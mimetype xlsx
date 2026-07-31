--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E1176"/>
+  <dimension ref="A1:E1151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -542,372 +542,404 @@
           <t>ABD-ELGHANI-SAHER.pdf</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-18.pdf</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ADAMI</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ALESSIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AFFATIGATO</t>
+          <t>ADILE</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1807-1.pdf</t>
+          <t>dirigenti-curriculum-1002.pdf</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1807.pdf</t>
+          <t>dirigenti-insussistenza-1002.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ALBARELLO</t>
+          <t>AFFATIGATO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1568-2.pdf</t>
+          <t>dirigenti-curriculum-1807-1.pdf</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1568.pdf</t>
+          <t>dirigenti-insussistenza-1807.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ALBERTI</t>
+          <t>ALBARELLO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Alberti-Luca.pdf</t>
+          <t>dirigenti-curriculum-1568-2.pdf</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1974.pdf</t>
+          <t>dirigenti-insussistenza-1568.pdf</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>ALFANO</t>
+          <t>ALBERTI</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Alberti-Luca.pdf</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1974.pdf</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ALFISI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>AL-HAGE</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>OMAR</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ALVARO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>LORENZO</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Alvaro-Lorenzo-1.pdf</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-780.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>AMATO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ANNA MARIA LETIZIA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>AMBROSI</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ELENA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1589-1.pdf</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1589.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>AMBROSINI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>JACOPO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>AMBROSINI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>CARLO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ANCILLAI</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>GIULIO</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ANCORA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>CATERINA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ANDALORO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ANDREETTA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>MARINA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ANDREIS</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>MARCO</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ANDRETTA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CV-europeo-Andretta-agosto-2024.pdf</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1597.pdf</t>
@@ -935,94 +967,98 @@
           <t>dirigenti-curriculum-1782-1.pdf</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1782.pdf</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ANFUSO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>FIORENZA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ANNUNZIATA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>GAETANO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Annunziata-Gaetano.pdf</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1083.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ANSELMI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>ANGELA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ANTONELLI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-22-1.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-22.pdf</t>
@@ -1077,94 +1113,98 @@
           <t>Apolloni-Federico.pdf</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1638.pdf</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ARZENTON</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>MATTEO</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ASTORI</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-790-1.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-790.pdf</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>AUGELLI</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>AURIEMMA</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>CV-AURIEMMA.pdf</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-30.pdf</t>
@@ -1354,67 +1394,71 @@
           <t>dirigenti-curriculum-1948-1.pdf</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1948.pdf</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>BALDASSO</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>ELISA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>BALLETTA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>MICHELE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>BALLETTE</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1509.pdf</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1509.pdf</t>
@@ -1658,26172 +1702,26389 @@
           <t>dirigenti-curriculum-1592-1.pdf</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1592.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>BARBIERI</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>LISA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>BARBUI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>FEDERICO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1159-1.pdf</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1159.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BARCARO</t>
+          <t>BARESIC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>TANJA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Baresic-Tanja.pdf</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1840.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BARESIC</t>
+          <t>BARETTA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>TANJA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Baresic-Tanja.pdf</t>
+          <t>Baretta-Michele-1.pdf</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1840.pdf</t>
+          <t>dirigenti-insussistenza-1652.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>BARETTA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ZORA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-863-1.pdf</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-863.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>BARETTA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>ZORA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BARETTA</t>
+          <t>BARILA'</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GREGORIO</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>BARILA'</t>
+          <t>BARON</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>GREGORIO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D60" t="inlineStr"/>
+      <c r="E60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BARON</t>
+          <t>BARONI</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BARONI</t>
+          <t>BARRANO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Barrano-Anna-1.pdf</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1112.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BARRANO</t>
+          <t>BARSOTTI</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Barrano-Anna-1.pdf</t>
+          <t>dirigenti-curriculum-43-1.pdf</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1112.pdf</t>
+          <t>dirigenti-insussistenza-43.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>BARSOTTI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>BARSOTTI</t>
+          <t>BARZON</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-45-1.pdf</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-45.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>BARZON</t>
+          <t>BASEGGIO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-45-1.pdf</t>
+          <t>dirigenti-curriculum-953-1.pdf</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-45.pdf</t>
+          <t>dirigenti-insussistenza-953.pdf</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BASEGGIO</t>
+          <t>BASSANESE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-953-1.pdf</t>
+          <t>dirigenti-curriculum-1607-1.pdf</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-953.pdf</t>
+          <t>dirigenti-insussistenza-1607.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BASSANESE</t>
+          <t>BASSO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1607-1.pdf</t>
+          <t>Basso-Angelo-1.pdf</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1607.pdf</t>
+          <t>dirigenti-insussistenza-907.pdf</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>BASSO</t>
+          <t>BATTAGIN</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>GIULIANA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Basso-Angelo-1.pdf</t>
+          <t>dirigenti-curriculum-830-1.pdf</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-907.pdf</t>
+          <t>dirigenti-insussistenza-830.pdf</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BATTAGIN</t>
+          <t>BATTAGLIA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>GIULIANA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BATTAGLIA</t>
+          <t>BATTISTI</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1857-1.pdf</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1857.pdf</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BATTISTI</t>
+          <t>BAZZAN</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1857-1.pdf</t>
+          <t>dirigenti-curriculum-1170-1.pdf</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1857.pdf</t>
+          <t>dirigenti-insussistenza-1170.pdf</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BAZZAN</t>
+          <t>BEDIN</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BEDIN</t>
+          <t>BEGGIO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1153-1.pdf</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1153.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>BEGGIO</t>
+          <t>BEGHETTO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1153-1.pdf</t>
+          <t>dirigenti-curriculum-1565-1.pdf</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1153.pdf</t>
+          <t>dirigenti-insussistenza-1565.pdf</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>BEGHETTO</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>MARIO</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Beghetto-Mario-1.pdf</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-50.pdf</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>BEGHETTO</t>
+          <t>BELLESINI</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1565-1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>CV-BELLESINI.pdf</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>BELLESINI</t>
+          <t>BELLETTATO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CV-BELLESINI.pdf</t>
-[...2 lines deleted...]
-      <c r="E78" t="inlineStr"/>
+          <t>dirigenti-curriculum-1259-1.pdf</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1259.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>BELLETTATO</t>
+          <t>BELLINI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1259-1.pdf</t>
+          <t>dirigenti-curriculum-1118-1.pdf</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1259.pdf</t>
+          <t>dirigenti-insussistenza-1118.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>BELLINI</t>
+          <t>BENATO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>PIERO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1118-1.pdf</t>
+          <t>dirigenti-curriculum-1743-1.pdf</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1118.pdf</t>
+          <t>dirigenti-insussistenza-1743.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>BENATO</t>
+          <t>BENAZZATO</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>PIERO</t>
+          <t>CHETI</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1743-1.pdf</t>
+          <t>dirigenti-curriculum-1114.pdf</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1743.pdf</t>
+          <t>dirigenti-insussistenza-1114.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>BENAZZATO</t>
+          <t>BENEDETTO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>CHETI</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1114.pdf</t>
+          <t>dirigenti-curriculum-1164.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1114.pdf</t>
+          <t>dirigenti-insussistenza-1164.pdf</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>BENEDETTO</t>
+          <t>BENETTI</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>BENETTI</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>GIULIO</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1924.pdf</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1924.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BENETTI</t>
+          <t>BENINCA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>ANNA CHIARA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>BENINCA</t>
+          <t>BENOZZO</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>ANNA CHIARA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>BENOZZO</t>
+          <t>BENTIVOGLIO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>VINCENZO PIO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>BENTIVOGLIO</t>
+          <t>BENVENUTI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>VINCENZO PIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>BENVENUTI</t>
+          <t>BERARDI</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Berardi-Mariangela.pdf</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1337.pdf</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>BERARDI</t>
+          <t>BERDIN</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Berardi-Mariangela.pdf</t>
+          <t>Berdin-Giovanna-1.pdf</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1337.pdf</t>
+          <t>dirigenti-insussistenza-1657.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>BERDIN</t>
+          <t>BERGAMASCO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Berdin-Giovanna-1.pdf</t>
+          <t>dirigenti-curriculum-1036-1.pdf</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1657.pdf</t>
+          <t>dirigenti-insussistenza-1036.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>BERGAMASCO</t>
+          <t>BERGAMO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>BERGAMO</t>
+          <t>BERNARDI</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D93" t="inlineStr"/>
+      <c r="E93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>BERNARDI</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>RICCARDO</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D94" t="inlineStr"/>
+      <c r="E94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>BERNARDI</t>
+          <t>BERTAGNONI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIANNETTORE</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-56.pdf</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-56.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BERTAGNONI</t>
+          <t>BERTINI</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>GIANNETTORE</t>
+          <t>DIANA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-56.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-2080.pdf</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>BERTINI</t>
+          <t>BERTO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>DIANA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>BERTO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Berto-Arianna-1.pdf</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-59.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>BERTO</t>
+          <t>BERTOCCO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Berto-Arianna-1.pdf</t>
+          <t>dirigenti-curriculum-1168-1.pdf</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-59.pdf</t>
+          <t>dirigenti-insussistenza-1168.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BERTOCCO</t>
+          <t>BERTONCELLO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1168-1.pdf</t>
+          <t>dirigenti-curriculum-1628-1.pdf</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1168.pdf</t>
+          <t>dirigenti-insussistenza-1628.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>BERTONCELLO</t>
+          <t>BERTOZZO</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1628-1.pdf</t>
+          <t>dirigenti-curriculum-1120-1.pdf</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1628.pdf</t>
+          <t>dirigenti-insussistenza-1120.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>BERTOZZO</t>
+          <t>BERTUOLA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1120-1.pdf</t>
+          <t>dirigenti-curriculum-893-1.pdf</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1120.pdf</t>
+          <t>dirigenti-insussistenza-893.pdf</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>BERTUOLA</t>
+          <t>BERTUZZO</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-893-1.pdf</t>
+          <t>dirigenti-curriculum-1763.pdf</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-893.pdf</t>
+          <t>dirigenti-insussistenza-1763.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>BERTUZZO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1763.pdf</t>
+          <t>dirigenti-insussistenza-1746.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>BERTUZZO</t>
+          <t>BERVEGLIERI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
-      <c r="E105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>BERVEGLIERI</t>
+          <t>BESCHIN</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1655-1.pdf</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1655.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>BESCHIN</t>
+          <t>BETRESINI</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1655-1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Betresini-Barbara-1.pdf</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>BETRESINI</t>
+          <t>BIANCHI</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>BIANCHI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>BIANCHI</t>
+          <t>BIANCO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Bianco-Francesco-1.pdf</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1929.pdf</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>BIANCO</t>
+          <t>BIANCOTTO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>BIANCOTTO</t>
+          <t>BIASIN</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1854-1.pdf</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1854.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>BIASIO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1854-1.pdf</t>
+          <t>dirigenti-curriculum-1443-1.pdf</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1854.pdf</t>
+          <t>dirigenti-insussistenza-1443.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>BIASIO</t>
+          <t>BIASIOLO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1443-1.pdf</t>
+          <t>dirigenti-curriculum-64-1.pdf</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1443.pdf</t>
+          <t>dirigenti-insussistenza-64.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>BIASIOLO</t>
+          <t>BIGIRIMANA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FRANCOISE</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>BIGIRIMANA</t>
+          <t>BIGNOTTO</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>FRANCOISE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Bignotto-Michele-1.pdf</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-704.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>BIGNOTTO</t>
+          <t>BILATO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Bignotto-Michele-1.pdf</t>
+          <t>Bilato-Claudio.pdf</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-704.pdf</t>
+          <t>dirigenti-insussistenza-862.pdf</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>BILATO</t>
+          <t>BILOTTA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>MASSIMO GIUSEPPE PANTALEO</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Bilato-Claudio.pdf</t>
+          <t>Bilotta-Massimo-Giuseppe-Pantaleo.pdf</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-862.pdf</t>
+          <t>dirigenti-insussistenza-66.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>BILOTTA</t>
+          <t>BINATO</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>MASSIMO GIUSEPPE PANTALEO</t>
+          <t>SAMUELA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Bilotta-Massimo-Giuseppe-Pantaleo.pdf</t>
+          <t>dirigenti-curriculum-1284-1.pdf</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-66.pdf</t>
+          <t>dirigenti-insussistenza-1284.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>BINATO</t>
+          <t>BIONDANI</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SAMUELA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D120" t="inlineStr"/>
+      <c r="E120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>BIONDANI</t>
+          <t>BIROLO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>CAROLINA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1564-1.pdf</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1564.pdf</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>BIROLO</t>
+          <t>BISAZZA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>CAROLINA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1564-1.pdf</t>
+          <t>dirigenti-curriculum-699-1.pdf</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1564.pdf</t>
+          <t>dirigenti-insussistenza-699.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>BISAZZA</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>BISELLO</t>
+          <t>BISSOLI</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Bisello-Marco.pdf</t>
+          <t>dirigenti-curriculum-1536-1.pdf</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1554.pdf</t>
+          <t>dirigenti-insussistenza-1536.pdf</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>BIZZARRO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1536-1.pdf</t>
+          <t>Bizzarro-Andrea.pdf</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1536.pdf</t>
+          <t>dirigenti-insussistenza-1595.pdf</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>BISSOLI</t>
+          <t>BLARZINO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1165-1.pdf</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1165.pdf</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>BIZZARRO</t>
+          <t>BLEVE</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>COSIMO</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bizzarro-Andrea.pdf</t>
+          <t>dirigenti-curriculum-963-1.pdf</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1595.pdf</t>
+          <t>dirigenti-insussistenza-963.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>BLARZINO</t>
+          <t>BOATTO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>DANILO</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1165-1.pdf</t>
+          <t>Boatto-Danilo-1.pdf</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1165.pdf</t>
+          <t>dirigenti-insussistenza-12.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>BLEVE</t>
+          <t>BOBBA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>COSIMO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>BOATTO</t>
+          <t>BOCCA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>DANILO</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>BOBBA</t>
+          <t>BOGOTTO</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D131" t="inlineStr"/>
+      <c r="E131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>BOCCA</t>
+          <t>BOLCATO</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>JENNY</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Bolcato-Jenny.pdf</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1625.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>BOGOTTO</t>
+          <t>BOLCATO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D133" t="inlineStr"/>
+      <c r="E133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>BOLCATO</t>
+          <t>BOLOGNA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>JENNY</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>BOLCATO</t>
+          <t>BOLZAN</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D135" t="inlineStr"/>
+      <c r="E135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>BOLOGNA</t>
+          <t>BOLZON</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr"/>
+      <c r="E136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>BOLZAN</t>
+          <t>BONADONNA</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>BOLZON</t>
+          <t>BONALDI</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>EFREM</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1293-1.pdf</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1293.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>BONADONNA</t>
+          <t>BONANNO</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-70-1.pdf</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-70.pdf</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>BONALDI</t>
+          <t>BONATO</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>EFREM</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1293-1.pdf</t>
+          <t>CV-BONATO.pdf</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1293.pdf</t>
+          <t>dirigenti-insussistenza-72.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>BONANNO</t>
+          <t>BONETTO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D141" t="inlineStr"/>
+      <c r="E141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>BONATO</t>
+          <t>BONI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D142" t="inlineStr"/>
+      <c r="E142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>BONETTO</t>
+          <t>BONOMO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1532-1.pdf</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1532.pdf</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>BONI</t>
+          <t>BONORA</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr"/>
+      <c r="E144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>BONOMO</t>
+          <t>BONORA</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1532-1.pdf</t>
+          <t>dirigenti-curriculum-74-1.pdf</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1532.pdf</t>
+          <t>dirigenti-insussistenza-74.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>BONORA</t>
+          <t>BORDIN</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-74-1.pdf</t>
+          <t>dirigenti-curriculum-1459-1.pdf</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-74.pdf</t>
+          <t>dirigenti-insussistenza-1459.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>BONORA</t>
+          <t>BOREGGIO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1162-1.pdf</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1162.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>BORDIN</t>
+          <t>BORGATO</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1459-1.pdf</t>
+          <t>dirigenti-curriculum-1797-1.pdf</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1459.pdf</t>
+          <t>dirigenti-insussistenza-1797.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>BOREGGIO</t>
+          <t>BORGHERO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1162-1.pdf</t>
+          <t>dirigenti-curriculum-79-1.pdf</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1162.pdf</t>
+          <t>dirigenti-insussistenza-79.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>BORGATO</t>
+          <t>BORGHESAN</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>DESIRE'</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D150" t="inlineStr"/>
+      <c r="E150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>BORGHERO</t>
+          <t>BORGIA</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-79-1.pdf</t>
+          <t>Borgia-Giovanni.pdf</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-79.pdf</t>
+          <t>dirigenti-insussistenza-81.pdf</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>BORGHESAN</t>
+          <t>BORILE</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>DESIRE'</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-82-1.pdf</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-82.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>BORGIA</t>
+          <t>BORIO</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="E153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>BORILE</t>
+          <t>BORRAZ TORCA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>JUAN JOSE'</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-82-1.pdf</t>
+          <t>CV-TORCA.pdf</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-82.pdf</t>
+          <t>dirigenti-insussistenza-1653.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>BORIO</t>
+          <t>BORTOLAMEI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-84.pdf</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-84.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>BORRAZ TORCA</t>
+          <t>BORTOLATI</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>JUAN JOSE'</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>CV-TORCA.pdf</t>
+          <t>Bortolati-Maria.pdf</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1653.pdf</t>
+          <t>dirigenti-insussistenza-85.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>BORTOLAMEI</t>
+          <t>BORTOLI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>BORTOLATI</t>
+          <t>BORTOLON</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Bortolati-Maria.pdf</t>
+          <t>dirigenti-curriculum-87-1.pdf</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-85.pdf</t>
+          <t>dirigenti-insussistenza-87.pdf</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>BORTOLI</t>
+          <t>BORTOLUZZI</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D159" t="inlineStr"/>
+      <c r="E159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>BORTOLON</t>
+          <t>BOSCHETTO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>GIADA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>BORTOLUZZI</t>
+          <t>BRAGANTINI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1821-1.pdf</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1821.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>BOSA</t>
+          <t>BRAGGIO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Braggio-Leonardo-1.pdf</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1757.pdf</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>BOSCHETTO</t>
+          <t>BRANCACCIO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Brancaccio-Giuseppe.pdf</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1964.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>BRAGANTINI</t>
+          <t>BRANDOLESE</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1821-1.pdf</t>
+          <t>dirigenti-curriculum-1520-1.pdf</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1821.pdf</t>
+          <t>Brandolese-Alessandro.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>BRAGGIO</t>
+          <t>BRATTI</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>EMILIANO</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Braggio-Leonardo-1.pdf</t>
+          <t>dirigenti-curriculum-95-1.pdf</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1757.pdf</t>
+          <t>dirigenti-insussistenza-95.pdf</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>BRANCACCIO</t>
+          <t>BRESCIANI</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D166" t="inlineStr"/>
+      <c r="E166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>BRANDOLESE</t>
+          <t>BRILLI</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1520-1.pdf</t>
+          <t>dirigenti-curriculum-97.pdf</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Brandolese-Alessandro.pdf</t>
+          <t>dirigenti-insussistenza-97.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>BRATTI</t>
+          <t>BROCCA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>EMILIANO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-95-1.pdf</t>
+          <t>Brocca-Alessandra.pdf</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-95.pdf</t>
+          <t>dirigenti-insussistenza-2003.pdf</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>BRESCIANI</t>
+          <t>BROETTO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-998.pdf</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-998.pdf</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>BRILLI</t>
+          <t>BROOKS</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-97.pdf</t>
+          <t>Brooks-Giulia.pdf</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-97.pdf</t>
+          <t>dirigenti-insussistenza-2035.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>BROCCA</t>
+          <t>BRUMANA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr"/>
+      <c r="E171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>BROETTO</t>
+          <t>BRUN</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-998.pdf</t>
+          <t>Brun-Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-998.pdf</t>
+          <t>dirigenti-insussistenza-100.pdf</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>BROOKS</t>
+          <t>BRUNELLO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D173" t="inlineStr"/>
+      <c r="E173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>BRUMANA</t>
+          <t>BRUNELLO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Brunello-Massimo.pdf</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-103.pdf</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>BRUN</t>
+          <t>BRUNO</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>GUGLIELMO</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D175" t="inlineStr"/>
+      <c r="E175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>BRUNELLO</t>
+          <t>BUCCI</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Bucci-Valeria.pdf</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1116.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>BRUNELLO</t>
+          <t>BUCCIONI</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D177" t="inlineStr"/>
+      <c r="E177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>BRUNO</t>
+          <t>BUFFOLI</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>GUGLIELMO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>BUCCI</t>
+          <t>BUGIN</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>SAMUELA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Bucci-Valeria.pdf</t>
+          <t>Bugin-Samuela.pdf</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1116.pdf</t>
+          <t>dirigenti-insussistenza-1169.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>BUFFOLI</t>
+          <t>BULCIOLU</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>GIOVANNA ANTONIA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-105.pdf</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-105.pdf</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>BUGIN</t>
+          <t>BUONO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>SAMUELA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Bugin-Samuela.pdf</t>
+          <t>dirigenti-curriculum-1801.pdf</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1169.pdf</t>
+          <t>dirigenti-insussistenza-1801.pdf</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>BULCIOLU</t>
+          <t>BUSATO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>GIOVANNA ANTONIA</t>
+          <t>RENATA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-105.pdf</t>
+          <t>dirigenti-curriculum-1094.pdf</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-105.pdf</t>
+          <t>dirigenti-insussistenza-1094.pdf</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>BUONO</t>
+          <t>BUSATO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1801.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-1670.pdf</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>BUSATO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>MARIAGRAZIA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-109.pdf</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-109.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>BUSATO</t>
+          <t>BUSHATI</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>RENATA</t>
+          <t>MATILDA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1094.pdf</t>
+          <t>dirigenti-curriculum-1590.pdf</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1094.pdf</t>
+          <t>dirigenti-insussistenza-1590.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>BUSATO</t>
+          <t>BUSSI</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>BEATRICE</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1670.pdf</t>
-[...2 lines deleted...]
-      <c r="E186" t="inlineStr"/>
+          <t>doc09626520240517082256.pdf</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1955.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>BUSHATI</t>
+          <t>BUTTURINI</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>MATILDA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr"/>
+      <c r="E187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>BUSSI</t>
+          <t>CAGGIANO</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>BUTTURINI</t>
+          <t>CAILOTTO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>cv-CAILOTTO-D.pdf</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-853.pdf</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>CAGGIANO</t>
+          <t>CALGARO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D190" t="inlineStr"/>
+      <c r="E190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CAILOTTO</t>
+          <t>CALVETTI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>cv-CAILOTTO-D.pdf</t>
+          <t>CV-CALVETTI.pdf</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-853.pdf</t>
+          <t>dirigenti-insussistenza-826.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CALGARO</t>
+          <t>CAMPI</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1765-1.pdf</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1765.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>CALVETTI</t>
+          <t>CANALE</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>TECNICO Dirigenza</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>CV-CALVETTI.pdf</t>
+          <t>dirigenti-curriculum-1184.pdf</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-826.pdf</t>
+          <t>doc11974820250605112407.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>CAMPI</t>
+          <t>CANNIZZARO</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1765-1.pdf</t>
+          <t>dirigenti-curriculum-2036.pdf</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1765.pdf</t>
+          <t>dirigenti-insussistenza-2036.pdf</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>CANALE</t>
+          <t>CANNONE</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1184.pdf</t>
+          <t>dirigenti-curriculum-1038.pdf</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>doc11974820250605112407.pdf</t>
+          <t>dirigenti-insussistenza-1038.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>CANNIZZARO</t>
+          <t>CANOVA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2036.pdf</t>
+          <t>dirigenti-curriculum-902.pdf</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2036.pdf</t>
+          <t>dirigenti-insussistenza-902.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>CANNONE</t>
+          <t>CAPPELLETTI</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1038.pdf</t>
+          <t>Cappelletti-Anna.pdf</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1038.pdf</t>
+          <t>dirigenti-insussistenza-1455.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>CANOVA</t>
+          <t>CAPPELLINI</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-902.pdf</t>
+          <t>dirigenti-curriculum-1704.pdf</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-902.pdf</t>
+          <t>dirigenti-insussistenza-1704.pdf</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>CAPORALE</t>
+          <t>CAPPETTA</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-120.pdf</t>
+          <t>dirigenti-curriculum-1460.pdf</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-120.pdf</t>
+          <t>dirigenti-insussistenza-1460.pdf</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>CAPPELLETTI</t>
+          <t>CAPPOZZO</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D200" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D200" t="inlineStr"/>
+      <c r="E200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>CAPPELLINI</t>
+          <t>CAPRARA</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D201" t="inlineStr"/>
+      <c r="E201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>CAPPETTA</t>
+          <t>CAPRIN</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1460.pdf</t>
+          <t>dirigenti-curriculum-1722.pdf</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1460.pdf</t>
+          <t>dirigenti-insussistenza-1722.pdf</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>CAPPOZZO</t>
+          <t>CARAVATI</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Montagnini-Greta-1.pdf</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>CAPRARA</t>
+          <t>CARDARELLI</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Cardarelli-Nadia.pdf</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-123.pdf</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>CAPRIN</t>
+          <t>CARE'</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MARIA CARMELA</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1722.pdf</t>
+          <t>Care-Maria-Carmela.pdf</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1722.pdf</t>
+          <t>dirigenti-insussistenza-2016.pdf</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>CARAVATI</t>
+          <t>CAREGNATO</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALLEGRA</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>CARDARELLI</t>
+          <t>CARIOLATO</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>MARIA PAOLA</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Cardarelli-Nadia.pdf</t>
+          <t>Cariolato-Maria-Paola.pdf</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-123.pdf</t>
+          <t>dirigenti-insussistenza-1163.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>CARE'</t>
+          <t>CARLI</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>MARIA CARMELA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Care-Maria-Carmela.pdf</t>
+          <t>dirigenti-curriculum-1340.pdf</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2016.pdf</t>
+          <t>dirigenti-insussistenza-1340.pdf</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CAREGNATO</t>
+          <t>CARLOTTO</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>ALLEGRA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Carlotto-Antonio.pdf</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1759.pdf</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CARIOLATO</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>MARIA PAOLA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Cariolato-Maria-Paola.pdf</t>
+          <t>Carraro-Silvia.pdf</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1163.pdf</t>
+          <t>dirigenti-insussistenza-130.pdf</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>CARLI</t>
+          <t>CARRETTO</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1340.pdf</t>
+          <t>Carretto-Elena.pdf</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1340.pdf</t>
+          <t>dirigenti-insussistenza-1138.pdf</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CARLOTTO</t>
+          <t>CARROCCIO</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D212" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D212" t="inlineStr"/>
+      <c r="E212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CARTA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARIAROSA</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Carraro-Silvia.pdf</t>
+          <t>dirigenti-curriculum-131.pdf</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-130.pdf</t>
+          <t>dirigenti-insussistenza-131.pdf</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CARRETTO</t>
+          <t>CASARIN</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Carretto-Elena.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-1739.pdf</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>CARROCCIO</t>
+          <t>CASAROTTO</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D215" t="inlineStr"/>
+      <c r="E215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>CARTA</t>
+          <t>CASCONE</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>MARIAROSA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-131.pdf</t>
+          <t>dirigenti-curriculum-831.pdf</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-131.pdf</t>
+          <t>dirigenti-insussistenza-831.pdf</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>CASARIN</t>
+          <t>CASELLA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1739.pdf</t>
-[...2 lines deleted...]
-      <c r="E217" t="inlineStr"/>
+          <t>CASELLA-CV.pdf</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-989.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>CASAROTTO</t>
+          <t>CASETTA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>CV-CASETTA.pdf</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-721.pdf</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>CASCONE</t>
+          <t>CASTEGNARO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-831.pdf</t>
+          <t>Castegnaro-Angela.pdf</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-831.pdf</t>
+          <t>dirigenti-insussistenza-832.pdf</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>CASELLA</t>
+          <t>CASTELLI</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>CASELLA-CV.pdf</t>
+          <t>Castelli-Monica.pdf</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-989.pdf</t>
+          <t>dirigenti-insussistenza-1051.pdf</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>CASETTA</t>
+          <t>CASTIGLIONE</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D221" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>CASTEGNARO</t>
+          <t>CATALDI</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Castegnaro-Angela.pdf</t>
+          <t>dirigenti-curriculum-930.pdf</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-832.pdf</t>
+          <t>dirigenti-insussistenza-930.pdf</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>CASTELLI</t>
+          <t>CATANESE</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>VALERIA PIA</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Castelli-Monica.pdf</t>
+          <t>Catanese-Valeria-Maria-Pia.pdf</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1051.pdf</t>
+          <t>dirigenti-insussistenza-886.pdf</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>CASTIGLIONE</t>
+          <t>CATENAZZI</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>RITA ANNA</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Cv-CATENAZZI-RITA.pdf</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-141.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>CATALDI</t>
+          <t>CATTANEO</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-930.pdf</t>
+          <t>dirigenti-curriculum-1665.pdf</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-930.pdf</t>
+          <t>dirigenti-insussistenza-1665.pdf</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>CATANESE</t>
+          <t>CATTELAN</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>VALERIA PIA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Catanese-Valeria-Maria-Pia.pdf</t>
+          <t>dirigenti-curriculum-1126.pdf</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-886.pdf</t>
+          <t>dirigenti-insussistenza-1126.pdf</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>CATENAZZI</t>
+          <t>CATTIN</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>RITA ANNA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Cv-CATENAZZI-RITA.pdf</t>
+          <t>dirigenti-curriculum-1620.pdf</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-141.pdf</t>
+          <t>dirigenti-insussistenza-1620.pdf</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>CATTANEO</t>
+          <t>CAVALLARO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D228" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>CATTELAN</t>
+          <t>CAVALLIN</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>CATIA</t>
+          <t>KATIUSCIA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D229" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>CATTIN</t>
+          <t>CAVEDON</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1620.pdf</t>
+          <t>Cavedon-Stefano.pdf</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1620.pdf</t>
+          <t>dirigenti-insussistenza-1285.pdf</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>CAVALLARO</t>
+          <t>CAVINATO</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTINA TIZIANA</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1341.pdf</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1341.pdf</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>CAVALLIN</t>
+          <t>CAZZARO</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>KATIUSCIA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>12094-dirigenti-curriculum-1308-1.pdf</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Direttore-Sanitario-_signed.pdf</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>CAVEDON</t>
+          <t>CAZZOLA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FLAVIO</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Cavedon-Stefano.pdf</t>
+          <t>Cazzola-Flavio.pdf</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1285.pdf</t>
+          <t>dirigenti-insussistenza-1022.pdf</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>CAVINATO</t>
+          <t>CECCATO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>MARTINA TIZIANA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1341.pdf</t>
+          <t>Ceccato-Enrico.pdf</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1341.pdf</t>
+          <t>dirigenti-insussistenza-1584.pdf</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>CAZZARO</t>
+          <t>CECCATO</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>12094-dirigenti-curriculum-1308-1.pdf</t>
+          <t>dirigenti-curriculum-1636.pdf</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Direttore-Sanitario-_signed.pdf</t>
+          <t>dirigenti-insussistenza-1636.pdf</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>CAZZOLA</t>
+          <t>CECCHETTO</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Cazzola-Flavio.pdf</t>
+          <t>Cecchetto-Melissa-1.pdf</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1022.pdf</t>
+          <t>dirigenti-insussistenza-973.pdf</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>CECCATO</t>
+          <t>CEGALIN</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>CECCATO</t>
+          <t>CELESTE</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1636.pdf</t>
+          <t>dirigenti-curriculum-1900.pdf</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1636.pdf</t>
+          <t>dirigenti-insussistenza-1900.pdf</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>CECCHETTO</t>
+          <t>CELLI</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Cecchetto-Melissa-1.pdf</t>
+          <t>dirigenti-curriculum-150.pdf</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-973.pdf</t>
+          <t>dirigenti-insussistenza-150.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>CEGALIN</t>
+          <t>CELSAN</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>RAFFAELA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>CEGALIN</t>
+          <t>CEMPELLIN</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>YURI</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Cempelin-Yuri.pdf</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-713.pdf</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>CELLI</t>
+          <t>CENTOFANTE</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-150.pdf</t>
+          <t>dirigenti-curriculum-151.pdf</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-150.pdf</t>
+          <t>dirigenti-insussistenza-151.pdf</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>CELSAN</t>
+          <t>CERA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>CV-CERA.pdf</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1084.pdf</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>CEMPELLIN</t>
+          <t>CERBARO</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>YURI</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Cempelin-Yuri.pdf</t>
+          <t>dirigenti-curriculum-1575.pdf</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-713.pdf</t>
+          <t>dirigenti-insussistenza-1575.pdf</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>CENTOFANTE</t>
+          <t>CERRETTI</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>CERA</t>
+          <t>CERRI</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>CERBARO</t>
+          <t>CERRITO</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>LUCA FELICE</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1575.pdf</t>
+          <t>dirigenti-curriculum-1777.pdf</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1575.pdf</t>
+          <t>dirigenti-insussistenza-1777.pdf</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>CERRETTI</t>
+          <t>CERTA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Certa-Giuseppina.pdf</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-156.pdf</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>CERRI</t>
+          <t>CERVINO</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1863.pdf</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1863.pdf</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>CERRITO</t>
+          <t>CESTARO</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>LUCA FELICE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1777.pdf</t>
+          <t>dirigenti-curriculum-1226.pdf</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1777.pdf</t>
+          <t>dirigenti-insussistenza-1226.pdf</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>CERTA</t>
+          <t>CHECCACCI CARBONI</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Certa-Giuseppina.pdf</t>
+          <t>dirigenti-curriculum-159.pdf</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-156.pdf</t>
+          <t>dirigenti-insussistenza-159.pdf</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>CERVINO</t>
+          <t>CHECCHETTO</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CARLO SANTO</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1863.pdf</t>
+          <t>Checchetto-Carlo-Santo-1.pdf</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1863.pdf</t>
+          <t>Checchetto-Carlo-Santo.pdf</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>CESTARO</t>
+          <t>CHEMELLO</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr"/>
+      <c r="E253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>CHECCACCI CARBONI</t>
+          <t>CHEMELLO</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>CHECCHETTO</t>
+          <t>CHEROBIN</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>CARLO SANTO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>CHEMELLO</t>
+          <t>CHIAMENTI</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ANDREA MARIA</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1166.pdf</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1166.pdf</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>CHEMELLO</t>
+          <t>CHIARENZA</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>CHEROBIN</t>
+          <t>CHIARENZA</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>SALVATORE FABIO</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-163.pdf</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-163.pdf</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>CHIAMENTI</t>
+          <t>CHIECCHI</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>ANDREA MARIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1166.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-1747.pdf</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>CHIARENZA</t>
+          <t>CHIMETTO</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>SALVATORE FABIO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-163.pdf</t>
+          <t>dirigenti-curriculum-1064.pdf</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-163.pdf</t>
+          <t>dirigenti-insussistenza-1064.pdf</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>CHIARENZA</t>
+          <t>CHINELLATO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Chinellato-Paolo.pdf</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1143.pdf</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>CHIECCHI</t>
+          <t>CHIROLLO</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1747.pdf</t>
-[...2 lines deleted...]
-      <c r="E262" t="inlineStr"/>
+          <t>Chirollo-Claudia.pdf</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1949.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>CHIMETTO</t>
+          <t>CIAN</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1064.pdf</t>
+          <t>dirigenti-curriculum-1538.pdf</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1064.pdf</t>
+          <t>dirigenti-insussistenza-1538.pdf</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>CHINELLATO</t>
+          <t>CIANCIO</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>BENEDETTO</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Chinellato-Paolo.pdf</t>
+          <t>dirigenti-curriculum-165.pdf</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1143.pdf</t>
+          <t>dirigenti-insussistenza-165.pdf</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>CHIROLLO</t>
+          <t>CINGOLANI</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D265" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>CIAN</t>
+          <t>CINQUE</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1538.pdf</t>
+          <t>dirigenti-curriculum-1671.pdf</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1538.pdf</t>
+          <t>dirigenti-insussistenza-1671.pdf</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>CIANCIO</t>
+          <t>CINQUETTI</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>BENEDETTO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D267" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D267" t="inlineStr"/>
+      <c r="E267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>CINGOLANI</t>
+          <t>CIOCCA</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Ciocca-Anna.pdf</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1618.pdf</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>CINQUE</t>
+          <t>CIRIELLI</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>VITO</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1671.pdf</t>
+          <t>dirigenti-curriculum-1339.pdf</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1671.pdf</t>
+          <t>dirigenti-insussistenza-1339.pdf</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>CINQUETTI</t>
+          <t>CISCO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Cisco-Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1920.pdf</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>CIOCCA</t>
+          <t>CLARICI</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FIORELLA</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
+      <c r="E271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>CIRIELLI</t>
+          <t>CLONFERO</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>VITO</t>
+          <t>GIULIA CARLA MARIA</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1339.pdf</t>
+          <t>dirigenti-curriculum-167.pdf</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1339.pdf</t>
+          <t>dirigenti-insussistenza-167.pdf</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>CISCO</t>
+          <t>COCCO</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>CIULLI</t>
+          <t>CODOGNO</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>BELINDA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Codogno-Mauro.pdf</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-168.pdf</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>CLARICI</t>
+          <t>COGO</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>FIORELLA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr"/>
+      <c r="E275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>CLONFERO</t>
+          <t>COLBACCHINI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>GIULIA CARLA MARIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>COCCO</t>
+          <t>COLLAREDA</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr"/>
+      <c r="E277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>CODOGNO</t>
+          <t>COLOMBINI</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>MIRALDO</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Codogno-Mauro.pdf</t>
+          <t>dirigenti-curriculum-1150.pdf</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-168.pdf</t>
+          <t>dirigenti-insussistenza-1150.pdf</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>COGO</t>
+          <t>COLOMBO</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1549.pdf</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1549.pdf</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>COLBACCHINI</t>
+          <t>COLUCCI</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1244.pdf</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1244.pdf</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>COLLAREDA</t>
+          <t>CONIGHI</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARIA LUISA</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1673.pdf</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1673.pdf</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>COLOMBINI</t>
+          <t>CONSOLARO</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>MIRALDO</t>
+          <t>MARIA ELISABETTA</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1150.pdf</t>
+          <t>Consolaro-Maria-Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1150.pdf</t>
+          <t>dirigenti-insussistenza-1897.pdf</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>COLOMBO</t>
+          <t>CONTARINI</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1549.pdf</t>
+          <t>dirigenti-curriculum-1784.pdf</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1549.pdf</t>
+          <t>dirigenti-insussistenza-1784.pdf</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>COLUCCI</t>
+          <t>CORA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1244.pdf</t>
+          <t>Cora-Stefania.pdf</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1244.pdf</t>
+          <t>dirigenti-insussistenza-177.pdf</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>CONIGHI</t>
+          <t>CORA'</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>MARIA LUISA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1673.pdf</t>
+          <t>dirigenti-curriculum-1043.pdf</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1673.pdf</t>
+          <t>dirigenti-insussistenza-1043.pdf</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>CONSOLARO</t>
+          <t>CORA'</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>MARIA ELISABETTA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>CONTARINI</t>
+          <t>CORATO</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1784.pdf</t>
+          <t>dirigenti-curriculum-179.pdf</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1784.pdf</t>
+          <t>dirigenti-insussistenza-179.pdf</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>CORA</t>
+          <t>CORATO</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>ANTONIO MARIA</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Cora-Stefania.pdf</t>
+          <t>Corato-Antonio-Maria.pdf</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-177.pdf</t>
+          <t>dirigenti-insussistenza-178.pdf</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>CORA'</t>
+          <t>CORAZZA</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>EUGENIO</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr"/>
+      <c r="E289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>CORA'</t>
+          <t>CORBETTI</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr"/>
+      <c r="E290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>CORATO</t>
+          <t>CORRA'</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>ANTONIO MARIA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr"/>
+      <c r="E291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>CORATO</t>
+          <t>CORRADI</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-179.pdf</t>
+          <t>Corradi-Valentina.pdf</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-179.pdf</t>
+          <t>dirigenti-insussistenza-1030.pdf</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>CORAZZA</t>
+          <t>COSCI</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>EUGENIO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>CV-COSCI.pdf</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-839.pdf</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>CORBETTI</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>SILVANA</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>CV-COSTA.pdf</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-961.pdf</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>CORRA'</t>
+          <t>COSTA</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1709.pdf</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1709.pdf</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>CORRADI</t>
+          <t>COSTALUNGA</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr"/>
+      <c r="E296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>COSCI</t>
+          <t>COSTANTIN</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>CV-COSCI.pdf</t>
+          <t>dirigenti-curriculum-183.pdf</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-839.pdf</t>
+          <t>dirigenti-insussistenza-183.pdf</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>COSTANTINO</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>SILVANA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D298" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D298" t="inlineStr"/>
+      <c r="E298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>COSTA</t>
+          <t>COSTENARO</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1709.pdf</t>
+          <t>Costenaro-Paola.pdf</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1709.pdf</t>
+          <t>dirigenti-insussistenza-1795.pdf</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>COSTALUNGA</t>
+          <t>CREMA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PIERLUIGI</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-186.pdf</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-186.pdf</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>COSTANTIN</t>
+          <t>CREPALDI</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D301" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D301" t="inlineStr"/>
+      <c r="E301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>COSTANTINO</t>
+          <t>CRESCE</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>GIOVANNI DOMENICO</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-710.pdf</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-710.pdf</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>COSTENARO</t>
+          <t>CRESTI</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Costenaro-Paola.pdf</t>
+          <t>dirigenti-curriculum-1351.pdf</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1795.pdf</t>
+          <t>dirigenti-insussistenza-1351.pdf</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>COTTINI</t>
+          <t>CUFONE</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>CREMA</t>
+          <t>CURRI</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>PIERLUIGI</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D305" t="inlineStr"/>
+      <c r="E305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>CREPALDI</t>
+          <t>CUSINO</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-195.pdf</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-195.pdf</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>CRESCE</t>
+          <t>CUTERI</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>GIOVANNI DOMENICO</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D307" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D307" t="inlineStr"/>
+      <c r="E307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>CRESTI</t>
+          <t>CUVIELLO</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ATTILIO</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1351.pdf</t>
+          <t>CV-CUVIELLO-A.pdf</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1351.pdf</t>
+          <t>dirigenti-insussistenza-1121.pdf</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>CUFONE</t>
+          <t>DAL BIANCO</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Dal-Bianco-Matteo.pdf</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>CURRI</t>
+          <t>DAL CENGIO</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1255.pdf</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1255.pdf</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>CUSINO</t>
+          <t>DALL'ACQUA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-195.pdf</t>
+          <t>DallAcqua-Jacopo-1.pdf</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-195.pdf</t>
+          <t>dirigenti-insussistenza-210.pdf</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>CUTERI</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>RAFAELLA</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1148.pdf</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1148.pdf</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>CUVIELLO</t>
+          <t>DALLA MASSARA</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>ATTILIO</t>
+          <t>LORENZA</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>CV-CUVIELLO-A.pdf</t>
+          <t>dirigenti-curriculum-1485.pdf</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1121.pdf</t>
+          <t>dirigenti-insussistenza-1485.pdf</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>DAL BIANCO</t>
+          <t>DALLA PALMA</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Dal-Bianco-Matteo.pdf</t>
-[...2 lines deleted...]
-      <c r="E314" t="inlineStr"/>
+          <t>Dalla-Palma-Maurizio.pdf</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-205.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>DAL BORGO</t>
+          <t>DALLA POZZA</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-198.pdf</t>
+          <t>dirigenti-curriculum-206.pdf</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-198.pdf</t>
+          <t>dirigenti-insussistenza-206.pdf</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>DAL CENGIO</t>
+          <t>DALL'AVA</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>BRUNELLA</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1255.pdf</t>
+          <t>dirigenti-curriculum-1627.pdf</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1255.pdf</t>
+          <t>dirigenti-insussistenza-1627.pdf</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>DALL'ACQUA</t>
+          <t>DALLA VALERIA</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>FABIANO</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D317" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D317" t="inlineStr"/>
+      <c r="E317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>DALLA VALLE</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>RAFAELLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr"/>
+      <c r="E318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>DALLA MASSARA</t>
+          <t>DALLE CARBONARE</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D319" t="inlineStr"/>
+      <c r="E319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>DALLA PALMA</t>
+          <t>DAL MASO</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Dalla-Palma-Maurizio.pdf</t>
+          <t>Dal-Maso-Mariangela.pdf</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-205.pdf</t>
+          <t>dirigenti-insussistenza-1861.pdf</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>DALLA POZZA</t>
+          <t>DAL MOLIN</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-206.pdf</t>
+          <t>dirigenti-curriculum-1644.pdf</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-206.pdf</t>
+          <t>dirigenti-insussistenza-1644.pdf</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>DALL'AVA</t>
+          <t>DAL POZZO</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>BRUNELLA</t>
+          <t>CARLO ALBERTO</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D322" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D322" t="inlineStr"/>
+      <c r="E322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>DALLA VALERIA</t>
+          <t>DAL POZZOLO</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>FABIANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D323" t="inlineStr"/>
+      <c r="E323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>DALLA VALLE</t>
+          <t>DAL PRA'</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA JOYCE</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-202.pdf</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-202.pdf</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>DALLE CARBONARE</t>
+          <t>DAL SANTO</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Dal-Santo-Marzia.pdf</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1953.pdf</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>DAL MASO</t>
+          <t>DAL ZOTTO</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Dal-Maso-Mariangela.pdf</t>
+          <t>dirigenti-curriculum-1918.pdf</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1861.pdf</t>
+          <t>dirigenti-insussistenza-1918.pdf</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>DAL MOLIN</t>
+          <t>DAL ZOTTO</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>GIANMARIA</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1644.pdf</t>
+          <t>dirigenti-curriculum-706.pdf</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1644.pdf</t>
+          <t>dirigenti-insussistenza-706.pdf</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>DAL POZZO</t>
+          <t>DAMINATO</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>CARLO ALBERTO</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D328" t="inlineStr"/>
+      <c r="E328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>DAL POZZOLO</t>
+          <t>DA MOLIN</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>TERESA GIULIA</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D329" t="inlineStr"/>
+      <c r="E329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>DAL PRA'</t>
+          <t>DANIELI</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>SARA JOYCE</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D330" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D330" t="inlineStr"/>
+      <c r="E330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>DAL SANTO</t>
+          <t>DANZI</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>VINICIO</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Dal-Santo-Marzia.pdf</t>
+          <t>dirigenti-curriculum-1683.pdf</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1953.pdf</t>
+          <t>dirigenti-insussistenza-1683.pdf</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>DAL ZOTTO</t>
+          <t>DANZI</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>MARIA ROSA</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1918.pdf</t>
+          <t>Danzi-Maria-Rosa.pdf</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1918.pdf</t>
+          <t>dirigenti-insussistenza-218.pdf</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>DAL ZOTTO</t>
+          <t>D'AURA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>GIANMARIA</t>
+          <t>GIUSEPPE MARIA</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-706.pdf</t>
+          <t>DAura-Giuseppe-Maria.pdf</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-706.pdf</t>
+          <t>dirigenti-insussistenza-219.pdf</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>DAMINATO</t>
+          <t>DE BONI</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-224.pdf</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-224.pdf</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>DA MOLIN</t>
+          <t>DE CAL</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>TERESA GIULIA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>CV-DE-CAL.pdf</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-707.pdf</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>DANIELI</t>
+          <t>DE CARLI</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-228.pdf</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-228.pdf</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>DANZI</t>
+          <t>DE CECCO</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>VINICIO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D337" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>DANZI</t>
+          <t>DE LEONARDIS</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>MARIA ROSA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D338" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D338" t="inlineStr"/>
+      <c r="E338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>D'AURA</t>
+          <t>DEL GROSSO</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>GIUSEPPE MARIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>DAura-Giuseppe-Maria.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-1187.pdf</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>DE BONI</t>
+          <t>DELLA MORA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>ERNESTO</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-224.pdf</t>
+          <t>Della-Mora-Ernesto.pdf</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-224.pdf</t>
+          <t>dirigenti-insussistenza-1243.pdf</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>DE CAL</t>
+          <t>DELLA ROCCA</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>FOSCARINA</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr"/>
+      <c r="E341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>DE CARLI</t>
+          <t>DELLO IACOVO</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CARMEN DILETTA</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
+      <c r="E342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>DE CECCO</t>
+          <t>DEL PRETE</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>BIANCAMARIA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D343" t="inlineStr"/>
+      <c r="E343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>DE LEONARDIS</t>
+          <t>DEL RIZZO</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1515.pdf</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1515.pdf</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>DEL GROSSO</t>
+          <t>DELUCA</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1187.pdf</t>
-[...2 lines deleted...]
-      <c r="E345" t="inlineStr"/>
+          <t>dirigenti-curriculum-1708.pdf</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1708.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>DELLA MORA</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>ERNESTO</t>
+          <t>GIANPAOLO</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Della-Mora-Ernesto.pdf</t>
+          <t>dirigenti-curriculum-229.pdf</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1243.pdf</t>
+          <t>dirigenti-insussistenza-229.pdf</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>DELLA ROCCA</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>FOSCARINA</t>
+          <t>GIUSEPPINA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D347" t="inlineStr"/>
+      <c r="E347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>DELLO IACOVO</t>
+          <t>DE LUCA</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>CARMEN DILETTA</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D348" t="inlineStr"/>
+      <c r="E348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>DEL PRETE</t>
+          <t>DERIU</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>BIANCAMARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D349" t="inlineStr"/>
+      <c r="E349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>DEL RIZZO</t>
+          <t>DE RIVA</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1515.pdf</t>
+          <t>dirigenti-curriculum-955.pdf</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1515.pdf</t>
+          <t>dirigenti-insussistenza-955.pdf</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>DELUCA</t>
+          <t>DE SANDRE</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>PIERINO</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1708.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>k-cv.pdf</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>DE SANTIS</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>De-Santis-Simona-1.pdf</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1295.pdf</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>DE SIATI</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>GIUSEPPINA</t>
+          <t>ROSALBA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D353" t="inlineStr"/>
+      <c r="E353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>DE LUCA</t>
+          <t>DE SIENA</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>GIANPAOLO</t>
+          <t>FRANCESCO PAOLO</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-229.pdf</t>
+          <t>de-siene.pdf</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-229.pdf</t>
+          <t>dirigenti-insussistenza-1971.pdf</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>DERIU</t>
+          <t>DESOLE</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Desole-Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1865.pdf</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>DE RIVA</t>
+          <t>DE TONI</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-955.pdf</t>
+          <t>dirigenti-curriculum-1745.pdf</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-955.pdf</t>
+          <t>dirigenti-insussistenza-1745.pdf</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>DE SANDRE</t>
+          <t>DE VIVO</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>PIERINO</t>
+          <t>ROCCO</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>k-cv.pdf</t>
-[...2 lines deleted...]
-      <c r="E357" t="inlineStr"/>
+          <t>De-Vivo-Rocco.pdf</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1235.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>DE SANTIS</t>
+          <t>DI BARTOLO</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>De-Santis-Simona-1.pdf</t>
+          <t>CV-DI-BARTOLO.pdf</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1295.pdf</t>
+          <t>dirigenti-insussistenza-1132.pdf</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>DE SIATI</t>
+          <t>DI BONA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>ROSALBA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D359" t="inlineStr"/>
+      <c r="E359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>DE SIENA</t>
+          <t>DI CESARE</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>FRANCESCO PAOLO</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>de-siene.pdf</t>
+          <t>dirigenti-curriculum-1254.pdf</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1971.pdf</t>
+          <t>dirigenti-insussistenza-1254.pdf</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>DESOLE</t>
+          <t>DI DIONISIO</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Desole-Alessandro.pdf</t>
+          <t>dirigenti-curriculum-1134.pdf</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1865.pdf</t>
+          <t>dirigenti-insussistenza-1134.pdf</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>DE TONI</t>
+          <t>DI GIOIA</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D362" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D362" t="inlineStr"/>
+      <c r="E362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>DE VIVO</t>
+          <t>DI GIORGIO</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>ROCCO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D363" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D363" t="inlineStr"/>
+      <c r="E363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>DI BARTOLO</t>
+          <t>DI GREGOLI</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D364" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D364" t="inlineStr"/>
+      <c r="E364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>DI BONA</t>
+          <t>DILDA</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D365" t="inlineStr"/>
+      <c r="E365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>DI CESARE</t>
+          <t>DI MARCO</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>CHRISTIAN</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1254.pdf</t>
+          <t>dirigenti-curriculum-935.pdf</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1254.pdf</t>
+          <t>dirigenti-insussistenza-935.pdf</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>DI DIO</t>
+          <t>DI MARCO</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>SALVINA SERENA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D367" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D367" t="inlineStr"/>
+      <c r="E367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>DI DIONISIO</t>
+          <t>DIMARTINO</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUCREZIA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D368" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D368" t="inlineStr"/>
+      <c r="E368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>DI GIOIA</t>
+          <t>DI MUZIO</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-242.pdf</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-242.pdf</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>DI GIORGIO</t>
+          <t>DI PIETRO</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Di-Pietro-Mara.pdf</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-2044.pdf</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>DI GREGOLI</t>
+          <t>DIVISIC</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DEBORAH</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="E371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>DILDA</t>
+          <t>DOLCE</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-246.pdf</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-246.pdf</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>DI MARCO</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D373" t="inlineStr"/>
+      <c r="E373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>DI MARCO</t>
+          <t>DONADELLO</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>CHRISTIAN</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-935.pdf</t>
+          <t>dirigenti-curriculum-833.pdf</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-935.pdf</t>
+          <t>dirigenti-insussistenza-833.pdf</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>DIMARTINO</t>
+          <t>DONADELLO</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>LUCREZIA</t>
+          <t>VIOLA</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr"/>
+      <c r="E375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>DI MUZIO</t>
+          <t>DONFRANCESCO</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-242.pdf</t>
+          <t>dirigenti-curriculum-876.pdf</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-242.pdf</t>
+          <t>dirigenti-insussistenza-876.pdf</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>DI PIETRO</t>
+          <t>DONIS</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Di-Pietro-Mara.pdf</t>
+          <t>dirigenti-curriculum-1640.pdf</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2044.pdf</t>
+          <t>dirigenti-insussistenza-1640.pdf</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>DIVISIC</t>
+          <t>DOTTO</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>DEBORAH</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr"/>
+      <c r="E378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>DOLCE</t>
+          <t>DRAGO</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D379" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D379" t="inlineStr"/>
+      <c r="E379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>DONA'</t>
+          <t>DUGATTO</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-898.pdf</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-898.pdf</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>DONADELLO</t>
+          <t>DUGO</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARINELLA</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr"/>
+      <c r="E381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>DONADELLO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>VIOLA</t>
+          <t>NICHOLAS</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr"/>
+      <c r="E382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>DONFRANCESCO</t>
+          <t>ELEZI</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>BLEDAR</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-876.pdf</t>
+          <t>dirigenti-curriculum-1137.pdf</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-876.pdf</t>
+          <t>dirigenti-insussistenza-1137.pdf</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>DONIS</t>
+          <t>ELICE</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1640.pdf</t>
+          <t>dirigenti-curriculum-251.pdf</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1640.pdf</t>
+          <t>dirigenti-insussistenza-251.pdf</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>DOTTO</t>
+          <t>ELIFANI</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D385" t="inlineStr"/>
+      <c r="E385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>DOVIGO</t>
+          <t>ENNADIR</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ASMA</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1142.pdf</t>
+          <t>dirigenti-curriculum-1647.pdf</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1142.pdf</t>
+          <t>dirigenti-insussistenza-1647.pdf</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>DRAGO</t>
+          <t>ERBOGASTO</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D387" t="inlineStr"/>
+      <c r="E387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>DUGATTO</t>
+          <t>ERCOLE</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-898.pdf</t>
+          <t>doc10946920241223141756.pdf</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-898.pdf</t>
+          <t>dirigenti-insussistenza-1866.pdf</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>DUGO</t>
+          <t>ERRIGO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>MARINELLA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>CV-ERRIGO.pdf</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-252.pdf</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>NICHOLAS</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1135.pdf</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1135.pdf</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>ELEZI</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>BLEDAR</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1137.pdf</t>
+          <t>dirigenti-curriculum-1587.pdf</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1137.pdf</t>
+          <t>dirigenti-insussistenza-1587.pdf</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>ELICE</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-251.pdf</t>
+          <t>dirigenti-curriculum-1754.pdf</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-251.pdf</t>
+          <t>dirigenti-insussistenza-1754.pdf</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>ELIFANI</t>
+          <t>FACCHIN</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1133.pdf</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1133.pdf</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>ENNADIR</t>
+          <t>FACCHINELLI</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>ASMA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1647.pdf</t>
+          <t>dirigenti-curriculum-1543.pdf</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1647.pdf</t>
+          <t>dirigenti-insussistenza-1543.pdf</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>ERBOGASTO</t>
+          <t>FACCHINO</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ROSSELLA</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr"/>
+      <c r="E395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>ERCOLE</t>
+          <t>FACCIN</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr"/>
+      <c r="E396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>ERRIGO</t>
+          <t>FACCIN</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>STEFANO MARCO</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>CV-ERRIGO.pdf</t>
+          <t>Faccin-Stefano-Marco.pdf</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-252.pdf</t>
+          <t>dirigenti-insussistenza-1055.pdf</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FACCO MARCAZZO'</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>MADDALENA</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1754.pdf</t>
+          <t>dirigenti-curriculum-1710.pdf</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1754.pdf</t>
+          <t>dirigenti-insussistenza-1710.pdf</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FAEDO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1587.pdf</t>
+          <t>dirigenti-curriculum-1738.pdf</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1587.pdf</t>
+          <t>dirigenti-insussistenza-1738.pdf</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FAGGION</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1133.pdf</t>
+          <t>Faggion-Patrizia.pdf</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1133.pdf</t>
+          <t>dirigenti-insussistenza-258.pdf</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>FACCHIN</t>
+          <t>FAGGIONI</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D401" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D401" t="inlineStr"/>
+      <c r="E401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>FACCHINELLI</t>
+          <t>FALCIONI</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D402" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D402" t="inlineStr"/>
+      <c r="E402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>FACCHINO</t>
+          <t>FALLICO</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>ROSSELLA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>FALLICO-Loredana.pdf</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1576.pdf</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>FACCIN</t>
+          <t>FAMENGO</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>STEFANO MARCO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Faccin-Stefano-Marco.pdf</t>
+          <t>dirigenti-curriculum-259.pdf</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1055.pdf</t>
+          <t>dirigenti-insussistenza-259.pdf</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>FACCIN</t>
+          <t>FANTON</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-260.pdf</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-260.pdf</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>FACCO MARCAZZO'</t>
+          <t>FARICELLI</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>MADDALENA</t>
+          <t>PAOLA MARINA</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1710.pdf</t>
+          <t>dirigenti-curriculum-1631.pdf</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1710.pdf</t>
+          <t>dirigenti-insussistenza-1631.pdf</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>FAEDO</t>
+          <t>FASOLI</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LORELLA</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1738.pdf</t>
+          <t>Fasoli-Lorella.pdf</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1738.pdf</t>
+          <t>dirigenti-insussistenza-264.pdf</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>FAGGION</t>
+          <t>FAVARATO</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>LORENZA</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr"/>
+      <c r="E408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>FAGGIONI</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-267-1.pdf</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-267.pdf</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>FALCIONI</t>
+          <t>FEDELI</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1559.pdf</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1559.pdf</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>FALLICO</t>
+          <t>FEDERLE</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>FALLICO-Loredana.pdf</t>
+          <t>dirigenti-curriculum-1316.pdf</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1576.pdf</t>
+          <t>dirigenti-insussistenza-1316.pdf</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>FAMENGO</t>
+          <t>FEH FOBANG</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>DAVID MUDJEM</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D412" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D412" t="inlineStr"/>
+      <c r="E412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>FANTON</t>
+          <t>FELICI</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>GIAMBATTISTA</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-260.pdf</t>
+          <t>dirigenti-curriculum-791.pdf</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-260.pdf</t>
+          <t>dirigenti-insussistenza-791.pdf</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>FANTON</t>
+          <t>FELTRIN</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIORDANO</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr"/>
+      <c r="E414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>FARICELLI</t>
+          <t>FENZO</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>PAOLA MARINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1631.pdf</t>
+          <t>dirigenti-curriculum-1528.pdf</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1631.pdf</t>
+          <t>dirigenti-insussistenza-1528.pdf</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>FASOLI</t>
+          <t>FERRARA</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>LORELLA</t>
+          <t>EDUARDO</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D416" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D416" t="inlineStr"/>
+      <c r="E416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>FAVARATO</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>LORENZA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Ferrarese-Paola.pdf</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-950.pdf</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>FAVARO</t>
+          <t>FERRARESSO</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-267-1.pdf</t>
+          <t>dirigenti-curriculum-1768.pdf</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-267.pdf</t>
+          <t>dirigenti-insussistenza-1768.pdf</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>FEDELI</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MARIAROSA</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr"/>
+      <c r="E419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>FEDERLE</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>RENATA</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1316.pdf</t>
+          <t>Ferrari-Renata.pdf</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1316.pdf</t>
+          <t>dirigenti-insussistenza-273.pdf</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>FEH FOBANG</t>
+          <t>FERRARINI</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>DAVID MUDJEM</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Ferrarini-Stefano-1.pdf</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-274.pdf</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>FELICI</t>
+          <t>FERRARO</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>GIAMBATTISTA</t>
+          <t>MATILDE</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D422" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D422" t="inlineStr"/>
+      <c r="E422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>FELTRIN</t>
+          <t>FERRETTO</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>GIORDANO</t>
+          <t>VIVIANA</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D423" t="inlineStr"/>
+      <c r="E423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>FENZO</t>
+          <t>FERRONATO</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr"/>
+      <c r="E424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>FERRARA</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>EDUARDO</t>
+          <t>ELIA</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D425" t="inlineStr"/>
+      <c r="E425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>FILIPPINI</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D426" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D426" t="inlineStr"/>
+      <c r="E426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>FERRARESSO</t>
+          <t>FILIZZOLO</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARCO GIUSEPPE</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D427" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D427" t="inlineStr"/>
+      <c r="E427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FINATI</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>RENATA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Ferrari-Renata.pdf</t>
+          <t>Finati-Paolo.pdf</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-273.pdf</t>
+          <t>dirigenti-insussistenza-1099.pdf</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FINCO</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>MARIAROSA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Finco-Cristiano.pdf</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-867.pdf</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>FERRARINI</t>
+          <t>FINOTTI</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Ferrarini-Stefano-1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Finotti-Elena.pdf</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>FERRARO</t>
+          <t>FIORENTIN</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>MATILDE</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D431" t="inlineStr"/>
+      <c r="E431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>FERRETTO</t>
+          <t>FIORIN</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>VIVIANA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1539.pdf</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1539.pdf</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>FERRONATO</t>
+          <t>FOLISI</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>CAMILLA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D433" t="inlineStr"/>
+      <c r="E433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>FOLLADOR</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>ELIA</t>
+          <t>HALIMA</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1319.pdf</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1319.pdf</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>FILIPPINI</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-795.pdf</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-795.pdf</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>FILIZZOLO</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>MARCO GIUSEPPE</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1803.pdf</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1803.pdf</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>FINATI</t>
+          <t>FORALOSSO</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Finati-Paolo.pdf</t>
+          <t>dirigenti-curriculum-1699.pdf</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1099.pdf</t>
+          <t>dirigenti-insussistenza-1699.pdf</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>FINCO</t>
+          <t>FORIN</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D438" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D438" t="inlineStr"/>
+      <c r="E438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>FINOTTI</t>
+          <t>FORNASIER</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Finotti-Elena.pdf</t>
-[...2 lines deleted...]
-      <c r="E439" t="inlineStr"/>
+          <t>dirigenti-curriculum-282-1.pdf</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-282.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>FIORENTIN</t>
+          <t>FORNEZZA</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Fornezza-Umberto.pdf</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-283.pdf</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>FIORIN</t>
+          <t>FORNI</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1539.pdf</t>
+          <t>dirigenti-curriculum-1621.pdf</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1539.pdf</t>
+          <t>dirigenti-insussistenza-1621.pdf</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>FLAMINIO</t>
+          <t>FORTUNA</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>FOLISI</t>
+          <t>FOSSA</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1591.pdf</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1591.pdf</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>FOLLADOR</t>
+          <t>FRANCESCHETTI</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>HALIMA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1319.pdf</t>
+          <t>dirigenti-curriculum-286.pdf</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1319.pdf</t>
+          <t>dirigenti-insussistenza-286.pdf</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FRANCHETTI</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1803.pdf</t>
+          <t>dirigenti-curriculum-1755.pdf</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1803.pdf</t>
+          <t>dirigenti-insussistenza-1755.pdf</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FRANCHETTI</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D446" t="inlineStr"/>
+      <c r="E446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>FORALOSSO</t>
+          <t>FRANCHIN</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr"/>
+      <c r="E447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>FORIN</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>MAYCOL</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D448" t="inlineStr"/>
+      <c r="E448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>FORNARO</t>
+          <t>FRATTIN</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>GIUSEPPA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D449" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D449" t="inlineStr"/>
+      <c r="E449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>FORNASIER</t>
+          <t>FRATTON</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>ZENO</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D450" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D450" t="inlineStr"/>
+      <c r="E450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>FORNEZZA</t>
+          <t>FRAZZA</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>LUCA ANDREA</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Fornezza-Umberto.pdf</t>
+          <t>dirigenti-curriculum-954.pdf</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-283.pdf</t>
+          <t>dirigenti-insussistenza-954.pdf</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>FORNI</t>
+          <t>FRESSOLA</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D452" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D452" t="inlineStr"/>
+      <c r="E452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>FORTUNA</t>
+          <t>FRIGO</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>SIMONE</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Frigo-Simone.pdf</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1141.pdf</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>FORTUNA</t>
+          <t>FRISINA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Frisina-Antonio.pdf</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-290.pdf</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>FOSSA</t>
+          <t>FRISON</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>CLAUDIO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1591.pdf</t>
+          <t>Frison-Federica.pdf</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1591.pdf</t>
+          <t>dirigenti-insussistenza-291.pdf</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>FRANCESCHETTI</t>
+          <t>FRUGONI</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-286.pdf</t>
+          <t>dirigenti-curriculum-1167.pdf</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-286.pdf</t>
+          <t>dirigenti-insussistenza-1167.pdf</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>FRANCHETTI</t>
+          <t>FUMINI</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D457" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D457" t="inlineStr"/>
+      <c r="E457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>FRANCHETTI</t>
+          <t>FURFARO</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1117.pdf</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1117.pdf</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>FRANCHIN</t>
+          <t>FURLANI</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr"/>
+      <c r="E459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>GABBIATO</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>MAYCOL</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D460" t="inlineStr"/>
+      <c r="E460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>FRATTIN</t>
+          <t>GAFFURI</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MARCELLA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>CV-GAFFURI.pdf</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1762.pdf</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>FRATTON</t>
+          <t>GALLA</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>ZENO</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr"/>
+      <c r="E462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>FRAZZA</t>
+          <t>GALLI</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>LUCA ANDREA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D463" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D463" t="inlineStr"/>
+      <c r="E463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>FRESSOLA</t>
+          <t>GALLICCHIO</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-871-1.pdf</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-871.pdf</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>FRIGO</t>
+          <t>GAMBARDELLA</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>SIMONE</t>
+          <t>ROSANNA</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D465" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D465" t="inlineStr"/>
+      <c r="E465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>FRISINA</t>
+          <t>GARDELLIN</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Frisina-Antonio.pdf</t>
+          <t>dirigenti-curriculum-299.pdf</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-290.pdf</t>
+          <t>dirigenti-insussistenza-299.pdf</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>FRISO</t>
+          <t>GARDIOLO</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>FRISON</t>
+          <t>GAROFANO</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>FRUGONI</t>
+          <t>GARON</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D469" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>FUMINI</t>
+          <t>GASPARINETTI</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1310.pdf</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1310.pdf</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>FURFARO</t>
+          <t>GASPAROTTO</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1117.pdf</t>
+          <t>Gasparotto-Stefania.pdf</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1117.pdf</t>
+          <t>dirigenti-insussistenza-301.pdf</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>FURLANI</t>
+          <t>GASTALDON</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FIORELLA</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-302.pdf</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-302.pdf</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>FUSCO</t>
+          <t>GAZZOLA</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1311.pdf</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1311.pdf</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>GABBIATO</t>
+          <t>GAZZOLA</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-303.pdf</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-303.pdf</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>GAFFURI</t>
+          <t>GENNARO</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>MARCELLA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>CV-GAFFURI.pdf</t>
+          <t>dirigenti-curriculum-305.pdf</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1762.pdf</t>
+          <t>dirigenti-insussistenza-305.pdf</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>GALLA</t>
+          <t>GERARDI</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1145.pdf</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1145.pdf</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>GALLI</t>
+          <t>GERMI</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>LERICA</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1157.pdf</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1157.pdf</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>GALLICCHIO</t>
+          <t>GERON</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-871-1.pdf</t>
+          <t>dirigenti-curriculum-1700.pdf</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-871.pdf</t>
+          <t>dirigenti-insussistenza-1700.pdf</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>GAMBARDELLA</t>
+          <t>GHIOTTO</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>ROSANNA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>GARDELLIN</t>
+          <t>GHIRARDO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D480" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>GARDIOLO</t>
+          <t>GIACHETTI</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-971.pdf</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-971.pdf</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>GAROFANO</t>
+          <t>GIANESINI</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>RAFFAELE</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Curriculum-Vitae-modello.pdf</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-308.pdf</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>GARON</t>
+          <t>GIANNINI</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>NICCOLO'</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1741.pdf</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1741.pdf</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>GASPARINETTI</t>
+          <t>GIARETTA</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1310.pdf</t>
+          <t>dirigenti-curriculum-309.pdf</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1310.pdf</t>
+          <t>dirigenti-insussistenza-309.pdf</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>GASPAROTTO</t>
+          <t>GIARETTA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Gasparotto-Stefania.pdf</t>
+          <t>dirigenti-curriculum-1727.pdf</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-301.pdf</t>
+          <t>dirigenti-insussistenza-1727.pdf</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>GASTALDON</t>
+          <t>GIARRAPUTO</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>FIORELLA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-302.pdf</t>
+          <t>dirigenti-curriculum-1476.pdf</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-302.pdf</t>
+          <t>dirigenti-insussistenza-1476.pdf</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>GAZZOLA</t>
+          <t>GIGLIONE</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D487" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>GAZZOLA</t>
+          <t>GIOVANNINI</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D488" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>GENNARO</t>
+          <t>GIRARDIN</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-305.pdf</t>
+          <t>dirigenti-curriculum-1468.pdf</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-305.pdf</t>
+          <t>dirigenti-insussistenza-1468.pdf</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>GERARDI</t>
+          <t>GIROTTO</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D490" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>GERMI</t>
+          <t>GIULIANI</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>LERICA</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D491" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>GERON</t>
+          <t>GIUNTA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GRAZIA</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D492" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>GHIOTTO</t>
+          <t>GIURRANDINO</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>ANTONINO</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1140.pdf</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1140.pdf</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>GHIRARDO</t>
+          <t>GLINNI</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ROSALIA</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-315.pdf</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-315.pdf</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>GIACHETTI</t>
+          <t>GNESOTTO</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D495" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>GIANESINI</t>
+          <t>GOBBO</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>RAFFAELE</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>Curriculum-Vitae-modello.pdf</t>
+          <t>dirigenti-curriculum-1577.pdf</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-308.pdf</t>
+          <t>dirigenti-insussistenza-1577.pdf</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>GIANNINI</t>
+          <t>GOLDIN</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>NICCOLO'</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1741.pdf</t>
+          <t>dirigenti-curriculum-1249.pdf</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1741.pdf</t>
+          <t>dirigenti-insussistenza-1249.pdf</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>GIARETTA</t>
+          <t>GOLINO</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>GIANLORENZO</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-309.pdf</t>
+          <t>dirigenti-curriculum-1724.pdf</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-309.pdf</t>
+          <t>dirigenti-insussistenza-1724.pdf</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>GIARETTA</t>
+          <t>GOLLIN</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1727.pdf</t>
+          <t>dirigenti-curriculum-1158.pdf</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1727.pdf</t>
+          <t>dirigenti-insussistenza-1158.pdf</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>GIARRAPUTO</t>
+          <t>GONANO</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D500" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>GIGLIONE</t>
+          <t>GOTTARDI</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>GENNY</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>GOTTARDI-CV.pdf</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-800.pdf</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>GIOVANNINI</t>
+          <t>GOTTARDO</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1155.pdf</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1155.pdf</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>GIRARDIN</t>
+          <t>GOTTIN</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1468.pdf</t>
+          <t>dirigenti-curriculum-836.pdf</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1468.pdf</t>
+          <t>dirigenti-insussistenza-836.pdf</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>GIROTTO</t>
+          <t>GOZZI</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>GIULIANI</t>
+          <t>GRAZIANI</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>GIULIANI</t>
+          <t>GRAZIOLI</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D506" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>GIUNTA</t>
+          <t>GRECO</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>GRAZIA</t>
+          <t>CORINNA</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1693.pdf</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1693.pdf</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>GIURRANDINO</t>
+          <t>GRECO</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>ANTONINO</t>
+          <t>MARCELLA</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1140.pdf</t>
+          <t>dirigenti-curriculum-726.pdf</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1140.pdf</t>
+          <t>dirigenti-insussistenza-726.pdf</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>GLINNI</t>
+          <t>GREGIO</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>ROSALIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D509" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>GNESOTTO</t>
+          <t>GRENDENE</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-763.pdf</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-763.pdf</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>GOBBO</t>
+          <t>GRIECO</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1577.pdf</t>
+          <t>dirigenti-curriculum-992.pdf</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1577.pdf</t>
+          <t>dirigenti-insussistenza-992.pdf</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>GOLDIN</t>
+          <t>GRIGOLETTO</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>CONSUELO</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1249.pdf</t>
+          <t>CV-GRIGOLETTO.pdf</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1249.pdf</t>
+          <t>dirigenti-insussistenza-891.pdf</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>GOLINO</t>
+          <t>GRILLONE</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>GIANLORENZO</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1724.pdf</t>
+          <t>dirigenti-curriculum-321.pdf</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1724.pdf</t>
+          <t>dirigenti-insussistenza-321.pdf</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>GOLLIN</t>
+          <t>GRISON</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1158.pdf</t>
+          <t>dirigenti-curriculum-322.pdf</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1158.pdf</t>
+          <t>dirigenti-insussistenza-322.pdf</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>GONANO</t>
+          <t>GROSSULE</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>GOTTARDI</t>
+          <t>GRUMOLATO</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>GENNY</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>GOTTARDI-CV.pdf</t>
+          <t>dirigenti-curriculum-1785.pdf</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-800.pdf</t>
+          <t>dirigenti-insussistenza-1785.pdf</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>GOTTARDO</t>
+          <t>GUARIENTO</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D517" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>GOTTIN</t>
+          <t>GUERCINI</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-836.pdf</t>
+          <t>dirigenti-curriculum-325.pdf</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-836.pdf</t>
+          <t>dirigenti-insussistenza-325.pdf</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>GOZZI</t>
+          <t>GUGLIELMI</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-960.pdf</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-960.pdf</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>GRAZIANI</t>
+          <t>GUTIERREZ DE RUBALCAVA DO</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>JOAQUIN</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>GRAZIOLI</t>
+          <t>IANNELLI</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>GRECO</t>
+          <t>IANNUCCI</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>MARCELLA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-726.pdf</t>
+          <t>dirigenti-curriculum-332.pdf</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-726.pdf</t>
+          <t>dirigenti-insussistenza-332.pdf</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>GRECO</t>
+          <t>IELO</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>CORINNA</t>
+          <t>GIOVANNA CHIARA</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1693.pdf</t>
+          <t>Ielo-Giovanna-Chiara-1.pdf</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1693.pdf</t>
+          <t>dirigenti-insussistenza-1353.pdf</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>GREGIO</t>
+          <t>IMPIOMBATO</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>GRENDENE</t>
+          <t>INGROSSO</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>GRIECO</t>
+          <t>INGUAGGIATO</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-992.pdf</t>
+          <t>Inguaggiato-Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-992.pdf</t>
+          <t>dirigenti-insussistenza-796.pdf</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>GRIGOLETTO</t>
+          <t>IURILLI</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>CONSUELO</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D527" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>GRILLONE</t>
+          <t>IVOTCHKINA</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>OLGA</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-321.pdf</t>
+          <t>dirigenti-curriculum-355.pdf</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-321.pdf</t>
+          <t>dirigenti-insussistenza-335.pdf</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>GRISON</t>
+          <t>KALOUDIS</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DIMOSTHENIS</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D529" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>GROSSULE</t>
+          <t>KIPRIANIDIS</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>IOANNA</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>GRUMOLATO</t>
+          <t>LAITI</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1785.pdf</t>
+          <t>dirigenti-curriculum-1569.pdf</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1785.pdf</t>
+          <t>dirigenti-insussistenza-1569.pdf</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>GUARIENTO</t>
+          <t>LAMPARELLI</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1646.pdf</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1646.pdf</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>GUERCINI</t>
+          <t>LANZAFAME</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>GUGLIELMI</t>
+          <t>LA RUSSA</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-960.pdf</t>
+          <t>dirigenti-curriculum-1144.pdf</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-960.pdf</t>
+          <t>dirigenti-insussistenza-1144.pdf</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>GUTIERREZ DE RUBALCAVA DO</t>
+          <t>LAURI</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>JOAQUIN</t>
+          <t>MILENA</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-344.pdf</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-344.pdf</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>IANNELLI</t>
+          <t>LAVERDA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-345.pdf</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-345.pdf</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>IANNUCCI</t>
+          <t>LAZZARATO</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D537" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>IELO</t>
+          <t>LAZZARI</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>GIOVANNA CHIARA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>Ielo-Giovanna-Chiara-1.pdf</t>
+          <t>dirigenti-curriculum-782-1.pdf</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1353.pdf</t>
+          <t>dirigenti-insussistenza-782.pdf</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>IMPIOMBATO</t>
+          <t>LAZZARIN</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>INGROSSO</t>
+          <t>LAZZARINI</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-813.pdf</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-813.pdf</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>INGUAGGIATO</t>
+          <t>LAZZARO</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>MARIO</t>
+          <t>GIANNI</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D541" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>INNAURATO</t>
+          <t>LENZI</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-350.pdf</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-350.pdf</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>IURILLI</t>
+          <t>LEONE</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ANTONIO PAOLO</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>Leone-Antonio-Paolo.pdf</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-838.pdf</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>IVOTCHKINA</t>
+          <t>L'ERARIO</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>OLGA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D544" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>KALOUDIS</t>
+          <t>LEUCCI</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>DIMOSTHENIS</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>Leucci-Mariangela.pdf</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-352.pdf</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>KIPRIANIDIS</t>
+          <t>LEVER</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>IOANNA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>Lever-Veronica.pdf</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1707.pdf</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>LAITI</t>
+          <t>LICO</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ALBANA</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1569.pdf</t>
+          <t>Lico-Albana.pdf</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1569.pdf</t>
+          <t>dirigenti-insussistenza-1694.pdf</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>LAMPARELLI</t>
+          <t>LIEVORE</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1646.pdf</t>
+          <t>Lievore-Chiara.pdf</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1646.pdf</t>
+          <t>dirigenti-insussistenza-355.pdf</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>LANZAFAME</t>
+          <t>LLANAJ</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>GLEDIS</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1608.pdf</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1608.pdf</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>LA RUSSA</t>
+          <t>LODDO</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1144.pdf</t>
+          <t>dirigenti-curriculum-1012.pdf</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1144.pdf</t>
+          <t>dirigenti-insussistenza-1012.pdf</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>LAURI</t>
+          <t>LOMBARDI</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>MILENA</t>
+          <t>SIMONETTA</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-344.pdf</t>
+          <t>Lombardi-Simonetta.pdf</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-344.pdf</t>
+          <t>dirigenti-insussistenza-1296.pdf</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>LAVERDA</t>
+          <t>LOMBARDO</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>EZIO</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D552" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>LAZZARATO</t>
+          <t>LONGO</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FEDORA</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>LAZZARI</t>
+          <t>LO PORTO</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>EMANUELE GIUSEPPE</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-782-1.pdf</t>
+          <t>dirigenti-curriculum-1718.pdf</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-782.pdf</t>
+          <t>dirigenti-insussistenza-1718.pdf</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>LAZZARIN</t>
+          <t>LORA</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1149.pdf</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1149.pdf</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>LAZZARINI</t>
+          <t>LORENZI</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MARIA TIZIANA</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-813.pdf</t>
+          <t>Lorenzi-Maria-Tiziana.pdf</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-813.pdf</t>
+          <t>dirigenti-insussistenza-1161.pdf</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>LAZZARO</t>
+          <t>LORENZI</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>GIANNI</t>
+          <t>MARIUCCIA</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-720.pdf</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-720.pdf</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>LENZI</t>
+          <t>LORENZONI</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-350.pdf</t>
+          <t>Lorenzoni-Umberto.pdf</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-350.pdf</t>
+          <t>dirigenti-insussistenza-360.pdf</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>LEONE</t>
+          <t>LORUSSO</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>ANTONIO PAOLO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>Leone-Antonio-Paolo.pdf</t>
+          <t>Lorusso-Michele.pdf</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-838.pdf</t>
+          <t>dirigenti-insussistenza-1253.pdf</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>L'ERARIO</t>
+          <t>LO TURCO</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1788.pdf</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1788.pdf</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>LEUCCI</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>Leucci-Mariangela.pdf</t>
+          <t>dirigenti-curriculum-1733.pdf</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-352.pdf</t>
+          <t>dirigenti-insussistenza-1733.pdf</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>LEVER</t>
+          <t>LO VERSO</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D562" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>LICO</t>
+          <t>LUCANGELI</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>ALBANA</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D563" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>LIEVORE</t>
+          <t>LUISE</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>DORA</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>Lievore-Chiara.pdf</t>
+          <t>Luise-Dora.pdf</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-355.pdf</t>
+          <t>dirigenti-insussistenza-1968.pdf</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>LLANAJ</t>
+          <t>LUNARDI</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>GLEDIS</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1608.pdf</t>
+          <t>dirigenti-curriculum-1756.pdf</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1608.pdf</t>
+          <t>dirigenti-insussistenza-1756.pdf</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>LODDO</t>
+          <t>LUPI</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>LOMBARDI</t>
+          <t>LUPO</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>SIMONETTA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>Lombardi-Simonetta.pdf</t>
+          <t>dirigenti-curriculum-1728.pdf</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1296.pdf</t>
+          <t>dirigenti-insussistenza-1728.pdf</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>LOMBARDO</t>
+          <t>LUPOLI</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>EZIO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-362.pdf</t>
+        </is>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-362.pdf</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>LONGO</t>
+          <t>MACCARIO</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>FEDORA</t>
+          <t>MICHAEL</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>LO PORTO</t>
+          <t>MACULAN</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>EMANUELE GIUSEPPE</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D570" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>LORA</t>
+          <t>MAGGIOLO</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1149.pdf</t>
+          <t>dirigenti-curriculum-366.pdf</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1149.pdf</t>
+          <t>dirigenti-insussistenza-366.pdf</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>LORENZI</t>
+          <t>MAGNAGUAGNO</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>MARIUCCIA</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-720.pdf</t>
+          <t>dirigenti-curriculum-1730.pdf</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-720.pdf</t>
+          <t>dirigenti-insussistenza-1730.pdf</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>LORENZI</t>
+          <t>MAGNANI</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>MARIA TIZIANA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D573" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>LORENZONI</t>
+          <t>MAGRO</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>Lorenzoni-Umberto.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pizzolato-Martina.pdf</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>LORUSSO</t>
+          <t>MAIETTI</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>CECILIA</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>Lorusso-Michele.pdf</t>
+          <t>dirigenti-curriculum-369.pdf</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1253.pdf</t>
+          <t>dirigenti-insussistenza-369.pdf</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>LO TURCO</t>
+          <t>MALAGOLI</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1788.pdf</t>
+          <t>dirigenti-curriculum-1508.pdf</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1788.pdf</t>
+          <t>dirigenti-insussistenza-1508.pdf</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>MALOSSO</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D577" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>LO VERSO</t>
+          <t>MANCINI</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-779.pdf</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-779.pdf</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>LUCANGELI</t>
+          <t>MANEA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>Manea-Silvia.pdf</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1881.pdf</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>LUISE</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>DORA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D580" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>LUNARDI</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>VINICIO</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1756.pdf</t>
+          <t>dirigenti-curriculum-373.pdf</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1756.pdf</t>
+          <t>dirigenti-insussistenza-373.pdf</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>LUPI</t>
+          <t>MANI</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ROMEL</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>Sanesi-Valerio-1.pdf</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>LUPO</t>
+          <t>MANIGRASSO</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANTONELLA</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>LUPOLI</t>
+          <t>MANNO</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D584" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>MACCARIO</t>
+          <t>MANSOUR</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>MICHAEL</t>
+          <t>MARIAM</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-375.pdf</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-375.pdf</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>MACULAN</t>
+          <t>MANTIA</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>Mantia-Monica.pdf</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-959.pdf</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>MAGGIAN</t>
+          <t>MANZAN</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ERICA</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D587" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>MAGGIOLO</t>
+          <t>MARAFON</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>SILVIO</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-366.pdf</t>
+          <t>dirigenti-curriculum-378-1.pdf</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-366.pdf</t>
+          <t>dirigenti-insussistenza-378.pdf</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>MAGNAGUAGNO</t>
+          <t>MARAGO'</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>MARIA ROSARIA</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1730.pdf</t>
+          <t>Marago-Maria-Rosaria-1.pdf</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1730.pdf</t>
+          <t>dirigenti-insussistenza-1473.pdf</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>MAGNANI</t>
+          <t>MARANGI</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>MAGRO</t>
+          <t>MARANGON</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>CHIARA FRANCESCA</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>Pizzolato-Martina.pdf</t>
-[...2 lines deleted...]
-      <c r="E591" t="inlineStr"/>
+          <t>dirigenti-curriculum-942.pdf</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-942.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>MAIETTI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>CECILIA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D592" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>MALAGOLI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D593" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>MALOSSO</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-380-1.pdf</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-380.pdf</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>MANCINI</t>
+          <t>MARANGONI</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-779.pdf</t>
+          <t>dirigenti-curriculum-1332-1.pdf</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-779.pdf</t>
+          <t>dirigenti-insussistenza-1332.pdf</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>MANEA</t>
+          <t>MARASCIULO</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D596" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>MARASTONI</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>MARCANTE</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>VINICIO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-373.pdf</t>
+          <t>dirigenti-curriculum-381-1.pdf</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-373.pdf</t>
+          <t>dirigenti-insussistenza-381.pdf</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>MANGIONE</t>
+          <t>MARCANTE</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1624-1.pdf</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1624.pdf</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>MANI</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>ROMEL</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>Sanesi-Valerio-1.pdf</t>
-[...2 lines deleted...]
-      <c r="E600" t="inlineStr"/>
+          <t>Marcello-Matteo.pdf</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1975.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>MANIGRASSO</t>
+          <t>MARCHELUZZO</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>MANNO</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>GESSICA</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1769-1.pdf</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1769.pdf</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>MANSOUR</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>MARIAM</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-375.pdf</t>
+          <t>Marchesini-Michela.pdf</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-375.pdf</t>
+          <t>dirigenti-insussistenza-383.pdf</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>MANTIA</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>Mantia-Monica.pdf</t>
+          <t>dirigenti-curriculum-912-1.pdf</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-959.pdf</t>
+          <t>dirigenti-insussistenza-912.pdf</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>MANZAN</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>ERICA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-382-1.pdf</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-382.pdf</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>MARAFON</t>
+          <t>MARCHIONNA</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>SILVIO</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-378-1.pdf</t>
+          <t>CV-MARCHIONNA.pdf</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-378.pdf</t>
+          <t>dirigenti-insussistenza-1482.pdf</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>MARAGO'</t>
+          <t>MARCHIORETTO</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>MARIA ROSARIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D607" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>MARANGI</t>
+          <t>MARCOMINI</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>MARANGON</t>
+          <t>MARCON</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>CHIARA FRANCESCA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-942.pdf</t>
+          <t>dirigenti-curriculum-386-1.pdf</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-942.pdf</t>
+          <t>dirigenti-insussistenza-386.pdf</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MARI</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>MARI-CRISTINA-CV-PER-SITO-1.pdf</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-387.pdf</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MARINELLO</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MARINI</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>MARANGONI</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1332-1.pdf</t>
+          <t>Marino-Lucia.pdf</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1332.pdf</t>
+          <t>dirigenti-insussistenza-1976.pdf</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>MARASCIULO</t>
+          <t>MARINO</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-957-1.pdf</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-957.pdf</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>MARASTONI</t>
+          <t>MARIOTTO</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1596-1.pdf</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1596.pdf</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>MARCANTE</t>
+          <t>MAROTTA</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CARLA</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-381-1.pdf</t>
+          <t>Marotta-Carla.pdf</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-381.pdf</t>
+          <t>dirigenti-insussistenza-1954.pdf</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>MARCANTE</t>
+          <t>MAROTTI</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D617" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>MARTELLA</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>Marcello-Matteo.pdf</t>
+          <t>Martella-Lucia.pdf</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1975.pdf</t>
+          <t>dirigenti-insussistenza-391.pdf</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>MARCHELUZZO</t>
+          <t>MARTIN</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>MARINA ALESSANDRA</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-392-1.pdf</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-392.pdf</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>MARTINELLI</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>GESSICA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D620" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANGELA</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-912-1.pdf</t>
+          <t>dirigenti-curriculum-1781-1.pdf</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-912.pdf</t>
+          <t>dirigenti-insussistenza-1781.pdf</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>MARTINI</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D622" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>MARZARO</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>Marchesini-Michela.pdf</t>
+          <t>dirigenti-curriculum-1961.pdf</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-383.pdf</t>
+          <t>dirigenti-insussistenza-1961.pdf</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>MARCHIONNA</t>
+          <t>MASCARELLO</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>CV-MARCHIONNA.pdf</t>
+          <t>dirigenti-curriculum-1273-1.pdf</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1482.pdf</t>
+          <t>dirigenti-insussistenza-1273.pdf</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>MARCHIORETTO</t>
+          <t>MASENELLO</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>MARCOMINI</t>
+          <t>MASIERO</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1677-1.pdf</t>
+        </is>
+      </c>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1677.pdf</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>MARCON</t>
+          <t>MATTIELLO</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-386-1.pdf</t>
+          <t>dirigenti-curriculum-400-1.pdf</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-386.pdf</t>
+          <t>dirigenti-insussistenza-400.pdf</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>MARI</t>
+          <t>MATTIOTTI</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>MARI-CRISTINA-CV-PER-SITO-1.pdf</t>
+          <t>Mattiotti-Maria.pdf</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-387.pdf</t>
+          <t>dirigenti-insussistenza-2009.pdf</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>MARINELLO</t>
+          <t>MATURI</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARIACRISTINA</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1691-1.pdf</t>
+        </is>
+      </c>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1691.pdf</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>MARINI</t>
+          <t>MAZZA</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr"/>
+      <c r="E630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>MAZZA</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>CECILIA</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>Marino-Lucia.pdf</t>
+          <t>Mazza-Cecilia.pdf</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1976.pdf</t>
+          <t>dirigenti-insussistenza-402.pdf</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>MARINO</t>
+          <t>MAZZAGLIA</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIACRISTINA</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D632" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D632" t="inlineStr"/>
+      <c r="E632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>MARIOTTO</t>
+          <t>MAZZAI</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>LINDA</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1596-1.pdf</t>
+          <t>dirigenti-curriculum-1701-1.pdf</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1596.pdf</t>
+          <t>dirigenti-insussistenza-1701.pdf</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>MAROTTA</t>
+          <t>MAZZETTO</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>CARLA</t>
+          <t>MAURO</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>Marotta-Carla.pdf</t>
+          <t>Mazzetto-Mauro.pdf</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1954.pdf</t>
+          <t>dirigenti-insussistenza-403.pdf</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>MAROTTI</t>
+          <t>MAZZI</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D635" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1507-1.pdf</t>
+        </is>
+      </c>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1507.pdf</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>MARTELLA</t>
+          <t>MAZZO</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>Martella-Lucia.pdf</t>
+          <t>dirigenti-curriculum-1906-1.pdf</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-391.pdf</t>
+          <t>dirigenti-insussistenza-1906.pdf</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>MARTIN</t>
+          <t>MECENERO</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>MARINA ALESSANDRA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-392-1.pdf</t>
+          <t>Mecenero-Alessandro.pdf</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-392.pdf</t>
+          <t>dirigenti-insussistenza-1300.pdf</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>MARTINELLI</t>
+          <t>MEGGIOLARO</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1306-1.pdf</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1306.pdf</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MELIS</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D639" t="inlineStr"/>
+      <c r="E639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>MARTINI</t>
+          <t>MELISON</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>ANGELA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D640" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D640" t="inlineStr"/>
+      <c r="E640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>MARTURANO</t>
+          <t>MENDO</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D641" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>MARZARO</t>
+          <t>MENEGATTI</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D642" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D642" t="inlineStr"/>
+      <c r="E642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>MASCARELLO</t>
+          <t>MENEGHETTI</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1273-1.pdf</t>
+          <t>dirigenti-curriculum-2027.pdf</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1273.pdf</t>
+          <t>dirigenti-insussistenza-2027.pdf</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>MASENELLO</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>GRAZIANO</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr">
+        <is>
+          <t>Meneghini-Graziano.pdf</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1518.pdf</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>MASIERO</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1677-1.pdf</t>
+          <t>dirigenti-curriculum-1087-1.pdf</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1677.pdf</t>
+          <t>dirigenti-insussistenza-1087.pdf</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>MATTIELLO</t>
+          <t>MENEGHINI</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D646" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D646" t="inlineStr"/>
+      <c r="E646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>MATTIOTTI</t>
+          <t>MENEGON</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D647" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D647" t="inlineStr"/>
+      <c r="E647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>MATURI</t>
+          <t>MENGON</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>MARIACRISTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D648" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D648" t="inlineStr"/>
+      <c r="E648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>MAZZA</t>
+          <t>MENIN</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANDREA GIOVANNI</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-411-1.pdf</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-411.pdf</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>MAZZA</t>
+          <t>MENINI</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>CECILIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D650" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D650" t="inlineStr"/>
+      <c r="E650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>MAZZAGLIA</t>
+          <t>MENNILLO</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>MARIACRISTINA</t>
+          <t>CONSIGLIA</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-807.pdf</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-807.pdf</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>MAZZAI</t>
+          <t>MENOLASCINA</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>LINDA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1701-1.pdf</t>
+          <t>dirigenti-curriculum-1548-1.pdf</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1701.pdf</t>
+          <t>dirigenti-insussistenza-1548.pdf</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>MAZZETTO</t>
+          <t>MENTI</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>MAURO</t>
+          <t>ANNA MICHELA</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>Mazzetto-Mauro.pdf</t>
+          <t>Menti-Anna-Michele.pdf</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-403.pdf</t>
+          <t>dirigenti-insussistenza-1886.pdf</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>MAZZI</t>
+          <t>MERLINI</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1507-1.pdf</t>
+          <t>dirigenti-curriculum-1050-1.pdf</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1507.pdf</t>
+          <t>dirigenti-insussistenza-1050.pdf</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>MAZZO</t>
+          <t>MERLO</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1906-1.pdf</t>
+          <t>dirigenti-curriculum-1492-1.pdf</t>
         </is>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1906.pdf</t>
+          <t>dirigenti-insussistenza-1492.pdf</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>MECENERO</t>
+          <t>MESIANO</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr"/>
+      <c r="E656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>MEGGIOLARO</t>
+          <t>MESSANA</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D657" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D657" t="inlineStr"/>
+      <c r="E657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>MELIS</t>
+          <t>MESSINA</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-714-1.pdf</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-714.pdf</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>MELISON</t>
+          <t>MESSINEO</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D659" t="inlineStr"/>
+      <c r="E659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>MENDO</t>
+          <t>MESTURINO</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>CHIARA ALBERTA</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1329.pdf</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1329.pdf</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>MENEGATTI</t>
+          <t>MEZZALIRA</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D661" t="inlineStr"/>
+      <c r="E661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>MENEGHETTI</t>
+          <t>MEZZASALMA</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D662" t="inlineStr"/>
+      <c r="E662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MICCOLIS</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>LIANA</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr"/>
+      <c r="E663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MICHELETTI</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-407.pdf</t>
+          <t>dirigenti-curriculum-1761-1.pdf</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-407.pdf</t>
+          <t>dirigenti-insussistenza-1761.pdf</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>MENEGHINI</t>
+          <t>MICHELETTO</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>GRAZIANO</t>
+          <t>RICCARDO</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D665" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D665" t="inlineStr"/>
+      <c r="E665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>MENEGON</t>
+          <t>MIGGIANO</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-421-1.pdf</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-421.pdf</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>MENGON</t>
+          <t>MILANI</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr"/>
+      <c r="E667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>MENIN</t>
+          <t>MILAN MANANI</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>ANDREA GIOVANNI</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-411-1.pdf</t>
+          <t>dirigenti-curriculum-425-1.pdf</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-411.pdf</t>
+          <t>dirigenti-insussistenza-425.pdf</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>MENINI</t>
+          <t>MILITE</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr">
+        <is>
+          <t>Milite-Domenico.pdf</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-426.pdf</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>MENNILLO</t>
+          <t>MILITELLO</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>CONSIGLIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-807.pdf</t>
+          <t>Militello-Francesco.pdf</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-807.pdf</t>
+          <t>dirigenti-insussistenza-1493.pdf</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>MENOLASCINA</t>
+          <t>MINJA</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>ANILA</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1548-1.pdf</t>
+          <t>Minja-Anila.pdf</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1548.pdf</t>
+          <t>dirigenti-insussistenza-1263.pdf</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>MENON</t>
+          <t>MINNITI</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>CONSOLATO FRANCESCO</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr">
+        <is>
+          <t>Minniti-Consolato-Francesco.pdf</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-884.pdf</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>MENTI</t>
+          <t>MION</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>ANNA MICHELA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>Menti-Anna-Michele.pdf</t>
+          <t>Mion-Emanuele.pdf</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1886.pdf</t>
+          <t>dirigenti-insussistenza-1089.pdf</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>MERLINI</t>
+          <t>MIOSO</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D674" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D674" t="inlineStr"/>
+      <c r="E674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>MERLO</t>
+          <t>MIOTTI</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>TOBIA</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D675" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D675" t="inlineStr"/>
+      <c r="E675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>MESIANO</t>
+          <t>MIOTTO</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIORGIO</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D676" t="inlineStr">
+        <is>
+          <t>Miotto-Giorgio.pdf</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>MESSANA</t>
+          <t>MIZZON</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ELEONORA</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D677" t="inlineStr"/>
+      <c r="E677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>MESSINA</t>
+          <t>MODENESE</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>ANNA CARLA</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-714-1.pdf</t>
+          <t>Modenese-Anna-Carla.pdf</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-714.pdf</t>
+          <t>dirigenti-insussistenza-434.pdf</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>MESSINEO</t>
+          <t>MOHADDES ZADEH</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>MOHAMMAD REZA</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-435-1.pdf</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-435.pdf</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>MESTURINO</t>
+          <t>MONACO</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>CHIARA ALBERTA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1329.pdf</t>
+          <t>Monaco-Antonio.pdf</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1329.pdf</t>
+          <t>dirigenti-insussistenza-436.pdf</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>MEZZALIRA</t>
+          <t>MONDINO</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>Mondino-Sara.pdf</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1413.pdf</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>MEZZASALMA</t>
+          <t>MONTAGNINI</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr"/>
+      <c r="E682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>MICCOLIS</t>
+          <t>MONTAN</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>LIANA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D683" t="inlineStr"/>
+      <c r="E683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>MICHELETTI</t>
+          <t>MONTECCHIO</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D684" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D684" t="inlineStr"/>
+      <c r="E684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>MICHELETTO</t>
+          <t>MONTEFORTE</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>RICCARDO</t>
+          <t>DARIA</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr">
+        <is>
+          <t>Monteforte-Daria.pdf</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1495.pdf</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>MIGGIANO</t>
+          <t>MONTESELLO</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-421-1.pdf</t>
+          <t>Montesello-Massimo.pdf</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-421.pdf</t>
+          <t>dirigenti-insussistenza-438.pdf</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>MIGLIOZZI</t>
+          <t>MORANI</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D687" t="inlineStr"/>
+      <c r="E687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>MILANI</t>
+          <t>MORATO</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D688" t="inlineStr">
+        <is>
+          <t>CV-MORATO-MARCO.pdf</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-442.pdf</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>MILAN MANANI</t>
+          <t>MORELLI</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-425-1.pdf</t>
+          <t>Morelli-Teresa.pdf</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-425.pdf</t>
+          <t>dirigenti-insussistenza-803.pdf</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>MILITE</t>
+          <t>MORETTI</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D690" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D690" t="inlineStr"/>
+      <c r="E690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>MILITELLO</t>
+          <t>MORO</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARGHERITA</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>Militello-Francesco.pdf</t>
+          <t>Moro-Margherita.pdf</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1493.pdf</t>
+          <t>dirigenti-insussistenza-1103.pdf</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>MINJA</t>
+          <t>MORRA</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>ANILA</t>
+          <t>SIMONA</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D692" t="inlineStr"/>
+      <c r="E692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>MINNITI</t>
+          <t>MOSCHINI</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>CONSOLATO FRANCESCO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>Minniti-Consolato-Francesco.pdf</t>
+          <t>dirigenti-curriculum-446-1.pdf</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-884.pdf</t>
+          <t>dirigenti-insussistenza-446.pdf</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>MION</t>
+          <t>MOSCHIONE</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>GINEVRA</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D694" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D694" t="inlineStr"/>
+      <c r="E694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>MIOSO</t>
+          <t>MOSELE</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>GIULIA RAFFAELLA</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr">
+        <is>
+          <t>Mosele-Giulia-Raffaella.pdf</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1558.pdf</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>MIOTTI</t>
+          <t>MOZZO</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>TOBIA</t>
+          <t>NIVES MARIA</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr">
+        <is>
+          <t>Mozzo-Nives-Maria.pdf</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1664.pdf</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>MIOTTO</t>
+          <t>MULONE</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>GIORGIO</t>
+          <t>SILVANA</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>Miotto-Giorgio.pdf</t>
-[...2 lines deleted...]
-      <c r="E697" t="inlineStr"/>
+          <t>Mulone-Silvana.pdf</t>
+        </is>
+      </c>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1058.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>MIZZON</t>
+          <t>MUNNO</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>VINCENZO</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1680-1.pdf</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1680.pdf</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>MODENESE</t>
+          <t>MURARO</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>ANNA CARLA</t>
+          <t>COSTANZA</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D699" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D699" t="inlineStr"/>
+      <c r="E699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>MOHADDES ZADEH</t>
+          <t>MURER</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>MOHAMMAD REZA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-435-1.pdf</t>
+          <t>Murer-Francesca.pdf</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-435.pdf</t>
+          <t>dirigenti-insussistenza-870.pdf</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>MONACO</t>
+          <t>MURIAGO</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>Monaco-Antonio.pdf</t>
+          <t>Muriago-Michela.pdf</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-436.pdf</t>
+          <t>dirigenti-insussistenza-447.pdf</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>MONDINO</t>
+          <t>MUTINELLI</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>Mondino-Sara.pdf</t>
+          <t>Mutinelli-Silvana.pdf</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1413.pdf</t>
+          <t>dirigenti-insussistenza-1027.pdf</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>MONTAGNINI</t>
+          <t>NADAL</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr">
+        <is>
+          <t>Nadal-Elena.pdf</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-933.pdf</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>MONTAN</t>
+          <t>NALIN</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D704" t="inlineStr"/>
+      <c r="E704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>MONTECCHIO</t>
+          <t>NAPETTI</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1635.pdf</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1635.pdf</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>MONTEFORTE</t>
+          <t>NARDELLA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>DARIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>Monteforte-Daria.pdf</t>
+          <t>dirigenti-curriculum-451-1.pdf</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1495.pdf</t>
+          <t>dirigenti-insussistenza-451.pdf</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>MONTESELLO</t>
+          <t>NARDELLO</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>JEANCLAUDE</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D707" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D707" t="inlineStr"/>
+      <c r="E707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>MORANI</t>
+          <t>NARDI</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>UMBERTO</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1227-1.pdf</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1227.pdf</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>MORATO</t>
+          <t>NATOLI</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D709" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D709" t="inlineStr"/>
+      <c r="E709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>MORELLI</t>
+          <t>NEGRI</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>MARIANO</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>Morelli-Teresa.pdf</t>
+          <t>Negri-Mariano.pdf</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-803.pdf</t>
+          <t>dirigenti-insussistenza-452.pdf</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>MORETTI</t>
+          <t>NEGRO</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>DOMENICO</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr"/>
+      <c r="E711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>MORO</t>
+          <t>NERI</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>MARGHERITA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>Moro-Margherita.pdf</t>
+          <t>dirigenti-curriculum-1770-1.pdf</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1103.pdf</t>
+          <t>dirigenti-insussistenza-1770.pdf</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>MORRA</t>
+          <t>NICHELE</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>SIMONA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D713" t="inlineStr">
+        <is>
+          <t>Nichele-Iliaria.pdf</t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1040.pdf</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>MOSCHINI</t>
+          <t>NICOLE'</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-446-1.pdf</t>
+          <t>Nicole-Stefano.pdf</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-446.pdf</t>
+          <t>dirigenti-insussistenza-1643.pdf</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>MOSCHIONE</t>
+          <t>NICOLETTI</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>GINEVRA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D715" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-456-1.pdf</t>
+        </is>
+      </c>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-456.pdf</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>MOSELE</t>
+          <t>NICOLETTI</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>GIULIA RAFFAELLA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>Mosele-Giulia-Raffaella.pdf</t>
+          <t>Nicoletti-Ilaria.pdf</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1558.pdf</t>
+          <t>dirigenti-insussistenza-455.pdf</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>MOZZO</t>
+          <t>NIERO</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>NIVES MARIA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>Mozzo-Nives-Maria.pdf</t>
+          <t>Niero-Valentina.pdf</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1664.pdf</t>
+          <t>dirigenti-insussistenza-1780.pdf</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>MULONE</t>
+          <t>NIGRO</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>SILVANA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>Mulone-Silvana.pdf</t>
+          <t>dirigenti-curriculum-459-1.pdf</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1058.pdf</t>
+          <t>dirigenti-insussistenza-459.pdf</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>MUNNO</t>
+          <t>NOARO</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>VINCENZO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D719" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D719" t="inlineStr"/>
+      <c r="E719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>MURARO</t>
+          <t>NOCERINO</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>COSTANZA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr">
+        <is>
+          <t>Nocerino-Anna.pdf</t>
+        </is>
+      </c>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1913.pdf</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>MURER</t>
+          <t>NOGARA</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>Murer-Francesca.pdf</t>
+          <t>Nogara-Matteo.pdf</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-870.pdf</t>
+          <t>dirigenti-insussistenza-1915.pdf</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>MURIAGO</t>
+          <t>NORDIO</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>Muriago-Michela.pdf</t>
+          <t>Nordio-Elisa.pdf</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-447.pdf</t>
+          <t>dirigenti-insussistenza-1307.pdf</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>MUTINELLI</t>
+          <t>NORI</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D723" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D723" t="inlineStr"/>
+      <c r="E723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>NADAL</t>
+          <t>NOULAS</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>SPYRIDON</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>Nadal-Elena.pdf</t>
+          <t>Noulas-Spyridon.pdf</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-933.pdf</t>
+          <t>dirigenti-insussistenza-983.pdf</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>NALIN</t>
+          <t>NOVELLA</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr">
+        <is>
+          <t>Novella-Elisabetta.pdf</t>
+        </is>
+      </c>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-461.pdf</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>NANNELLI</t>
+          <t>NOVELLO</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr">
+        <is>
+          <t>Novello-Elena.pdf</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1725.pdf</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>NAPETTI</t>
+          <t>NOVELLO</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1635.pdf</t>
+          <t>dirigenti-curriculum-1678-1.pdf</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1635.pdf</t>
+          <t>dirigenti-insussistenza-1678.pdf</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>NARDELLA</t>
+          <t>NUGARA</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-451-1.pdf</t>
+          <t>Nugara-Giuseppe.pdf</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-451.pdf</t>
+          <t>dirigenti-insussistenza-1578.pdf</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>NARDELLO</t>
+          <t>NUZZI</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>JEANCLAUDE</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr">
+        <is>
+          <t>Nuzzi-Daniele.pdf</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1544.pdf</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>NARDI</t>
+          <t>OLIVIERI</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>UMBERTO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D730" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D730" t="inlineStr"/>
+      <c r="E730" t="inlineStr"/>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>NATOLI</t>
+          <t>OLIVO</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr">
+        <is>
+          <t>Olivo-Marco.pdf</t>
+        </is>
+      </c>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1240.pdf</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>NEGRI</t>
+          <t>OMENETTO</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>MARIANO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>Negri-Mariano.pdf</t>
+          <t>Omenetto-Elisabetta.pdf</t>
         </is>
       </c>
       <c r="E732" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-452.pdf</t>
+          <t>dirigenti-insussistenza-1605.pdf</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>NEGRO</t>
+          <t>ONGARO</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>DOMENICO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr"/>
+      <c r="E733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>NERI</t>
+          <t>ORLANDI</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1770-1.pdf</t>
+          <t>Orlandi-Chiara.pdf</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1770.pdf</t>
+          <t>dirigenti-insussistenza-843.pdf</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>NICHELE</t>
+          <t>ORLANDO</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>COSTANZA</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>Nichele-Iliaria.pdf</t>
+          <t>dirigenti-curriculum-1760-1.pdf</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1040.pdf</t>
+          <t>dirigenti-insussistenza-1760.pdf</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>NICOLE'</t>
+          <t>ORTILE</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D736" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D736" t="inlineStr"/>
+      <c r="E736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>NICOLETTI</t>
+          <t>ORTOLANI</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>Nicoletti-Ilaria.pdf</t>
+          <t>Ortolani-Luca.pdf</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-455.pdf</t>
+          <t>dirigenti-insussistenza-1232.pdf</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>NICOLETTI</t>
+          <t>ORTOLANI</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D738" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D738" t="inlineStr"/>
+      <c r="E738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>NIERO</t>
+          <t>ORVIETO</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D739" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D739" t="inlineStr"/>
+      <c r="E739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>NIGRO</t>
+          <t>OSSATO</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr"/>
+      <c r="E740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>NOARO</t>
+          <t>PACCANARO</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1109-1.pdf</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>NOCERINO</t>
+          <t>PADOVAN</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>Nocerino-Anna.pdf</t>
+          <t>dirigenti-curriculum-2031-1.pdf</t>
         </is>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1913.pdf</t>
+          <t>dirigenti-insussistenza-2031.pdf</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>NOGARA</t>
+          <t>PADOVAN</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>Nogara-Matteo.pdf</t>
+          <t>Padovan-Maria-Teresa.pdf</t>
         </is>
       </c>
       <c r="E743" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1915.pdf</t>
+          <t>dirigenti-insussistenza-469.pdf</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>NORDIO</t>
+          <t>PADOVANI</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>Nordio-Elisa.pdf</t>
+          <t>Padovani-Martina.pdf</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1307.pdf</t>
+          <t>dirigenti-insussistenza-1585.pdf</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>NORI</t>
+          <t>PADULA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D745" t="inlineStr"/>
+      <c r="E745" t="inlineStr"/>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>NOULAS</t>
+          <t>PAGLIARUSCO</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>SPYRIDON</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>Noulas-Spyridon.pdf</t>
+          <t>Pagliarusco-Andrea.pdf</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-983.pdf</t>
+          <t>dirigenti-insussistenza-1688.pdf</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>NOVELLA</t>
+          <t>PAJUSCO</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>Novella-Elisabetta.pdf</t>
+          <t>Pajusco-Benedetta.pdf</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-461.pdf</t>
+          <t>dirigenti-insussistenza-1328.pdf</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>NOVELLO</t>
+          <t>PALAMARA</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GRAZIA</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1678-1.pdf</t>
+          <t>Palamara-Grazia.pdf</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1678.pdf</t>
+          <t>dirigenti-insussistenza-1970.pdf</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>NOVELLO</t>
+          <t>PALASCIANO</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D749" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D749" t="inlineStr"/>
+      <c r="E749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>NUGARA</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>Nugara-Giuseppe.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bentivoglio-Vincenzo-Pio-1.pdf</t>
+        </is>
+      </c>
+      <c r="E750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>NUZZI</t>
+          <t>PANCALDI</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>Nuzzi-Daniele.pdf</t>
+          <t>Pancaldi-Livia.pdf</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1544.pdf</t>
+          <t>dirigenti-insussistenza-1998.pdf</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>OLIVIERI</t>
+          <t>PANCHERI</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr">
+        <is>
+          <t>Pancheri-Francesca.pdf</t>
+        </is>
+      </c>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-473.pdf</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>OLIVO</t>
+          <t>PANCIERA</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>Olivo-Marco.pdf</t>
+          <t>PANCIERA-CV.pdf</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1240.pdf</t>
+          <t>dirigenti-insussistenza-474.pdf</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>OMENETTO</t>
+          <t>PANTALENA</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>Omenetto-Elisabetta.pdf</t>
+          <t>dirigenti-curriculum-1088-1.pdf</t>
         </is>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1605.pdf</t>
+          <t>dirigenti-insussistenza-1088.pdf</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>ONGARO</t>
+          <t>PAOLIN</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D755" t="inlineStr"/>
+      <c r="E755" t="inlineStr"/>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>ORLANDI</t>
+          <t>PAOLONI</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr"/>
+      <c r="E756" t="inlineStr"/>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>ORLANDO</t>
+          <t>PAPALEO</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>COSTANZA</t>
+          <t>PIERANGELO</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1760-1.pdf</t>
+          <t>dirigenti-curriculum-994-1.pdf</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1760.pdf</t>
+          <t>dirigenti-insussistenza-994.pdf</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>ORTILE</t>
+          <t>PARATA</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D758" t="inlineStr">
+        <is>
+          <t>CV-PARATA.pdf</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1737.pdf</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>ORTOLANI</t>
+          <t>PARISE</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D759" t="inlineStr"/>
+      <c r="E759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>ORTOLANI</t>
+          <t>PARISI</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>Ortolani-Luca.pdf</t>
+          <t>Parisi-Cristiano.pdf</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1232.pdf</t>
+          <t>dirigenti-insussistenza-1791.pdf</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>ORVIETO</t>
+          <t>PARISI</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D761" t="inlineStr"/>
+      <c r="E761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>OSSATO</t>
+          <t>PARISI</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D762" t="inlineStr"/>
+      <c r="E762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>PACCANARO</t>
+          <t>PASCALE</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D763" t="inlineStr"/>
       <c r="E763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>PACE</t>
+          <t>PASCARELLA</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-892-1.pdf</t>
+          <t>Pascarella-Michela.pdf</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-892.pdf</t>
+          <t>dirigenti-insussistenza-481.pdf</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>PADOVAN</t>
+          <t>PASIN</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>NICOLE</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2031-1.pdf</t>
+          <t>Pasin-Nicole.pdf</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2031.pdf</t>
+          <t>dirigenti-insussistenza-1450.pdf</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>PADOVAN</t>
+          <t>PASTORELLI</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>MARIA TERESA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>Padovan-Maria-Teresa.pdf</t>
+          <t>dirigenti-curriculum-483-1.pdf</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-469.pdf</t>
+          <t>dirigenti-insussistenza-483.pdf</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>PADOVANI</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>GIACOMINA</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>Padovani-Martina.pdf</t>
+          <t>Pavan-Giacomina.pdf</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1585.pdf</t>
+          <t>dirigenti-insussistenza-485.pdf</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>PADULA</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D768" t="inlineStr">
+        <is>
+          <t>Pavan-Federica.pdf</t>
+        </is>
+      </c>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1594.pdf</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>PAGLIARUSCO</t>
+          <t>PECE</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>Pagliarusco-Andrea.pdf</t>
+          <t>Pece-Federico.pdf</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1688.pdf</t>
+          <t>dirigenti-insussistenza-1580.pdf</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>PAJUSCO</t>
+          <t>PEDRINI</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>Pajusco-Benedetta.pdf</t>
+          <t>dirigenti-curriculum-1947-1.pdf</t>
         </is>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1328.pdf</t>
+          <t>dirigenti-insussistenza-1947.pdf</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>PALAMARA</t>
+          <t>PEDROLO</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>GRAZIA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D771" t="inlineStr"/>
+      <c r="E771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>PALASCIANO</t>
+          <t>PEDRONI</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D772" t="inlineStr">
+        <is>
+          <t>Pedroni-Cristina.pdf</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1642.pdf</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>PEGORARO</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D773" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>PANCALDI</t>
+          <t>PEGORARO</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>Pancaldi-Livia.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-1200.pdf</t>
+        </is>
+      </c>
+      <c r="E774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>PANCHERI</t>
+          <t>PELLEGRINI</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D775" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D775" t="inlineStr"/>
+      <c r="E775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>PANCIERA</t>
+          <t>PELLIZZARI</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIANMARCO</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D776" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D776" t="inlineStr"/>
+      <c r="E776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>PANTALENA</t>
+          <t>PENGO</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1088-1.pdf</t>
+          <t>Pengo-Valentina.pdf</t>
         </is>
       </c>
       <c r="E777" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1088.pdf</t>
+          <t>dirigenti-insussistenza-1333.pdf</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>PAOLIN</t>
+          <t>PENNAZZATO</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr">
+        <is>
+          <t>CV-PENNAZZATO-1.pdf</t>
+        </is>
+      </c>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-493.pdf</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>PAOLONI</t>
+          <t>PENON</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CRISTIANA</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr">
+        <is>
+          <t>CV-PENON.pdf</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-494.pdf</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>PAPALEO</t>
+          <t>PENTIMONE</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>PIERANGELO</t>
+          <t>FLORIANA</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D780" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D780" t="inlineStr"/>
+      <c r="E780" t="inlineStr"/>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>PARATA</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>OMAR</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>CV-PARATA.pdf</t>
+          <t>Perbellini-Omar.pdf</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1737.pdf</t>
+          <t>dirigenti-insussistenza-874.pdf</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>PARISE</t>
+          <t>PERBELLINI</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>GUIDO</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D782" t="inlineStr"/>
+      <c r="E782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>PERETTI</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D783" t="inlineStr"/>
+      <c r="E783" t="inlineStr"/>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>PERETTI</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr">
+        <is>
+          <t>Peretti-Marta.pdf</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1786.pdf</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>PARISI</t>
+          <t>PERINI</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>CRISTIANO</t>
+          <t>ZENO</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>Parisi-Cristiano.pdf</t>
+          <t>dirigenti-curriculum-1703-1.pdf</t>
         </is>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1791.pdf</t>
+          <t>dirigenti-insussistenza-1703.pdf</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>PASCALE</t>
+          <t>PERROTTA</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>MARIA LUIGIA</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr"/>
+      <c r="E786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>PASCARELLA</t>
+          <t>PESCARINI</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>Pascarella-Michela.pdf</t>
+          <t>Pescarini-Elena.pdf</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-481.pdf</t>
+          <t>dirigenti-insussistenza-1633.pdf</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>PASIN</t>
+          <t>PESSATO</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>NICOLE</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr"/>
+      <c r="E788" t="inlineStr"/>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>PASTORELLI</t>
+          <t>PETITTO</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LILIANA LAURA</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-483-1.pdf</t>
+          <t>dirigenti-curriculum-811-1.pdf</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-483.pdf</t>
+          <t>dirigenti-insussistenza-811.pdf</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>PEZZATO</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>GIACOMINA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D790" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D790" t="inlineStr"/>
+      <c r="E790" t="inlineStr"/>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>PEZZATO</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D791" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D791" t="inlineStr"/>
+      <c r="E791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>PECE</t>
+          <t>PEZZATO</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>Pece-Federico.pdf</t>
+          <t>Pezzato-Paolo.pdf</t>
         </is>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1580.pdf</t>
+          <t>dirigenti-insussistenza-501.pdf</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>PEDRINI</t>
+          <t>PEZZOLO</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D793" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D793" t="inlineStr"/>
+      <c r="E793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>PEDROLO</t>
+          <t>PICCOLI</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
+      <c r="D794" t="inlineStr"/>
+      <c r="E794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>PEDRONI</t>
+          <t>PICCOLO</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>Pedroni-Cristina.pdf</t>
+          <t>Piccolo-Anna.pdf</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1642.pdf</t>
+          <t>dirigenti-insussistenza-1957.pdf</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>PEGORARO</t>
+          <t>PICICHE'</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr">
+        <is>
+          <t>Piciche-Marco.pdf</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1336.pdf</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>PEGORARO</t>
+          <t>PIEROBON</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1200.pdf</t>
-[...2 lines deleted...]
-      <c r="E797" t="inlineStr"/>
+          <t>Pierobon-Alessandro.pdf</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-845.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>PELLEGRINI</t>
+          <t>PIETROBELLI</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>ADELE</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr">
+        <is>
+          <t>Pietrobelli-Adele.pdf</t>
+        </is>
+      </c>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1563.pdf</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>PELLIZZARI</t>
+          <t>PIGNATTARI</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>GIANMARCO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D799" t="inlineStr">
+        <is>
+          <t>Pignattari-Elena.pdf</t>
+        </is>
+      </c>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-508.pdf</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>PENGO</t>
+          <t>PILAN</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D800" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D800" t="inlineStr"/>
+      <c r="E800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>PENNAZZATO</t>
+          <t>PILAV</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>MERISA</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D801" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D801" t="inlineStr"/>
+      <c r="E801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>PENON</t>
+          <t>PILON</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>CRISTIANA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>CV-PENON.pdf</t>
+          <t>Pilon-Fabio.pdf</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-494.pdf</t>
+          <t>dirigenti-insussistenza-509.pdf</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>PENTIMONE</t>
+          <t>PILOTTO</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>FLORIANA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr">
+        <is>
+          <t>Pilotto-Elisa.pdf</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1001.pdf</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>PILOTTO</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>OMAR</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>Perbellini-Omar.pdf</t>
+          <t>Pilotto-Valentina.pdf</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-874.pdf</t>
+          <t>dirigenti-insussistenza-1903.pdf</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>PERBELLINI</t>
+          <t>PINATO</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>GUIDO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D805" t="inlineStr"/>
+      <c r="E805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>PERETTI</t>
+          <t>PIVA</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>VITTORIA MATILDE</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D806" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D806" t="inlineStr"/>
+      <c r="E806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>PERETTI</t>
+          <t>PIVETTA</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr"/>
+      <c r="E807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>PERINI</t>
+          <t>PIVETTA</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>ZENO</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1703-1.pdf</t>
+          <t>dirigenti-curriculum-1615-1.pdf</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1703.pdf</t>
+          <t>dirigenti-insussistenza-1615.pdf</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>PERROTTA</t>
+          <t>PIZZI</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>MARIA LUIGIA</t>
+          <t>RACHELE</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D809" t="inlineStr">
+        <is>
+          <t>Pizzi-Rachele.pdf</t>
+        </is>
+      </c>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1489.pdf</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>PESCARINI</t>
+          <t>PIZZOLATO</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D810" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D810" t="inlineStr"/>
+      <c r="E810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>PESSATO</t>
+          <t>PIZZOLATO</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MIRIAM</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D811" t="inlineStr"/>
+      <c r="E811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>PETITTO</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>LILIANA LAURA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D812" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D812" t="inlineStr"/>
+      <c r="E812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>PEZZATO</t>
+          <t>POLETTO</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>Pezzato-Paolo.pdf</t>
+          <t>Poletto-Elisa.pdf</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-501.pdf</t>
+          <t>dirigenti-insussistenza-1909.pdf</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>PEZZATO</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1267-1.pdf</t>
+        </is>
+      </c>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1267.pdf</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>PEZZATO</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D815" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1751-1.pdf</t>
+        </is>
+      </c>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1751.pdf</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>PEZZOLO</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>SARAH</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D816" t="inlineStr">
+        <is>
+          <t>Poli-Sarah.pdf</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1005.pdf</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>PICCOLI</t>
+          <t>POLITI</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D817" t="inlineStr">
+        <is>
+          <t>Politi-Federico.pdf</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1290.pdf</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>PICCOLO</t>
+          <t>POLLONIATO</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>PAOLO MARIA</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr"/>
+      <c r="E818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>PICICHE'</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>Piciche-Marco.pdf</t>
+          <t>Polo-Rita.pdf</t>
         </is>
       </c>
       <c r="E819" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1336.pdf</t>
+          <t>dirigenti-insussistenza-518.pdf</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>PIEROBON</t>
+          <t>POLO</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>DIANA</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D820" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D820" t="inlineStr"/>
+      <c r="E820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>PIETROBELLI</t>
+          <t>POMARE' MONTIN</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>ADELE</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr"/>
+      <c r="E821" t="inlineStr"/>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>PIGNATTARI</t>
+          <t>POMPONI</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>Pignattari-Elena.pdf</t>
+          <t>dirigenti-curriculum-520-1.pdf</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-508.pdf</t>
+          <t>dirigenti-insussistenza-520.pdf</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>PILAN</t>
+          <t>POSENATO</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>Posenato-Ilaria.pdf</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1262.pdf</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>PILAV</t>
+          <t>POSSAMAI</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>MERISA</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>Possamai-Sandro.pdf</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>doc11899920250530083733-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>PILON</t>
+          <t>POSSAMAI</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>Pilon-Fabio.pdf</t>
+          <t>Possamai-Luigi.pdf</t>
         </is>
       </c>
       <c r="E825" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-509.pdf</t>
+          <t>dirigenti-insussistenza-1932.pdf</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>PILOTTO</t>
+          <t>POZZA</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D826" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D826" t="inlineStr"/>
+      <c r="E826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>PILOTTO</t>
+          <t>POZZER</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D827" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D827" t="inlineStr"/>
+      <c r="E827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>PINATO</t>
+          <t>PRESTI</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D828" t="inlineStr">
+        <is>
+          <t>Presti-Angelo.pdf</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1079.pdf</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>PIVA</t>
+          <t>PRIANTE</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>VITTORIA MATILDE</t>
+          <t>EUGENIA</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D829" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1292-1.pdf</t>
+        </is>
+      </c>
+      <c r="E829" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1292.pdf</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>PIVETTA</t>
+          <t>PRIMADEI</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>MIRCO</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1615-1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-523-1.pdf</t>
+        </is>
+      </c>
+      <c r="E830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>PIVETTA</t>
+          <t>PROGLIO</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D831" t="inlineStr">
+        <is>
+          <t>CV-PROGLIO-MARTA.pdf</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1298.pdf</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>PIZZI</t>
+          <t>PUNTIN</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>RACHELE</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>Pizzi-Rachele.pdf</t>
+          <t>Puntin-Annalisa.pdf</t>
         </is>
       </c>
       <c r="E832" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1489.pdf</t>
+          <t>dirigenti-insussistenza-1626.pdf</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>PIZZOLATO</t>
+          <t>QUER</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>MIRIAM</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D833" t="inlineStr"/>
+      <c r="E833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>PIZZOLATO</t>
+          <t>RACASI</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D834" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-972-1.pdf</t>
+        </is>
+      </c>
+      <c r="E834" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-972.pdf</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>RACITI</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIUSEPPE ANTONIO</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>Poletto-Elisa.pdf</t>
+          <t>dirigenti-curriculum-1013-1.pdf</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1909.pdf</t>
+          <t>dirigenti-insussistenza-1013.pdf</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>POLETTO</t>
+          <t>RADIN</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D836" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1009-1.pdf</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1009.pdf</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>RADIN</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>SARAH</t>
+          <t>SANDRA</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
         <is>
-          <t>Poli-Sarah.pdf</t>
+          <t>dirigenti-curriculum-525-1.pdf</t>
         </is>
       </c>
       <c r="E837" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1005.pdf</t>
+          <t>dirigenti-insussistenza-525.pdf</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>RAIMONDI</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D838" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D838" t="inlineStr"/>
+      <c r="E838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>RAMANZIN</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D839" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D839" t="inlineStr"/>
+      <c r="E839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>POLITI</t>
+          <t>RANCAN</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D840" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D840" t="inlineStr"/>
+      <c r="E840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>POLLONIATO</t>
+          <t>RANDON</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>PAOLO MARIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
+      <c r="D841" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1202.pdf</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>RANERI</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>FABIO ANGELO</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>Polo-Rita.pdf</t>
+          <t>dirigenti-curriculum-846-2.pdf</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-518.pdf</t>
+          <t>dirigenti-insussistenza-846.pdf</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>POLO</t>
+          <t>RANZATO</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>DIANA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D843" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-529.pdf</t>
+        </is>
+      </c>
+      <c r="E843" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-529.pdf</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>POMARE' MONTIN</t>
+          <t>RASOLA</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>COSIMO</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D844" t="inlineStr"/>
+      <c r="E844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>POMPONI</t>
+          <t>RASOTTO</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>FABRIZIO</t>
+          <t>MARIANNA</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-520-1.pdf</t>
+          <t>dirigenti-curriculum-530.pdf</t>
         </is>
       </c>
       <c r="E845" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-520.pdf</t>
+          <t>dirigenti-insussistenza-530.pdf</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>POSENATO</t>
+          <t>RASOVIC</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>OLIVERA</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>Posenato-Ilaria.pdf</t>
+          <t>dirigenti-curriculum-847-1.pdf</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1262.pdf</t>
+          <t>dirigenti-insussistenza-847.pdf</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>POSSAMAI</t>
+          <t>RAVA</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>Possamai-Luigi.pdf</t>
+          <t>dirigenti-curriculum-1787-1.pdf</t>
         </is>
       </c>
       <c r="E847" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1932.pdf</t>
+          <t>dirigenti-insussistenza-1787.pdf</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>POSSAMAI</t>
+          <t>REBECCATO</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>ARTURO</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>Possamai-Sandro.pdf</t>
+          <t>dirigenti-curriculum-533-1.pdf</t>
         </is>
       </c>
       <c r="E848" t="inlineStr">
         <is>
-          <t>doc11899920250530083733-1.pdf</t>
+          <t>dirigenti-insussistenza-533.pdf</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>POZZA</t>
+          <t>REBELLATO</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D849" t="inlineStr"/>
+      <c r="E849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>POZZER</t>
+          <t>REBELLATO</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D850" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1297-1.pdf</t>
+        </is>
+      </c>
+      <c r="E850" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1297.pdf</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>PRESTI</t>
+          <t>REGHELLIN</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>Presti-Angelo.pdf</t>
+          <t>dirigenti-curriculum-865-1.pdf</t>
         </is>
       </c>
       <c r="E851" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1079.pdf</t>
+          <t>dirigenti-insussistenza-865.pdf</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>PRIANTE</t>
+          <t>RENI</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>EUGENIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D852" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D852" t="inlineStr"/>
+      <c r="E852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>PRIMADEI</t>
+          <t>RESI</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>MIRCO</t>
+          <t>MARIA VITTORIA</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D853" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D853" t="inlineStr"/>
       <c r="E853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>PROGLIO</t>
+          <t>RICCIARDI</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>COSTANTINO</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D854" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D854" t="inlineStr"/>
+      <c r="E854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>PUNTIN</t>
+          <t>RICCIARDI</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>Puntin-Annalisa.pdf</t>
+          <t>dirigenti-curriculum-1241-1.pdf</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1626.pdf</t>
+          <t>dirigenti-insussistenza-1241.pdf</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>QUER</t>
+          <t>RICCIO</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D856" t="inlineStr"/>
+      <c r="E856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>RACASI</t>
+          <t>RIGATO</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-972-1.pdf</t>
+          <t>dirigenti-curriculum-1753-1.pdf</t>
         </is>
       </c>
       <c r="E857" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-972.pdf</t>
+          <t>dirigenti-insussistenza-1753.pdf</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>RACITI</t>
+          <t>RIGHETTO</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>GIUSEPPE ANTONIO</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D858" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D858" t="inlineStr"/>
+      <c r="E858" t="inlineStr"/>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>RADIN</t>
+          <t>RIGNO</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-525-1.pdf</t>
+          <t>CV-RIGNO.pdf</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-525.pdf</t>
+          <t>dirigenti-insussistenza-538.pdf</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>RADIN</t>
+          <t>RIGO</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1009-1.pdf</t>
+          <t>dirigenti-curriculum-1748-1.pdf</t>
         </is>
       </c>
       <c r="E860" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1009.pdf</t>
+          <t>dirigenti-insussistenza-1748.pdf</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>RAIMONDI</t>
+          <t>RIGOBELLO</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D861" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-539-1.pdf</t>
+        </is>
+      </c>
+      <c r="E861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>RAMANZIN</t>
+          <t>RIGODANZA</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D862" t="inlineStr"/>
+      <c r="E862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>RANCAN</t>
+          <t>RIGON</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D863" t="inlineStr"/>
+      <c r="E863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>RANDON</t>
+          <t>RIGONI</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D864" t="inlineStr"/>
       <c r="E864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>RANERI</t>
+          <t>RIGOTTI</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>FABIO ANGELO</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D865" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D865" t="inlineStr"/>
+      <c r="E865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>RANZATO</t>
+          <t>RIOLO</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ROSSANA</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D866" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D866" t="inlineStr"/>
+      <c r="E866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>RASOLA</t>
+          <t>RIVA</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>COSIMO</t>
+          <t>GIULIO</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D867" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1350-1.pdf</t>
+        </is>
+      </c>
+      <c r="E867" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1350.pdf</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>RASOTTO</t>
+          <t>RIVA</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>MARIANNA</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D868" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D868" t="inlineStr"/>
+      <c r="E868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>RASOVIC</t>
+          <t>RIZZATO</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>OLIVERA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D869" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D869" t="inlineStr"/>
+      <c r="E869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>RAVA</t>
+          <t>RIZZELLO</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1787-1.pdf</t>
+          <t>dirigenti-curriculum-1812-1.pdf</t>
         </is>
       </c>
       <c r="E870" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1787.pdf</t>
+          <t>dirigenti-insussistenza-1812.pdf</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>REBECCATO</t>
+          <t>RIZZINI</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>ARTURO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-533-1.pdf</t>
+          <t>dirigenti-curriculum-1524.pdf</t>
         </is>
       </c>
       <c r="E871" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-533.pdf</t>
+          <t>dirigenti-insussistenza-1524.pdf</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>REBELLATO</t>
+          <t>ROMAGNONI</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1297-1.pdf</t>
+          <t>dirigenti-curriculum-1792-1.pdf</t>
         </is>
       </c>
       <c r="E872" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1297.pdf</t>
+          <t>dirigenti-insussistenza-1792.pdf</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>REBELLATO</t>
+          <t>ROMANELLO</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D873" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-904-1.pdf</t>
+        </is>
+      </c>
+      <c r="E873" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-904.pdf</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>REGHELLIN</t>
+          <t>RONCO</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D874" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D874" t="inlineStr"/>
+      <c r="E874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>RENI</t>
+          <t>RONZON</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D875" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2041-1.pdf</t>
+        </is>
+      </c>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-2041.pdf</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>RESI</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>MARIA VITTORIA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D876" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1060-1.pdf</t>
+        </is>
+      </c>
+      <c r="E876" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1060.pdf</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>RICCIARDI</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>COSTANTINO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D877" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-787-1.pdf</t>
+        </is>
+      </c>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-787.pdf</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>RICCIARDI</t>
+          <t>ROSSETTO</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>SALVATORE</t>
+          <t>LUDOVICO</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1241-1.pdf</t>
+          <t>dirigenti-curriculum-547-1.pdf</t>
         </is>
       </c>
       <c r="E878" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1241.pdf</t>
+          <t>dirigenti-insussistenza-547.pdf</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>RICCIO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D879" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1959-1.pdf</t>
+        </is>
+      </c>
+      <c r="E879" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1959.pdf</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>RIGATO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MICOL</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr"/>
+      <c r="E880" t="inlineStr"/>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>RIGHETTO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>VITTORIA</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D881" t="inlineStr"/>
+      <c r="E881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>RIGNO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>MANUELA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>CV-RIGNO.pdf</t>
+          <t>dirigenti-curriculum-1236-1.pdf</t>
         </is>
       </c>
       <c r="E882" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-538.pdf</t>
+          <t>dirigenti-insussistenza-1236.pdf</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>RIGO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>PIERGIORGIO</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1748-1.pdf</t>
+          <t>dirigenti-curriculum-1347-1.pdf</t>
         </is>
       </c>
       <c r="E883" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1748.pdf</t>
+          <t>dirigenti-insussistenza-1347.pdf</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>RIGOBELLO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>GIAN MARIA</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-539-1.pdf</t>
-[...2 lines deleted...]
-      <c r="E884" t="inlineStr"/>
+          <t>dirigenti-curriculum-1320-1.pdf</t>
+        </is>
+      </c>
+      <c r="E884" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1320.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>RIGODANZA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D885" t="inlineStr"/>
+      <c r="E885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>RIGON</t>
+          <t>ROSTIROLLA</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>COSETTA</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-548-1.pdf</t>
+        </is>
+      </c>
+      <c r="E886" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-548.pdf</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>RIGONI</t>
+          <t>ROTELLA</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D887" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1902-1.pdf</t>
+        </is>
+      </c>
+      <c r="E887" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1902.pdf</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>RINALDI</t>
+          <t>RUBELE</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-794-1.pdf</t>
+          <t>dirigenti-curriculum-1556-1.pdf</t>
         </is>
       </c>
       <c r="E888" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-794.pdf</t>
+          <t>dirigenti-insussistenza-1556.pdf</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>RIOLO</t>
+          <t>RUCCO</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>ROSSANA</t>
+          <t>VITTORIO</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D889" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1250-1.pdf</t>
+        </is>
+      </c>
+      <c r="E889" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1250.pdf</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>RIVA</t>
+          <t>RUFFATO</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>GIULIO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1350-1.pdf</t>
+          <t>dirigenti-curriculum-1519-1.pdf</t>
         </is>
       </c>
       <c r="E890" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1350.pdf</t>
+          <t>dirigenti-insussistenza-1519.pdf</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>RIVA</t>
+          <t>RUIZ</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr">
+        <is>
+          <t>ruiz-c.pdf</t>
+        </is>
+      </c>
+      <c r="E891" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-2023.pdf</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>RIZZATO</t>
+          <t>RUMANO'</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D892" t="inlineStr"/>
+      <c r="E892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>RIZZELLO</t>
+          <t>RUO</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1812-1.pdf</t>
+          <t>dirigenti-curriculum-1270-1.pdf</t>
         </is>
       </c>
       <c r="E893" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1812.pdf</t>
+          <t>dirigenti-insussistenza-1270.pdf</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>RIZZINI</t>
+          <t>RUSSO</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D894" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D894" t="inlineStr"/>
+      <c r="E894" t="inlineStr"/>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>ROMAGNONI</t>
+          <t>RUSTEMI</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ORIELA</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1792-1.pdf</t>
+          <t>dirigenti-curriculum-842-1.pdf</t>
         </is>
       </c>
       <c r="E895" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1792.pdf</t>
+          <t>dirigenti-insussistenza-842.pdf</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>ROMANELLO</t>
+          <t>SACCHETTO</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-904-1.pdf</t>
+          <t>dirigenti-curriculum-1922-1.pdf</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-904.pdf</t>
+          <t>dirigenti-insussistenza-1922.pdf</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>RONCO</t>
+          <t>SACCILOTTO</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>DONATELLA</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-799-1.pdf</t>
+        </is>
+      </c>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-799.pdf</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>RONZON</t>
+          <t>SAETTI</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2041-1.pdf</t>
+          <t>Saetti-Roberto.pdf</t>
         </is>
       </c>
       <c r="E898" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2041.pdf</t>
+          <t>dirigenti-insussistenza-701.pdf</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>SAGAZIO</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-787-1.pdf</t>
+          <t>Sagazio-Tiziana.pdf</t>
         </is>
       </c>
       <c r="E899" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-787.pdf</t>
+          <t>dirigenti-insussistenza-554.pdf</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>SAIANI</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>GIUSEPPE</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1060-1.pdf</t>
+          <t>dirigenti-curriculum-1772-1.pdf</t>
         </is>
       </c>
       <c r="E900" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1060.pdf</t>
+          <t>dirigenti-insussistenza-1772.pdf</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>ROSSETTO</t>
+          <t>SAJEVA</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>LUDOVICO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D901" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D901" t="inlineStr"/>
+      <c r="E901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALA</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>VITTORIA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D902" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-555-1.pdf</t>
+        </is>
+      </c>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-555.pdf</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALA</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>GIAN MARIA</t>
+          <t>GABRIELE</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D903" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D903" t="inlineStr"/>
+      <c r="E903" t="inlineStr"/>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALE</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>ANNALISA</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D904" t="inlineStr">
+        <is>
+          <t>Sale-Annalisa.pdf</t>
+        </is>
+      </c>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-557.pdf</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALERNO</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>ELISEA</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D905" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D905" t="inlineStr"/>
+      <c r="E905" t="inlineStr"/>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALINAS ROJO</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D906" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D906" t="inlineStr"/>
+      <c r="E906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALMASO</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>PIERGIORGIO</t>
+          <t>GIANPAOLO</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1347-1.pdf</t>
+          <t>Salmaso-Giampaolo.pdf</t>
         </is>
       </c>
       <c r="E907" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1347.pdf</t>
+          <t>dirigenti-insussistenza-559.pdf</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>SALVADOR</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>MICOL</t>
+          <t>LORIS</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D908" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1540-1.pdf</t>
+        </is>
+      </c>
+      <c r="E908" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1540.pdf</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>ROSTIROLLA</t>
+          <t>SALVATORELLI</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>COSETTA</t>
+          <t>CARMELITA</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-548-1.pdf</t>
+          <t>dirigenti-curriculum-1061-1.pdf</t>
         </is>
       </c>
       <c r="E909" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-548.pdf</t>
+          <t>dirigenti-insussistenza-1061.pdf</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>ROTELLA</t>
+          <t>SALVIATI</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D910" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D910" t="inlineStr"/>
+      <c r="E910" t="inlineStr"/>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>RUBELE</t>
+          <t>SALVIATO</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D911" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D911" t="inlineStr"/>
+      <c r="E911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>RUCCI</t>
+          <t>SALVO</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>OSCAR</t>
+          <t>MELISSA</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D912" t="inlineStr"/>
+      <c r="E912" t="inlineStr"/>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>RUCCO</t>
+          <t>SANDINI</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>VITTORIO</t>
+          <t>BRUNO ANTONY</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1250-1.pdf</t>
+          <t>Sandini-Bruno-Antony.pdf</t>
         </is>
       </c>
       <c r="E913" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1250.pdf</t>
+          <t>dirigenti-insussistenza-716.pdf</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>RUFFATO</t>
+          <t>SANDINI</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1519-1.pdf</t>
+          <t>Sandini-Alessandra.pdf</t>
         </is>
       </c>
       <c r="E914" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1519.pdf</t>
+          <t>dirigenti-insussistenza-561.pdf</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>RUIZ</t>
+          <t>SANDONA'</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>ruiz-c.pdf</t>
+          <t>Sandona-Paolo.pdf</t>
         </is>
       </c>
       <c r="E915" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2023.pdf</t>
+          <t>SANTONa-PAOLO-DIC-INSUSS.pdf</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>RUMANO'</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D916" t="inlineStr"/>
+      <c r="E916" t="inlineStr"/>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>RUO</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>ANTONIO</t>
+          <t>ANGELO</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1270-1.pdf</t>
+          <t>Sandri-Angelo.pdf</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1270.pdf</t>
+          <t>dirigenti-insussistenza-1260.pdf</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>RUSSO</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D918" t="inlineStr"/>
+      <c r="E918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>RUSTEMI</t>
+          <t>SANDRINI</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>ORIELA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D919" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D919" t="inlineStr"/>
+      <c r="E919" t="inlineStr"/>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>SACCHETTO</t>
+          <t>SANESI</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>VALERIO</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D920" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D920" t="inlineStr"/>
+      <c r="E920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>SACCILOTTO</t>
+          <t>SANIGI</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>DONATELLA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-799-1.pdf</t>
+          <t>Sanigi-Catia.pdf</t>
         </is>
       </c>
       <c r="E921" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-799.pdf</t>
+          <t>dirigenti-insussistenza-562.pdf</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>SAETTI</t>
+          <t>SANTACATTERINA</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>Saetti-Roberto.pdf</t>
+          <t>Santacatterina-Maria.pdf</t>
         </is>
       </c>
       <c r="E922" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-701.pdf</t>
+          <t>dirigenti-insussistenza-1070.pdf</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>SAGAZIO</t>
+          <t>SANTAGATI</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>Sagazio-Tiziana.pdf</t>
+          <t>CVSANTAGATI.pdf</t>
         </is>
       </c>
       <c r="E923" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-554.pdf</t>
+          <t>dirigenti-insussistenza-1798.pdf</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>SAIANI</t>
+          <t>SANTANGELO</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr"/>
+      <c r="E924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>SAJEVA</t>
+          <t>SANTAROSA</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>NICHOLAS</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D925" t="inlineStr"/>
+      <c r="E925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>SALA</t>
+          <t>SANTI</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>JACOPO</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D926" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D926" t="inlineStr"/>
+      <c r="E926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>SALA</t>
+          <t>SANTIMARIA</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>GABRIELE</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D927" t="inlineStr">
+        <is>
+          <t>CV-SANTIMARIA-MONICA.pdf</t>
+        </is>
+      </c>
+      <c r="E927" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1272.pdf</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>SALE</t>
+          <t>SANTIN</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>Sale-Annalisa.pdf</t>
+          <t>dirigenti-curriculum-1793-1.pdf</t>
         </is>
       </c>
       <c r="E928" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-557.pdf</t>
+          <t>dirigenti-insussistenza-1793.pdf</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>SALERNO</t>
+          <t>SANTINI</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>ELISEA</t>
+          <t>PIETRO MARIO</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D929" t="inlineStr"/>
+      <c r="E929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>SALINAS ROJO</t>
+          <t>SARAGGI</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>DEBORAH</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D930" t="inlineStr">
+        <is>
+          <t>Saraggi-Deborah.pdf</t>
+        </is>
+      </c>
+      <c r="E930" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1458.pdf</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>SALMASO</t>
+          <t>SARTORE</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>GIANPAOLO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D931" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D931" t="inlineStr"/>
+      <c r="E931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>SALVADOR</t>
+          <t>SARTORE</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>LORIS</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1540-1.pdf</t>
+          <t>dirigenti-curriculum-1541-1.pdf</t>
         </is>
       </c>
       <c r="E932" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1540.pdf</t>
+          <t>dirigenti-insussistenza-1541.pdf</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>SALVATORELLI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>CARMELITA</t>
+          <t>GIACOMO</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D933" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D933" t="inlineStr"/>
+      <c r="E933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>SALVIATO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-802-1.pdf</t>
+        </is>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-802.pdf</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>SALVO</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>MELISSA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D935" t="inlineStr">
+        <is>
+          <t>Sartori-Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1984.pdf</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>SANDINI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>Sandini-Alessandra.pdf</t>
+          <t>Sartori-Francesco.pdf</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-561.pdf</t>
+          <t>dirigenti-insussistenza-567.pdf</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>SANDINI</t>
+          <t>SARTORI</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>BRUNO ANTONY</t>
+          <t>LUCIO GIOVANNI</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
           <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>Sandini-Bruno-Antony.pdf</t>
+          <t>Sartori-Lucio-Giovanni.pdf</t>
         </is>
       </c>
       <c r="E937" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-716.pdf</t>
+          <t>doc12082120250617090518.pdf</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>SANDONA'</t>
+          <t>SATARIANO</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>NINFA ATTILIA</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>Sandona-Paolo.pdf</t>
+          <t>Satariano-Ninfa.pdf</t>
         </is>
       </c>
       <c r="E938" t="inlineStr">
         <is>
-          <t>SANTONa-PAOLO-DIC-INSUSS.pdf</t>
+          <t>dirigenti-insussistenza-1228.pdf</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>SAYAD</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>KHADIJA</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr">
+        <is>
+          <t>Sayad-Khadija.pdf</t>
+        </is>
+      </c>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-2025.pdf</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>SBICEGO</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D940" t="inlineStr">
+        <is>
+          <t>Sbicego-Andrea.pdf</t>
+        </is>
+      </c>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1004.pdf</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>SANDRI</t>
+          <t>SCANDOLARA</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>ANGELO</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr"/>
+      <c r="E941" t="inlineStr"/>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>SANDRINI</t>
+          <t>SCARAVETTI</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D942" t="inlineStr"/>
+      <c r="E942" t="inlineStr"/>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>SANESI</t>
+          <t>SCARPARO</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>VALERIO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D943" t="inlineStr">
+        <is>
+          <t>Scarparo-Silvia.pdf</t>
+        </is>
+      </c>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-595.pdf</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>SANIGI</t>
+          <t>SCARPELLO</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>CATIA</t>
+          <t>MARIA LUCIA</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>Sanigi-Catia.pdf</t>
+          <t>Scarpello-Maria-Lucia.pdf</t>
         </is>
       </c>
       <c r="E944" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-562.pdf</t>
+          <t>dirigenti-insussistenza-1326.pdf</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>SANTACATTERINA</t>
+          <t>SCARPINO</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t>Santacatterina-Maria.pdf</t>
+          <t>CV-SCARPINO.pdf</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1070.pdf</t>
+          <t>dirigenti-insussistenza-596.pdf</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>SANTAGATI</t>
+          <t>SCHIATTI</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t>CVSANTAGATI.pdf</t>
+          <t>dirigenti-curriculum-1041-1.pdf</t>
         </is>
       </c>
       <c r="E946" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1798.pdf</t>
+          <t>dirigenti-insussistenza-1041.pdf</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>SANTAROSA</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>NICHOLAS</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr">
+        <is>
+          <t>Schiavo-Nicola.pdf</t>
+        </is>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-946.pdf</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>SANTI</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>JACOPO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D948" t="inlineStr"/>
+      <c r="E948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>SANTIMARIA</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>GESSICA</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>CV-SANTIMARIA-MONICA.pdf</t>
+          <t>Schiavo-Gessica.pdf</t>
         </is>
       </c>
       <c r="E949" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1272.pdf</t>
+          <t>dirigenti-insussistenza-927.pdf</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>SANTIN</t>
+          <t>SCHIAVO</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1793-1.pdf</t>
+          <t>Schiavo-Alessandra.pdf</t>
         </is>
       </c>
       <c r="E950" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1793.pdf</t>
+          <t>dirigenti-insussistenza-1006.pdf</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>SANTINI</t>
+          <t>SCHIAVON</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>PIETRO MARIO</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D951" t="inlineStr"/>
+      <c r="E951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>SARAGGI</t>
+          <t>SCHIAVOTTO</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>DEBORAH</t>
+          <t>CORRADO</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>Saraggi-Deborah.pdf</t>
+          <t>Schiavotto-Corrado.pdf</t>
         </is>
       </c>
       <c r="E952" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1458.pdf</t>
+          <t>dirigenti-insussistenza-601.pdf</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>SARTORE</t>
+          <t>SCHIESARI</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D953" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D953" t="inlineStr"/>
+      <c r="E953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>SARTORE</t>
+          <t>SCHINELLA</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr">
+        <is>
+          <t>Schinella-Stefano.pdf</t>
+        </is>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1447.pdf</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCIALABBA</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>CARMELO</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>Sartori-Francesco.pdf</t>
+          <t>Curriculum-Scialabba-Carmelo.pdf</t>
         </is>
       </c>
       <c r="E955" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-567.pdf</t>
+          <t>dirigenti-insussistenza-1246.pdf</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCIBELLI</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>TINA</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D956" t="inlineStr"/>
+      <c r="E956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCODRO</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>Sartori-Giulia.pdf</t>
+          <t>dirigenti-curriculum-1817-1.pdf</t>
         </is>
       </c>
       <c r="E957" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1984.pdf</t>
+          <t>dirigenti-insussistenza-1817.pdf</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCOLLO</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MAURIZIO</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-802-1.pdf</t>
+          <t>Scollo-Maurizio.pdf</t>
         </is>
       </c>
       <c r="E958" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-802.pdf</t>
+          <t>dirigenti-insussistenza-604.pdf</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>SARTORI</t>
+          <t>SCOLLO</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>LUCIO GIOVANNI</t>
+          <t>MARCELLO</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>Sartori-Lucio-Giovanni.pdf</t>
+          <t>dirigenti-curriculum-1899-1.pdf</t>
         </is>
       </c>
       <c r="E959" t="inlineStr">
         <is>
-          <t>doc12082120250617090518.pdf</t>
+          <t>dirigenti-insussistenza-1899.pdf</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>SATARIANO</t>
+          <t>SCOMAZZON</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>NINFA ATTILIA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>Satariano-Ninfa.pdf</t>
+          <t>dirigenti-curriculum-1796-1.pdf</t>
         </is>
       </c>
       <c r="E960" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1228.pdf</t>
+          <t>dirigenti-insussistenza-1796.pdf</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>SAUGO</t>
+          <t>SCOTTON</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D961" t="inlineStr"/>
+      <c r="E961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>SAYAD</t>
+          <t>SCOTTO OPIPARI</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>KHADIJA</t>
+          <t>RAFFAELLA</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>Sayad-Khadija.pdf</t>
+          <t>dirigenti-curriculum-1944-1.pdf</t>
         </is>
       </c>
       <c r="E962" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2025.pdf</t>
+          <t>dirigenti-insussistenza-1944.pdf</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>SBICEGO</t>
+          <t>SCREMIN</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>PROFESSIONALE Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t>Sbicego-Andrea.pdf</t>
+          <t>Scremin-Enrico.pdf</t>
         </is>
       </c>
       <c r="E963" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1004.pdf</t>
+          <t>dirigenti-insussistenza-605.pdf</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>SCANDOLARA</t>
+          <t>SCRIBANO</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>GIANLUCA</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D964" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1276-1.pdf</t>
+        </is>
+      </c>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1276.pdf</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>SCARAVETTI</t>
+          <t>SECONDIN</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>LIVIA</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr"/>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1731.pdf</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>SCARPARO</t>
+          <t>SEGALINA</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>Scarparo-Silvia.pdf</t>
+          <t>CV-SEGALINA.pdf</t>
         </is>
       </c>
       <c r="E966" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-595.pdf</t>
+          <t>dirigenti-insussistenza-607.pdf</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>SCARPELLO</t>
+          <t>SEGATO</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>MARIA LUCIA</t>
+          <t>ERIKA</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D967" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D967" t="inlineStr"/>
+      <c r="E967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>SCARPINO</t>
+          <t>SEGNA</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>CV-SCARPINO.pdf</t>
+          <t>dirigenti-curriculum-609-1.pdf</t>
         </is>
       </c>
       <c r="E968" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-596.pdf</t>
+          <t>dirigenti-insussistenza-609.pdf</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>SCHIATTI</t>
+          <t>SELMO</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr"/>
+      <c r="E969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SEMBENINI</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D970" t="inlineStr"/>
+      <c r="E970" t="inlineStr"/>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SEMINARA</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>GESSICA</t>
+          <t>IRMA</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>Schiavo-Gessica.pdf</t>
+          <t>Seminara-Irma.pdf</t>
         </is>
       </c>
       <c r="E971" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-927.pdf</t>
+          <t>dirigenti-insussistenza-1530.pdf</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SENSI</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D972" t="inlineStr"/>
+      <c r="E972" t="inlineStr"/>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>SCHIAVO</t>
+          <t>SENSI</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>NICOLA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>Schiavo-Nicola.pdf</t>
+          <t>Sensi-Giovanni.pdf</t>
         </is>
       </c>
       <c r="E973" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-946.pdf</t>
+          <t>dirigenti-insussistenza-610.pdf</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>SCHIAVON</t>
+          <t>SERAGLIO</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>STEFANO</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D974" t="inlineStr"/>
+      <c r="E974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>SCHIAVOTTO</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>CORRADO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D975" t="inlineStr"/>
+      <c r="E975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>SCHIESARI</t>
+          <t>SERENA</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D976" t="inlineStr"/>
+      <c r="E976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>SCHINELLA</t>
+          <t>SESSA</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>Schinella-Stefano.pdf</t>
+          <t>Sessa-Francesco.pdf</t>
         </is>
       </c>
       <c r="E977" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1447.pdf</t>
+          <t>dirigenti-insussistenza-612.pdf</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>SCIALABBA</t>
+          <t>SETTEMBRE</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>CARMELO</t>
+          <t>PIO</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>Curriculum-Scialabba-Carmelo.pdf</t>
+          <t>Settembre-Pio.pdf</t>
         </is>
       </c>
       <c r="E978" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1246.pdf</t>
+          <t>dirigenti-insussistenza-2005.pdf</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>SCIBELLI</t>
+          <t>SFRISO</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>TINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr">
+        <is>
+          <t>Sfriso-Francesca.pdf</t>
+        </is>
+      </c>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1343.pdf</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>SCODRO</t>
+          <t>SGARABOTTO</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1817-1.pdf</t>
+          <t>Sgarabotto-Luca.pdf</t>
         </is>
       </c>
       <c r="E980" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1817.pdf</t>
+          <t>dirigenti-insussistenza-1714.pdf</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>SCOLLO</t>
+          <t>SGUOTTI</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>MAURIZIO</t>
+          <t>PAMELA</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>Scollo-Maurizio.pdf</t>
+          <t>dirigenti-curriculum-1789-1.pdf</t>
         </is>
       </c>
       <c r="E981" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-604.pdf</t>
+          <t>dirigenti-insussistenza-1789.pdf</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>SCOLLO</t>
+          <t>SHEIKH</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>MARCELLO</t>
+          <t>SHEIKH MOHAMED</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1899-1.pdf</t>
+          <t>Sheikh-Mohamed-Sheikh.pdf</t>
         </is>
       </c>
       <c r="E982" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1899.pdf</t>
+          <t>dirigenti-insussistenza-1491.pdf</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>SCOMAZZON</t>
+          <t>SIGNORIELLO</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D983" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D983" t="inlineStr"/>
+      <c r="E983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>SCOTTON</t>
+          <t>SILIBERTI</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>MICHELANGELO</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D984" t="inlineStr"/>
+      <c r="E984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>SCOTTO OPIPARI</t>
+          <t>SILVESTRI</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>RAFFAELLA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1944-1.pdf</t>
+          <t>Silvestri-Andrea.pdf</t>
         </is>
       </c>
       <c r="E985" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1944.pdf</t>
+          <t>dirigenti-insussistenza-1935.pdf</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>SCREMIN</t>
+          <t>SILVESTRI</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>ENRICO</t>
+          <t>FRANCA</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr"/>
+      <c r="E986" t="inlineStr"/>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>SCRIBANO</t>
+          <t>SILVESTRINI</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>GIANLUCA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1276-1.pdf</t>
+          <t>dirigenti-curriculum-1586-1.pdf</t>
         </is>
       </c>
       <c r="E987" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1276.pdf</t>
+          <t>dirigenti-insussistenza-1586.pdf</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>SECONDIN</t>
+          <t>SIMIONATO</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>LIVIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D988" t="inlineStr"/>
+      <c r="D988" t="inlineStr">
+        <is>
+          <t>Simionato-Francesca.pdf</t>
+        </is>
+      </c>
       <c r="E988" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1731.pdf</t>
+          <t>dirigenti-insussistenza-1552.pdf</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>SEGALINA</t>
+          <t>SIMIONI</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>STEPHANIE</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>CV-SEGALINA.pdf</t>
+          <t>Simioni-Stephanie.pdf</t>
         </is>
       </c>
       <c r="E989" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-607.pdf</t>
+          <t>dirigenti-insussistenza-990.pdf</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>SEGATO</t>
+          <t>SIMONCINI</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>ERIKA</t>
+          <t>MARIA</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D990" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-615-1.pdf</t>
+        </is>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-615.pdf</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>SEGNA</t>
+          <t>SIMONETTO</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D991" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D991" t="inlineStr"/>
+      <c r="E991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>SELMO</t>
+          <t>SIVIERO</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1910-1.pdf</t>
+        </is>
+      </c>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1910.pdf</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>SEMBENINI</t>
+          <t>SOATTIN</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>ALESSIA</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D993" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1441.pdf</t>
+        </is>
+      </c>
+      <c r="E993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>SEMINARA</t>
+          <t>SOGOS</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>IRMA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
+      <c r="E994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>SENSI</t>
+          <t>SOLDA'</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>ROBERTA ELISA</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D995" t="inlineStr"/>
+      <c r="E995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>SENSI</t>
+          <t>SOLDA'</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D996" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D996" t="inlineStr"/>
       <c r="E996" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-610.pdf</t>
+          <t>dirigenti-insussistenza-1579.pdf</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>SERAGLIO</t>
+          <t>SORBO</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>DAVID</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr">
+        <is>
+          <t>Sorbo-David-1.pdf</t>
+        </is>
+      </c>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1668.pdf</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>SORGATO</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D998" t="inlineStr"/>
+      <c r="E998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>SPADARO</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>GIAN LUCA</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D999" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-618-1.pdf</t>
+        </is>
+      </c>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-618.pdf</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>SESSA</t>
+          <t>SPALLINGER</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>THOMAS</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1000" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1000" t="inlineStr"/>
+      <c r="E1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>SETTEMBRE</t>
+          <t>SPANGHERO</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>PIO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>Settembre-Pio.pdf</t>
+          <t>Spanghero-Massimo.pdf</t>
         </is>
       </c>
       <c r="E1001" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2005.pdf</t>
+          <t>dirigenti-insussistenza-619.pdf</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>SFRISO</t>
+          <t>SPANIO DI SPILIMBERGO</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>Sfriso-Francesca.pdf</t>
+          <t>Spanio-di-Spilimbergo-Stefano.pdf</t>
         </is>
       </c>
       <c r="E1002" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1343.pdf</t>
+          <t>dirigenti-insussistenza-620.pdf</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>SGARABOTTO</t>
+          <t>SPANO'</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>EMILIA</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1003" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1003" t="inlineStr"/>
+      <c r="E1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>SGUOTTI</t>
+          <t>SPEROTTO</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>PAMELA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1004" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1004" t="inlineStr"/>
+      <c r="E1004" t="inlineStr"/>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>SHEIKH</t>
+          <t>SPIGOLON</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>SHEIKH MOHAMED</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>Sheikh-Mohamed-Sheikh.pdf</t>
+          <t>Spigolon-Luca.pdf</t>
         </is>
       </c>
       <c r="E1005" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1491.pdf</t>
+          <t>dirigenti-insussistenza-1634.pdf</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>SIGNORIELLO</t>
+          <t>SPILLER</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr">
+        <is>
+          <t>Spiller-Monica.pdf</t>
+        </is>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-622.pdf</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>SILIBERTI</t>
+          <t>SPILLERE</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>MICHELANGELO</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1007" t="inlineStr">
+        <is>
+          <t>CV-SPILLER.pdf</t>
+        </is>
+      </c>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1479.pdf</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>SILVESTRI</t>
+          <t>SPOLETTINI</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1008" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1008" t="inlineStr"/>
+      <c r="E1008" t="inlineStr"/>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>SILVESTRI</t>
+          <t>SQUAQUARA</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>FRANCA</t>
+          <t>TERESA</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1009" t="inlineStr"/>
+      <c r="E1009" t="inlineStr"/>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>SILVESTRINI</t>
+          <t>STECCA</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>CLARA</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1586-1.pdf</t>
+          <t>Stecca-Clara.pdf</t>
         </is>
       </c>
       <c r="E1010" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1586.pdf</t>
+          <t>dirigenti-insussistenza-624.pdf</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>SIMIONATO</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>Simionato-Francesca.pdf</t>
+          <t>dirigenti-curriculum-626-1.pdf</t>
         </is>
       </c>
       <c r="E1011" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1552.pdf</t>
+          <t>dirigenti-insussistenza-626.pdf</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>SIMIONI</t>
+          <t>STENTA</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>STEPHANIE</t>
+          <t>GIANOLA</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t>Simioni-Stephanie.pdf</t>
+          <t>Stenta-Gianola.pdf</t>
         </is>
       </c>
       <c r="E1012" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-990.pdf</t>
+          <t>dirigenti-insussistenza-627.pdf</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>SIMONCINI</t>
+          <t>STOCCA</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>MARIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-615-1.pdf</t>
+          <t>dirigenti-curriculum-1901-1.pdf</t>
         </is>
       </c>
       <c r="E1013" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-615.pdf</t>
+          <t>dirigenti-insussistenza-1901.pdf</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>SIMONETTO</t>
+          <t>STORATO</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1014" t="inlineStr"/>
+      <c r="E1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>SIVIERO</t>
+          <t>STORTI</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1015" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1015" t="inlineStr"/>
+      <c r="E1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>SOATTIN</t>
+          <t>STRAZZABOSCO</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>ALESSIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1441.pdf</t>
-[...2 lines deleted...]
-      <c r="E1016" t="inlineStr"/>
+          <t>Strazzabosco-Marco.pdf</t>
+        </is>
+      </c>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-628.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>SOGOS</t>
+          <t>SZEMAN</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>VIKTORIA LILLA</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1017" t="inlineStr">
+        <is>
+          <t>Szeman-Viktoria-Lilla.pdf</t>
+        </is>
+      </c>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1154.pdf</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>SOLDA'</t>
+          <t>TABELLI</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...7 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1018" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1951-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>SOLDA'</t>
+          <t>TAGLIAFERRI</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>ROBERTA ELISA</t>
+          <t>CINZIA MARINA</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1019" t="inlineStr">
+        <is>
+          <t>Tagliaferri-Cinzia-Marina.pdf</t>
+        </is>
+      </c>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-630.pdf</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>SORBO</t>
+          <t>TAGLIAPIETRA</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>DAVID</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1020" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1020" t="inlineStr"/>
+      <c r="E1020" t="inlineStr"/>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>SORGATO</t>
+          <t>TAMA BIKOULA</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>DANIELE</t>
+          <t>LANDRY ARIEL</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1021" t="inlineStr"/>
+      <c r="E1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>SPADARO</t>
+          <t>TANTILLO</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>GIAN LUCA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-618-1.pdf</t>
+          <t>CV-Tantillo-Ilaria.pdf</t>
         </is>
       </c>
       <c r="E1022" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-618.pdf</t>
+          <t>dirigenti-insussistenza-958.pdf</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>SPALLINGER</t>
+          <t>TAZZOLI</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>THOMAS</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1023" t="inlineStr"/>
+      <c r="E1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>SPANGHERO</t>
+          <t>TERZIOTTI</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1024" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1024" t="inlineStr"/>
+      <c r="E1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>SPANIO DI SPILIMBERGO</t>
+          <t>TESCARI</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>Spanio-di-Spilimbergo-Stefano.pdf</t>
+          <t>Tescari-Paolo.pdf</t>
         </is>
       </c>
       <c r="E1025" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-620.pdf</t>
+          <t>dirigenti-insussistenza-2022.pdf</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>SPANO'</t>
+          <t>TESSARI</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>EMILIA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1026" t="inlineStr">
+        <is>
+          <t>Tessari-Martina.pdf</t>
+        </is>
+      </c>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1919.pdf</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>SPEROTTO</t>
+          <t>TESSARO</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1027" t="inlineStr"/>
+      <c r="E1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>SPIGOLON</t>
+          <t>TESTA</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>VALERIA</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t>Spigolon-Luca.pdf</t>
+          <t>Testa-Valeria.pdf</t>
         </is>
       </c>
       <c r="E1028" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1634.pdf</t>
+          <t>dirigenti-insussistenza-1905.pdf</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>SPILLER</t>
+          <t>TETTO</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1029" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1029" t="inlineStr"/>
+      <c r="E1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>SPILLERE</t>
+          <t>TIMILLERO</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>LIA</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>CV-SPILLER.pdf</t>
+          <t>Timillero-Lia.pdf</t>
         </is>
       </c>
       <c r="E1030" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1479.pdf</t>
+          <t>dirigenti-insussistenza-2004.pdf</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>SPOLETTINI</t>
+          <t>TISATO</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t>Tisato-Annamaria.pdf</t>
+        </is>
+      </c>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1412.pdf</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>SQUAQUARA</t>
+          <t>TISI</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>TERESA</t>
+          <t>MARIA CHIARA</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1032" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-852-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-852.pdf</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>STECCA</t>
+          <t>TISO</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>CLARA</t>
+          <t>SEBASTIAN</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1033" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1033" t="inlineStr"/>
+      <c r="E1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>TOFFOLON</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1034" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1034" t="inlineStr"/>
+      <c r="E1034" t="inlineStr"/>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>STENTA</t>
+          <t>TOLIO</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>GIANOLA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>Stenta-Gianola.pdf</t>
+          <t>Tolio-Stefano-1.pdf</t>
         </is>
       </c>
       <c r="E1035" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-627.pdf</t>
+          <t>dirigenti-insussistenza-647.pdf</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>STOCCA</t>
+          <t>TOMA</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1901-1.pdf</t>
+          <t>Toma-Andrea.pdf</t>
         </is>
       </c>
       <c r="E1036" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1901.pdf</t>
+          <t>dirigenti-insussistenza-885.pdf</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>STORATO</t>
+          <t>TOMASELLI</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1505-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1505.pdf</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>STORTI</t>
+          <t>TOMASUTTI</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr"/>
+      <c r="E1038" t="inlineStr"/>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>STRAZZABOSCO</t>
+          <t>TOMBOLAN</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr"/>
+      <c r="E1039" t="inlineStr"/>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>SZEMAN</t>
+          <t>TOMBOLANI</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>VIKTORIA LILLA</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>Szeman-Viktoria-Lilla.pdf</t>
+          <t>Tombolani-Benedetta.pdf</t>
         </is>
       </c>
       <c r="E1040" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1154.pdf</t>
+          <t>dirigenti-insussistenza-1570.pdf</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>TABELLI</t>
+          <t>TOMBOLATO</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CECILIA</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...6 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1041" t="inlineStr"/>
       <c r="E1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>TAGLIAFERRI</t>
+          <t>TOMSIC</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>CINZIA MARINA</t>
+          <t>MIRELA</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>Tagliaferri-Cinzia-Marina.pdf</t>
+          <t>dirigenti-curriculum-1990-1.pdf</t>
         </is>
       </c>
       <c r="E1042" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-630.pdf</t>
+          <t>dirigenti-insussistenza-1990.pdf</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>TAGLIAPIETRA</t>
+          <t>TONA</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1043" t="inlineStr">
+        <is>
+          <t>Tona-Federico.pdf</t>
+        </is>
+      </c>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-883.pdf</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>TAMA BIKOULA</t>
+          <t>TONFONI</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>LANDRY ARIEL</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr"/>
+      <c r="E1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>TANTILLO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t>CV-Tantillo-Ilaria.pdf</t>
+          <t>dirigenti-curriculum-1345-1.pdf</t>
         </is>
       </c>
       <c r="E1045" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-958.pdf</t>
+          <t>dirigenti-insussistenza-1345.pdf</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>TAZZOLI</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D1046" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1377.pdf</t>
+        </is>
+      </c>
+      <c r="E1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>TERZA</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1047" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1047" t="inlineStr"/>
+      <c r="E1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>TERZIOTTI</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1048" t="inlineStr"/>
+      <c r="E1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>TESCARI</t>
+          <t>TOSCANO</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>Tescari-Paolo.pdf</t>
+          <t>Toscano-Andrea.pdf</t>
         </is>
       </c>
       <c r="E1049" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-2022.pdf</t>
+          <t>dirigenti-insussistenza-1261.pdf</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>TESSARI</t>
+          <t>TOSETTO</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>Tessari-Martina.pdf</t>
+          <t>Tosetto-Alberto.pdf</t>
         </is>
       </c>
       <c r="E1050" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1919.pdf</t>
+          <t>dirigenti-insussistenza-651.pdf</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>TESSARO</t>
+          <t>TOSITTI</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1051" t="inlineStr">
+        <is>
+          <t>Tositti-Giulia.pdf</t>
+        </is>
+      </c>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-918.pdf</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>TESTA</t>
+          <t>TRABUIO</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>DIANA</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>AMMINISTRATIVO Dirigenza</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>Testa-Valeria.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-26-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>TETTO</t>
+          <t>TRALLI</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>CATERINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1053" t="inlineStr">
+        <is>
+          <t>CV-TRALLI-LAURA.pdf</t>
+        </is>
+      </c>
+      <c r="E1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>TIMILLERO</t>
+          <t>TRAVAGLINI</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>LIA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>Timillero-Lia.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-2079.pdf</t>
+        </is>
+      </c>
+      <c r="E1054" t="inlineStr"/>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>TISATO</t>
+          <t>TRENTO</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>MARIANGELA</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>Tisato-Annamaria.pdf</t>
+          <t>Trento-Mariangela.pdf</t>
         </is>
       </c>
       <c r="E1055" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1412.pdf</t>
+          <t>dirigenti-insussistenza-1599.pdf</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>TISI</t>
+          <t>TREVISAN</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>MARIA CHIARA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1056" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1056" t="inlineStr"/>
+      <c r="E1056" t="inlineStr"/>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>TISO</t>
+          <t>TREVISANI</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>SEBASTIAN</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t>Trevisani-Laura.pdf</t>
+        </is>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1566.pdf</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>TOFFOLON</t>
+          <t>TRIVILLIN</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1058" t="inlineStr"/>
+      <c r="E1058" t="inlineStr"/>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>TOLIO</t>
+          <t>TROPEA</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1059" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1059" t="inlineStr"/>
+      <c r="E1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>TOMA</t>
+          <t>TRUPIANI</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>Toma-Andrea.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-657-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>TOMASELLA</t>
+          <t>TSAMI</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>AIKATERINI</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1498.pdf</t>
+        </is>
+      </c>
+      <c r="E1061" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1498.pdf</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>TOMASELLI</t>
+          <t>TSOLAKI</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>AIKATERINI</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1062" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1062" t="inlineStr"/>
+      <c r="E1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>TOMASUTTI</t>
+          <t>TURRI</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
+      <c r="E1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>TOMBOLAN</t>
+          <t>TUTONE</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>ALESSANDRO MARIA</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr"/>
+      <c r="E1064" t="inlineStr"/>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>TOMBOLANI</t>
+          <t>UDINA</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1065" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1065" t="inlineStr"/>
+      <c r="E1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>TOMBOLATO</t>
+          <t>URBANI</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>CECILIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1066" t="inlineStr"/>
+      <c r="E1066" t="inlineStr"/>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>TOMSIC</t>
+          <t>VALENTE</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>MIRELA</t>
+          <t>PAOLO LORENZO</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1990-1.pdf</t>
+          <t>Valente-Paolo-Lorenzo.pdf</t>
         </is>
       </c>
       <c r="E1067" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1990.pdf</t>
+          <t>dirigenti-insussistenza-1956.pdf</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>TONA</t>
+          <t>VALMORBIDA</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1068" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D1068" t="inlineStr"/>
       <c r="E1068" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-883.pdf</t>
+          <t>dirigenti-insussistenza-1639.pdf</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>TONFONI</t>
+          <t>VANTIN</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr"/>
+      <c r="E1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>VANZO</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1377.pdf</t>
-[...2 lines deleted...]
-      <c r="E1070" t="inlineStr"/>
+          <t>vanzo-cv-corretto.pdf</t>
+        </is>
+      </c>
+      <c r="E1070" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-816.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>VARALTA</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>MARIA SILVIA</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1816-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1071" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1816.pdf</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>VAROTTO</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>LEONARDO</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1345-1.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>VAROTTO-CV.pdf</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>VARRIALE</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1073" t="inlineStr"/>
+      <c r="E1073" t="inlineStr"/>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>TOSCANO</t>
+          <t>VASSALLO</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LORETTA</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t>Toscano-Andrea.pdf</t>
+          <t>Vassallo-Loretta.pdf</t>
         </is>
       </c>
       <c r="E1074" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1261.pdf</t>
+          <t>dirigenti-insussistenza-1622.pdf</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>TOSETTO</t>
+          <t>VASSALLO</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ROSITA</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
-          <t>Tosetto-Alberto.pdf</t>
+          <t>dirigenti-curriculum-1967-1.pdf</t>
         </is>
       </c>
       <c r="E1075" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-651.pdf</t>
+          <t>dirigenti-insussistenza-1967.pdf</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>TOSITTI</t>
+          <t>VECCHI</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t>Tositti-Giulia.pdf</t>
+          <t>dirigenti-curriculum-671-1.pdf</t>
         </is>
       </c>
       <c r="E1076" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-918.pdf</t>
+          <t>dirigenti-insussistenza-671.pdf</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>TRABUIO</t>
+          <t>VEDOVATO</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>DIANA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-26-1.pdf</t>
-[...2 lines deleted...]
-      <c r="E1077" t="inlineStr"/>
+          <t>Vedovato-Stefania.pdf</t>
+        </is>
+      </c>
+      <c r="E1077" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-916.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>TRALLI</t>
+          <t>VEDOVATO</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t>CV-TRALLI-LAURA.pdf</t>
+          <t>Scotton-Giorgia-1.pdf</t>
         </is>
       </c>
       <c r="E1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>TRAVAGLINI</t>
+          <t>VENCATO</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>TOMMASO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2079.pdf</t>
-[...2 lines deleted...]
-      <c r="E1079" t="inlineStr"/>
+          <t>CV-VENCATO-CHIARA.pdf</t>
+        </is>
+      </c>
+      <c r="E1079" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-949.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>TRENTO</t>
+          <t>VERLATO</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>CHIARA ANTONELLA</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
-          <t>Trento-Mariangela.pdf</t>
+          <t>Verlato-Chiara-Antonella.pdf</t>
         </is>
       </c>
       <c r="E1080" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1599.pdf</t>
+          <t>dirigenti-insussistenza-1076.pdf</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>TREVISAN</t>
+          <t>VERNIER</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr">
+        <is>
+          <t>Vernier-Chiara.pdf</t>
+        </is>
+      </c>
+      <c r="E1081" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1740.pdf</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>TREVISANI</t>
+          <t>VESCOVI</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1082" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1082" t="inlineStr"/>
+      <c r="E1082" t="inlineStr"/>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>TRIVILLIN</t>
+          <t>VIANO</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr">
+        <is>
+          <t>CVVIANOULTIMO.pdf</t>
+        </is>
+      </c>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-877.pdf</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>TROPEA</t>
+          <t>VICARIOTTO</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr">
+        <is>
+          <t>Vicariotto-Fabio.pdf</t>
+        </is>
+      </c>
+      <c r="E1084" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-761.pdf</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>TRUPIANI</t>
+          <t>VIGNAGA</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1085" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D1085" t="inlineStr"/>
       <c r="E1085" t="inlineStr"/>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>TSAMI</t>
+          <t>VIGOLO</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>AIKATERINI</t>
+          <t>FEDERICO</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1086" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1086" t="inlineStr"/>
+      <c r="E1086" t="inlineStr"/>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>TURRI</t>
+          <t>VIGOLO</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1087" t="inlineStr"/>
+      <c r="E1087" t="inlineStr"/>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>UDINA</t>
+          <t>VINCENTI</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>HELGA</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1088" t="inlineStr"/>
+      <c r="E1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>URBANI</t>
+          <t>VINCENZETTI CASTELLANI</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1089" t="inlineStr"/>
+      <c r="E1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>VALENTE</t>
+          <t>VINCENZI</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>PAOLO LORENZO</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t>Valente-Paolo-Lorenzo.pdf</t>
+          <t>Vincenzi-Paolo.pdf</t>
         </is>
       </c>
       <c r="E1090" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1956.pdf</t>
+          <t>dirigenti-insussistenza-681.pdf</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>VALMORBIDA</t>
+          <t>VIRZI'</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>GRAZIA MARIA</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D1091" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr">
+        <is>
+          <t>Virzi-Grazia-Maria.pdf</t>
+        </is>
+      </c>
       <c r="E1091" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1639.pdf</t>
+          <t>dirigenti-insussistenza-781.pdf</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>VANTIN</t>
+          <t>VISCARDI</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1044-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1092" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1044.pdf</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>VANZO</t>
+          <t>VITALE</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>VALERIO</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
-          <t>vanzo-cv-corretto.pdf</t>
+          <t>vitale-cv-corretto.pdf</t>
         </is>
       </c>
       <c r="E1093" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-816.pdf</t>
+          <t>dirigenti-insussistenza-1461.pdf</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>VARALTA</t>
+          <t>VITTADELLO</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>MARIA SILVIA</t>
+          <t>SABINA</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1094" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1094" t="inlineStr"/>
+      <c r="E1094" t="inlineStr"/>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>VARALTA</t>
+          <t>VITTORII</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr">
+        <is>
+          <t>Vittorii-Silvia.pdf</t>
+        </is>
+      </c>
+      <c r="E1095" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1462.pdf</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>VAROTTO</t>
+          <t>WELTE</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>PATRICK KARL</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr">
         <is>
-          <t>VAROTTO-CV.pdf</t>
-[...2 lines deleted...]
-      <c r="E1096" t="inlineStr"/>
+          <t>dirigenti-curriculum-686-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1096" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-686.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>VARRIALE</t>
+          <t>WIECZOREK</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr">
+        <is>
+          <t>Wieczorek-Michele.pdf</t>
+        </is>
+      </c>
+      <c r="E1097" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1934.pdf</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>VASSALLO</t>
+          <t>XILLO</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>LORETTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr">
         <is>
-          <t>Vassallo-Loretta.pdf</t>
+          <t>dirigenti-curriculum-1721-1.pdf</t>
         </is>
       </c>
       <c r="E1098" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1622.pdf</t>
+          <t>dirigenti-insussistenza-1721.pdf</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>VASSALLO</t>
+          <t>XODO</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>ROSITA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1967-1.pdf</t>
+          <t>Xodo-Andrea.pdf</t>
         </is>
       </c>
       <c r="E1099" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1967.pdf</t>
+          <t>dirigenti-insussistenza-1669.pdf</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>VECCHI</t>
+          <t>ZAGHI</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-671-1.pdf</t>
+          <t>dirigenti-curriculum-1750-1.pdf</t>
         </is>
       </c>
       <c r="E1100" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-671.pdf</t>
+          <t>dirigenti-insussistenza-1750.pdf</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>VEDOVATO</t>
+          <t>ZAGO</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1101" t="inlineStr"/>
+      <c r="E1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>VEDOVATO</t>
+          <t>ZALTRON</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr">
         <is>
-          <t>Scotton-Giorgia-1.pdf</t>
-[...2 lines deleted...]
-      <c r="E1102" t="inlineStr"/>
+          <t>dirigenti-curriculum-1502-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1102" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1502.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>VENCATO</t>
+          <t>ZAMBON</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr">
         <is>
-          <t>CV-VENCATO-CHIARA.pdf</t>
+          <t>Zambon-Giampaolo.pdf</t>
         </is>
       </c>
       <c r="E1103" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-949.pdf</t>
+          <t>dirigenti-insussistenza-687.pdf</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>VERLATO</t>
+          <t>ZAMBONI</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>CHIARA ANTONELLA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr">
         <is>
-          <t>Verlato-Chiara-Antonella.pdf</t>
+          <t>Zamboni-Paola.pdf</t>
         </is>
       </c>
       <c r="E1104" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1076.pdf</t>
+          <t>dirigenti-insussistenza-688.pdf</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>VERNIER</t>
+          <t>ZAMPERLIN</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>NICOLETTA</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr">
         <is>
-          <t>Vernier-Chiara.pdf</t>
+          <t>Zamperlin-Nicoletta.pdf</t>
         </is>
       </c>
       <c r="E1105" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1740.pdf</t>
+          <t>dirigenti-insussistenza-1527.pdf</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>VESCOVI</t>
+          <t>ZANATTA</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>ALBERTO</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr">
+        <is>
+          <t>Zanatta-Alberto.pdf</t>
+        </is>
+      </c>
+      <c r="E1106" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1269.pdf</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>VIANO</t>
+          <t>ZANATTA</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1107" t="inlineStr"/>
+      <c r="E1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>VICARIOTTO</t>
+          <t>ZANATTA</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>MIRKO</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr">
         <is>
-          <t>Vicariotto-Fabio.pdf</t>
+          <t>dirigenti-curriculum-975-1.pdf</t>
         </is>
       </c>
       <c r="E1108" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-761.pdf</t>
+          <t>dirigenti-insussistenza-975.pdf</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>VIGNAGA</t>
+          <t>ZANCAN</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1109" t="inlineStr"/>
+      <c r="E1109" t="inlineStr"/>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>VIGOLO</t>
+          <t>ZANCHETTA</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>FEDERICO</t>
+          <t>DORIANA</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-694-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1110" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-694.pdf</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>VIGOLO</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1111" t="inlineStr"/>
+      <c r="E1111" t="inlineStr"/>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>VINCENTI</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>HELGA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr">
+        <is>
+          <t>Zanella-Monica.pdf</t>
+        </is>
+      </c>
+      <c r="E1112" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-697.pdf</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>VINCENZETTI CASTELLANI</t>
+          <t>ZANETEL</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ERNESTO</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1113" t="inlineStr">
+        <is>
+          <t>Zanetel-Ernesto.pdf</t>
+        </is>
+      </c>
+      <c r="E1113" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1773.pdf</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>VINCENZI</t>
+          <t>ZANETTI</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>SEBASTIANO</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1114" t="inlineStr"/>
+      <c r="E1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>VIOLA</t>
+          <t>ZANETTIN</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr">
         <is>
-          <t>Viola-Pietro.pdf</t>
+          <t>dirigenti-curriculum-1525-1.pdf</t>
         </is>
       </c>
       <c r="E1115" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1101.pdf</t>
+          <t>dirigenti-insussistenza-1525.pdf</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>VIRZI'</t>
+          <t>ZANETTIN</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>GRAZIA MARIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1116" t="inlineStr"/>
+      <c r="E1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>VISCARDI</t>
+          <t>ZANIN</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1044-1.pdf</t>
+          <t>dirigenti-curriculum-1019-1.pdf</t>
         </is>
       </c>
       <c r="E1117" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1044.pdf</t>
+          <t>dirigenti-insussistenza-1019.pdf</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>VITALE</t>
+          <t>ZANINI</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>VALERIO</t>
+          <t>BIANCA</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr">
         <is>
-          <t>vitale-cv-corretto.pdf</t>
+          <t>dirigenti-curriculum-999-1.pdf</t>
         </is>
       </c>
       <c r="E1118" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1461.pdf</t>
+          <t>dirigenti-insussistenza-999.pdf</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>VITTADELLO</t>
+          <t>ZANNI</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>SABINA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1119" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1039-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1119" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-1039.pdf</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>VITTORII</t>
+          <t>ZANOLINI</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr">
         <is>
-          <t>Vittorii-Silvia.pdf</t>
+          <t>Zanolini-Stefano.pdf</t>
         </is>
       </c>
       <c r="E1120" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1462.pdf</t>
+          <t>dirigenti-insussistenza-875.pdf</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>WELTE</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>PATRICK KARL</t>
+          <t>MARIA PAOLA</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-686-1.pdf</t>
+          <t>dirigenti-curriculum-1774-1.pdf</t>
         </is>
       </c>
       <c r="E1121" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-686.pdf</t>
+          <t>dirigenti-insussistenza-1774.pdf</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>WIECZOREK</t>
+          <t>ZANONATO</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr">
         <is>
-          <t>Wieczorek-Michele.pdf</t>
+          <t>Zanonato-Elisa.pdf</t>
         </is>
       </c>
       <c r="E1122" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1934.pdf</t>
+          <t>dirigenti-insussistenza-815.pdf</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>XILLO</t>
+          <t>ZANOVELLO</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SOFIA</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1721-1.pdf</t>
+          <t>dirigenti-curriculum-1799-1.pdf</t>
         </is>
       </c>
       <c r="E1123" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1721.pdf</t>
+          <t>dirigenti-insussistenza-1799.pdf</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>XODO</t>
+          <t>ZANOVELLO</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>DORA</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr">
         <is>
-          <t>Xodo-Andrea.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>dirigenti-curriculum-2072.pdf</t>
+        </is>
+      </c>
+      <c r="E1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>ZAGHI</t>
+          <t>ZANUS</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1750-1.pdf</t>
+          <t>dirigenti-curriculum-1619-1.pdf</t>
         </is>
       </c>
       <c r="E1125" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1750.pdf</t>
+          <t>dirigenti-insussistenza-1619.pdf</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>ZALTRON</t>
+          <t>ZARAMELLA</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1502-1.pdf</t>
+          <t>Zaramella-Massimiliano.pdf</t>
         </is>
       </c>
       <c r="E1126" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1502.pdf</t>
+          <t>dirigenti-insussistenza-581.pdf</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>ZAMBON</t>
+          <t>ZARANTONELLO</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr">
         <is>
-          <t>Zambon-Giampaolo.pdf</t>
+          <t>Zarantonello-Giulia.pdf</t>
         </is>
       </c>
       <c r="E1127" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-687.pdf</t>
+          <t>dirigenti-insussistenza-1020.pdf</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>ZAMBONI</t>
+          <t>ZARATTINI</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>RACHELE</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1128" t="inlineStr"/>
+      <c r="E1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>ZAMPERLIN</t>
+          <t>ZARDO</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>NICOLETTA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr">
         <is>
-          <t>Zamperlin-Nicoletta.pdf</t>
+          <t>Zardo-Davide.pdf</t>
         </is>
       </c>
       <c r="E1129" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1527.pdf</t>
+          <t>dirigenti-insussistenza-1940.pdf</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>ZANATTA</t>
+          <t>ZAROCCOLO</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>MIRKO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-975-1.pdf</t>
+          <t>Zaroccolo-Marta.pdf</t>
         </is>
       </c>
       <c r="E1130" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-975.pdf</t>
+          <t>dirigenti-insussistenza-712.pdf</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>ZANATTA</t>
+          <t>ZAUPA</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1131" t="inlineStr"/>
+      <c r="E1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>ZANATTA</t>
+          <t>ZILIO</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr">
         <is>
-          <t>Zanatta-Alberto.pdf</t>
+          <t>CV-ZILIO-ANNA.pdf</t>
         </is>
       </c>
       <c r="E1132" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1269.pdf</t>
+          <t>dirigenti-insussistenza-778.pdf</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>ZANCAN</t>
+          <t>ZILIOTTO</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1133" t="inlineStr"/>
+      <c r="E1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>ZANCHETTA</t>
+          <t>ZINI</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>DORIANA</t>
+          <t>OSCAR</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-694-1.pdf</t>
+          <t>Zini-Oscar.pdf</t>
         </is>
       </c>
       <c r="E1134" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-694.pdf</t>
+          <t>dirigenti-insussistenza-1896.pdf</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>ZANDONA'</t>
+          <t>ZINI</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>GIADA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr">
         <is>
-          <t>Zandona-Giada.pdf</t>
+          <t>dirigenti-curriculum-584-1.pdf</t>
         </is>
       </c>
       <c r="E1135" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1689.pdf</t>
+          <t>dirigenti-insussistenza-584.pdf</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>ZIVELONGHI</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>CATERINA</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr">
         <is>
-          <t>Zanella-Monica.pdf</t>
+          <t>dirigenti-curriculum-1641.pdf</t>
         </is>
       </c>
       <c r="E1136" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-697.pdf</t>
+          <t>dirigenti-insussistenza-1641.pdf</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>ZOCCA</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
+      <c r="D1137" t="inlineStr"/>
+      <c r="E1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>ZANETEL</t>
+          <t>ZOCCARATO</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>ERNESTO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr">
         <is>
-          <t>Zanetel-Ernesto.pdf</t>
+          <t>Zoccarato-Francesca.pdf</t>
         </is>
       </c>
       <c r="E1138" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1773.pdf</t>
+          <t>dirigenti-insussistenza-1898.pdf</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>ZANETTI</t>
+          <t>ZOLEO</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>SEBASTIANO</t>
+          <t>MIRANDA</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...1 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1139" t="inlineStr"/>
+      <c r="E1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>ZANETTIN</t>
+          <t>ZOLIN</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>RINALDO</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1525-1.pdf</t>
+          <t>dirigenti-curriculum-945-1.pdf</t>
         </is>
       </c>
       <c r="E1140" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-1525.pdf</t>
+          <t>dirigenti-insussistenza-945.pdf</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>ZANETTIN</t>
+          <t>ZOLPI</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D1141" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2007-1.pdf</t>
+        </is>
+      </c>
+      <c r="E1141" t="inlineStr">
+        <is>
+          <t>dirigenti-insussistenza-2007.pdf</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>ZANIN</t>
+          <t>ZORDAN</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1142" t="inlineStr"/>
+      <c r="E1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>ZANINI</t>
+          <t>ZORDAN</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>BIANCA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1143" t="inlineStr"/>
+      <c r="E1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>ZANNI</t>
+          <t>ZORZI</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...11 lines deleted...]
-      </c>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D1144" t="inlineStr"/>
+      <c r="E1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>ZANOLINI</t>
+          <t>ZUANON</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>SOPHIA</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr">
         <is>
-          <t>Zanolini-Stefano.pdf</t>
+          <t>dirigenti-curriculum-1245-1.pdf</t>
         </is>
       </c>
       <c r="E1145" t="inlineStr">
         <is>
-          <t>dirigenti-insussistenza-875.pdf</t>
+          <t>dirigenti-insussistenza-1245.pdf</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>ZANON</t>
+          <t>ZUCCARELLO</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>MARIA PAOLA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1146" t="inlineStr"/>
+      <c r="E1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>ZANONATO</t>
+          <t>ZUIN</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1147" t="inlineStr"/>
+      <c r="E1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>ZANOVELLO</t>
+          <t>ZULIAN</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1148" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1148" t="inlineStr"/>
+      <c r="E1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>ZANOVELLO</t>
+          <t>ZULIANI</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>DORA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D1149" t="inlineStr"/>
       <c r="E1149" t="inlineStr"/>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>ZANUS</t>
+          <t>ZULIANI</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D1150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D1150" t="inlineStr"/>
+      <c r="E1150" t="inlineStr"/>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>ZARAMELLA</t>
+          <t>ZULIANI</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>MASSIMILIANO</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr">
         <is>
-          <t>Zaramella-Massimiliano.pdf</t>
+          <t>dirigenti-curriculum-1331-1.pdf</t>
         </is>
       </c>
       <c r="E1151" t="inlineStr">
-        <is>
-[...543 lines deleted...]
-      <c r="E1176" t="inlineStr">
         <is>
           <t>dirigenti-insussistenza-1331.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>