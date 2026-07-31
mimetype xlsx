--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -511,51 +511,51 @@
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Gestione personale convenzionato</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Direzione Generale</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Melissa Casarin (Salvo se diversamente indicato nella documentazione relativa allo specifico procedimento)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il referente della AFT di riferimento per le infrazioni di minore gravità, a carattere occasionale, per le quali è prevista la sanzione del rimprovero scritto. L’Ufficio per i Procedimenti Disciplinari (UPD) istituito presso ciascuna Azienda, secondo quanto previsto dall’articolo 55-bis, comma 4 del D. Lgs. 30 marzo 2001, n. 165 e s.m.i., è competente per le violazioni punibili con le sanzioni di maggior gravità di cui al precedente comma 3, lettere b) c) d) e). In caso di procedimento disciplinare riguardante lo specialista ambulatoriale, il veterinario o il professionista un componente dell’UPD è sostituito da un componente in rapporto di convenzionamento di cui al presente Accordo.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>&lt;p&gt;ACN per gli Specialisti Ambulatoriali Interni, veterinari ed altre professionalità sanitarie (biologi, chimici, psicologi) del 31/03/2020 e s.m.i., art. art. 39, comma 5, lett. b&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Conferimento incarico a seguito assegnazione turno carente</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Gestione personale convenzionato</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Direzione Generale</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>&lt;p&gt;Melissa Casarin (Salvo se diversamente indicato nella documentazione relativa allo specifico procedimento)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -667,51 +667,51 @@
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Emissione Avviso per la formazione della graduatoria aziendale annuale per il conferimento di incarichi a tempo determinato (provvisori e di sostituzione) per Pediatria di Libera Scelta</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Gestione personale convenzionato</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Direzione Generale</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>&lt;p&gt;Melissa Casarin (Salvo se diversamente indicato nella documentazione relativa allo specifico procedimento)&lt;/p&gt;</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Azienda entro 15 (quindici) giorni dalla pubblicazione da parte di Azienda Zero della graduatoria definitiva per la Pediatria di Libera Scelta pubblica sul proprio sito istituzionale un avviso per la predisposizione di graduatorie aziendali di pediatri disponibili all’eventuale conferimento di incarico provvisorio o all’affidamento di sostituzione&lt;/p&gt;
-&lt;p&gt;&amp;nbsp;&lt;/p&gt;</t>
+&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Pubblicazione semestrale dalla graduatoria annuale per il conferimento di incarichi a tempo determinato (provvisori e di sostituzione)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Gestione personale convenzionato</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Direzione Generale</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>&lt;p&gt;Melissa Casarin (Salvo se diversamente indicato nella documentazione relativa allo specifico procedimento)&lt;/p&gt;</t>
         </is>
       </c>