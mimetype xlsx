--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -410,8004 +410,7109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J174"/>
+  <dimension ref="A1:I174"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Content</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>Permalink</t>
+          <t>Indirizzo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>Indirizzo</t>
+          <t>Link maps sede</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Link maps sede</t>
+          <t>Orario</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Orario</t>
+          <t>Telefono</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>Telefono</t>
+          <t>Telefono etichetta</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
-          <t>Telefono etichetta</t>
+          <t>Email</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J1" t="inlineStr">
         <is>
           <t>Tipologia sede</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Centro Medico Riabilitativo Camisano Srl</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore Sanitario: Dr. Andrea Marangon
 Sito web: www.cmrcamisano.it
 Branche specialistiche accreditate: cardiologia, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-medico-riabilitativo-camisano-srl/</t>
+          <t>Camisano Vicentino - Via Fogazzaro, 44</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - Via Fogazzaro, 44</t>
-[...3 lines deleted...]
-        <is>
           <t>https://maps.app.goo.gl/rUYR5nTvtvMRuSMX9</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr"/>
-      <c r="G2" t="inlineStr">
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr"/>
+      <c r="G2" t="inlineStr"/>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>segreteria@cmrcamisano.it</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J2" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Centro Medico Fisioterapico IGEA Srl</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr"/>
-      <c r="I3" t="inlineStr"/>
-      <c r="J3" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Ca' Trentin&amp;quot; - ECAP Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Ca' Trentin" - ECAP Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t xml:space="preserve">
-&amp;quot;La cooperativa Sociale ECAP di Roma dal 01/01/2023 è subentrata alla cooperativa&amp;nbsp;sociale &amp;quot;Primavera 85&amp;quot;&amp;nbsp; nella gestione della comunità alloggio Ca' Trentin di Longare&amp;quot;.
+"La cooperativa Sociale ECAP di Roma dal 01/01/2023 è subentrata alla cooperativa sociale "Primavera 85"  nella gestione della comunità alloggio Ca' Trentin di Longare".
 </t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-ca-trentin-ecap-societa-cooperativa-sociale/</t>
+          <t>Longare - via Priare Vecchie 15</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Longare - via Priare Vecchie 15</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Priare+Vecchie+15%2C+36023+Longare</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr"/>
-      <c r="G4" t="inlineStr">
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
         <is>
           <t>0687767420</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr"/>
+      <c r="G4" t="inlineStr"/>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>coop.ecap@gmail.com</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J4" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>SE.FA.MO Srl - sede di Vicenza</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr.ssa Francesca Zanetti
-Sito web:&amp;nbsp;http://www.sefamo.it/
+Sito web: http://www.sefamo.it/
 Branche specialistiche accreditate: laboratorio analisi, diagnostica per immagini, cardiologia, ostetricia e ginecologia
 </t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/se-fa-mo-srl-sede-di-vicenza/</t>
+          <t>Vicenza - stradella Cappuccini 49</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Vicenza - stradella Cappuccini 49</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=stradella+Cappuccini+49%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr"/>
-      <c r="G5" t="inlineStr">
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr"/>
+      <c r="G5" t="inlineStr"/>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>info@sefamo.it</t>
+        </is>
+      </c>
       <c r="I5" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J5" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>SE.FA.MO Srl - Sede di Monticello Conte Otto (Cavazzale)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr.ssa Francesca Zanetti
-Sito web:&amp;nbsp;http://www.sefamo.it/
+Sito web: http://www.sefamo.it/
 Branche specialistiche accreditate: laboratorio analisi
 </t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/se-fa-mo-srl-sede-di-monticello-conte-otto-cavazzale/</t>
+          <t>Monticello Conte Otto - via Europa 12</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Monticello Conte Otto - via Europa 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Europa+12%2C+36010+Monticello+Conte+Otto</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr"/>
-      <c r="G6" t="inlineStr">
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr"/>
+      <c r="G6" t="inlineStr"/>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>info@sefamo.it</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J6" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t xml:space="preserve">
 PEC: assperanza@pec.it
 </t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/associazione-speranza/</t>
+          <t>Vicenza - via G. Sterni 81</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Vicenza - via G. Sterni 81</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+G.+Sterni+81%2C+36100+</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr"/>
-      <c r="G7" t="inlineStr">
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
         <is>
           <t>0444 512663</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr"/>
+      <c r="G7" t="inlineStr"/>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>associazionesperanza@inwind.it</t>
+        </is>
+      </c>
       <c r="I7" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J7" t="inlineStr">
         <is>
           <t>Strutture di assistenza residenziale per persone affette da AIDS</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Beato Giuseppe Nascimbeni&amp;quot;</t>
+          <t>Casa di Riposo "Beato Giuseppe Nascimbeni"</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.pssf.it&amp;nbsp;(assistenza)
+Sito web: www.pssf.it (assistenza)
 </t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-beato-giuseppe-nascimbeni/</t>
+          <t>Isola Vicentina - via Cerchiari 37</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Isola Vicentina - via Cerchiari 37</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Cerchiari+37%2C+36033+Isola+Vicentina</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr"/>
-      <c r="G8" t="inlineStr">
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
         <is>
           <t>0444 976117</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr"/>
+      <c r="G8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>amministrazioneisola@pssf.it</t>
+        </is>
+      </c>
       <c r="I8" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J8" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Ortodont Srl</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr.ssa Tchakountio Natacha Nkwayep Alvine
 Sito web: www.centromedicoveneto.it
 Branche specialistiche accreditate: ortopedia, neurologia, cardiologia, dermatologia, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ortodont-srl/</t>
+          <t>Agugliaro - Via ponticelli 80</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Agugliaro - Via ponticelli 80</t>
-[...3 lines deleted...]
-        <is>
           <t>https://www.google.it/maps/place/Via+Ponticelli,+80,+36020+Ponticelli+VI/</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr"/>
-      <c r="G9" t="inlineStr">
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr"/>
+      <c r="G9" t="inlineStr"/>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>info@poliortodont.com</t>
+        </is>
+      </c>
       <c r="I9" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J9" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Ecodiagnostica S.r.l. - sede di Vicenza</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Ferruccio Cervato
-Sito web:&amp;nbsp;www.ecodiagnosticasrl.it
+Sito web: www.ecodiagnosticasrl.it
 Branche specialistiche accreditate: odontoiatria, diagnostica per immagini 
 </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ecodiagnostica-s-r-l-sede-di-vicenza/</t>
+          <t>Vicenza - viale della Scienza 36</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Vicenza - viale della Scienza 36</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+della+Scienza+36%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr"/>
-      <c r="G10" t="inlineStr">
+      <c r="E10" t="inlineStr"/>
+      <c r="F10" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr"/>
+      <c r="G10" t="inlineStr"/>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>infovicenza@ecodiagnosticasrl.it</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J10" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>CEMES Srl Sede di Camisano Vicentino</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...3 lines deleted...]
-</t>
+          <t>&lt;p&gt;Sito web: &lt;a href="https://www.cemesgroup.it/" rel="nofollow noopener noreferrer"&gt;https://www.cemesgroup.it/&lt;/a&gt; Direttore Sanitario: Dr.ssa Grazia Massa Branche specialistiche accreditate: medicina fisica e riabilitazione&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cemes-srl-sede-di-camisano-vicentino/</t>
+          <t>Camisano Vicentino - via Fogazzaro 44</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - via Fogazzaro 44</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fogazzaro+44%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr"/>
-      <c r="G11" t="inlineStr">
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr"/>
+      <c r="G11" t="inlineStr"/>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>camisano@cemesvicenza.it</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J11" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>MI.RIA.M. S.r.l. Misure Riabilitative Moderne - Barbarano Mossano</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp;Dott. Ferruccio Cervato
+Direttore sanitario: Dott. Ferruccio Cervato
 Sito web: www.misureriabilitativemoderne.it
 Branche specialistiche accreditate: medicina fisica e riabilitazione
 </t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/mi-ria-m-s-r-l-misure-riabilitative-moderne-barbarano-mossano/</t>
+          <t>Barbarano Mossano - via Carampin 10</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Barbarano Mossano - via Carampin 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Carampin+10%2C+36048+Barbarano+Mossano</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr"/>
-      <c r="G12" t="inlineStr">
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr"/>
+      <c r="G12" t="inlineStr"/>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>fisiovicentina@misureriabilitativemoderne.it</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J12" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Estensiva &amp;quot;Val Liona&amp;quot;</t>
+          <t>Comunità Alloggio Estensiva "Val Liona"</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.unsegnodipace.it
+Sito web: www.unsegnodipace.it
 Email: comunita.grancona@unsegnodipace.it
 </t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-estensiva-val-liona/</t>
+          <t>Val Liona - Via S. Ferrigolo 3</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Val Liona - Via S. Ferrigolo 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+S.+Ferrigolo+3%2C+36044+Val+Liona</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr"/>
-      <c r="G13" t="inlineStr">
+      <c r="E13" t="inlineStr"/>
+      <c r="F13" t="inlineStr">
         <is>
           <t>04441220034</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr"/>
+      <c r="G13" t="inlineStr"/>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>unsegno.info@unsegnodipace.it</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J13" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Centro Diurno &amp;quot;Davide e Golia&amp;quot; - Cooperativa sociale M25</t>
+          <t>Centro Diurno "Davide e Golia" - Cooperativa sociale M25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopm25.org
+Sito web: www.coopm25.org
 </t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-davide-e-golia-cooperativa-sociale-m25/</t>
+          <t>Vicenza - via Bellini 10</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Vicenza - via Bellini 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Bellini+10%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr"/>
-      <c r="G14" t="inlineStr">
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr">
         <is>
           <t>0444305213</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr"/>
+      <c r="G14" t="inlineStr"/>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>amministrazione@coopm25.org</t>
+        </is>
+      </c>
       <c r="I14" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J14" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Hospice - sede di Arzignano</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.crascalabrin.it
+Sito web: www.crascalabrin.it
 </t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/hospice-sede-di-arzignano/</t>
+          <t>Arzignano - via IV Martiri 73</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Arzignano - via IV Martiri 73</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+IV+Martiri+73%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>0444 670683|0444 673817</t>
+        </is>
+      </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>0444 670683|0444 673817</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>segreteria@crascalabrin.it</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J15" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Unità Riabilitativa Territoriale (URT) di Sandrigo</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.diodatabertolo.it
+Sito web: www.diodatabertolo.it
 </t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/unita-riabilitativa-territoriale-urt-di-sandrigo/</t>
+          <t>Sandrigo - piazza Zanella 9</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Sandrigo - piazza Zanella 9</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=piazza+Zanella+9%2C+36066+Sandrigo</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr"/>
-      <c r="G16" t="inlineStr">
+      <c r="E16" t="inlineStr"/>
+      <c r="F16" t="inlineStr">
         <is>
           <t>0444 75-6492</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr"/>
+      <c r="G16" t="inlineStr"/>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>diodatabertolo@pec.it</t>
+        </is>
+      </c>
       <c r="I16" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J16" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ospedale di Comunità di Sandrigo</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.diodatabertolo.it
+Sito web: www.diodatabertolo.it
 </t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ospedale-di-comunita-di-sandrigo/</t>
+          <t>Sandrigo - piazza Zanella 9</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Sandrigo - piazza Zanella 9</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=piazza+Zanella+9%2C+36066+Sandrigo</t>
         </is>
       </c>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
-      <c r="H17" t="inlineStr"/>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>diodatabertolo@pec.it</t>
+        </is>
+      </c>
       <c r="I17" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J17" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Residenza Socio Sanitaria Psichiatrica (R.S.S.P.) &amp;quot;Villa Serena&amp;quot; di Lonigo</t>
+          <t>Residenza Socio Sanitaria Psichiatrica (R.S.S.P.) "Villa Serena" di Lonigo</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.villaserenalonigo.it
+Sito web: www.villaserenalonigo.it
 </t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/residenza-socio-sanitaria-psichiatrica-r-s-s-p-villa-serena-di-lonigo/</t>
+          <t>Lonigo - via Mura San Daniele 15</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Lonigo - via Mura San Daniele 15</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Mura+San+Daniele+15%2C+36045+Lonigo</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr"/>
-      <c r="G18" t="inlineStr">
+      <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
         <is>
           <t>0444831331</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr"/>
+      <c r="G18" t="inlineStr"/>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>villaserena@villaserenalonigo.it</t>
+        </is>
+      </c>
       <c r="I18" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J18" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>MI.RIA.M. S.r.l. Misure Riabilitative Moderne - Arzignano</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dott. Giuseppe Caraccio
 Sito web: www.misureriabilitativemoderne.it
 Branche specialistiche accreditate: medicina fisica e riabilitazione
 </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/mi-ria-m-s-r-l-misure-riabilitative-moderne-arzignano/</t>
+          <t>Arzignano - via Giuriolo 3</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Arzignano - via Giuriolo 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Giuriolo+3%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr"/>
-      <c r="G19" t="inlineStr">
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr"/>
+      <c r="G19" t="inlineStr"/>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>info@misureriabilitativemoderne.it</t>
+        </is>
+      </c>
       <c r="I19" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J19" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Ospedale di Comunità di Vicenza</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipab.vicenza.it
+Sito web: www.ipab.vicenza.it
 </t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ospedale-di-comunita-di-vicenza/</t>
+          <t>Vicenza - via Biron di Sopra 80</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Vicenza - via Biron di Sopra 80</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Biron+di+Sopra+80%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr"/>
-      <c r="G20" t="inlineStr">
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
         <is>
           <t>0444 218812</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr"/>
+      <c r="G20" t="inlineStr"/>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>segreteria@ipab.vicenza.it</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J20" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Unità Riabilitativa Territoriale (URT) di Vicenza</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipab.vicenza.it
+Sito web: www.ipab.vicenza.it
 </t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/unita-riabilitativa-territoriale-urt-di-vicenza/</t>
+          <t>Vicenza - via Biron di Sopra 80</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Vicenza - via Biron di Sopra 80</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Biron+di+Sopra+80%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr"/>
-      <c r="G21" t="inlineStr">
+      <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
         <is>
           <t>0444 218812</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr"/>
+      <c r="G21" t="inlineStr"/>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>segreteria@ipab.vicenza.it</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J21" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo B &amp;quot;Il Focolare&amp;quot; - Associazione Il Borgo Onlus</t>
+          <t>Ct Residenziale Tipo B "Il Focolare" - Associazione Il Borgo Onlus</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ilborgoonlus.it
+Sito web: www.ilborgoonlus.it
 </t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-b-il-focolare-associazione-il-borgo-onlus/</t>
+          <t>Schio - via Campagnola 38</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Schio - via Campagnola 38</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Campagnola+38%2C+36015+Schio</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr"/>
-      <c r="G22" t="inlineStr">
+      <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
         <is>
           <t>0445 511596</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr"/>
+      <c r="G22" t="inlineStr"/>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>amministrazione@ilborgoonlus.it</t>
+        </is>
+      </c>
       <c r="I22" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J22" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Centro d'incontro di Arzignano</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-dincontro-di-arzignano/</t>
+          <t>Via Cazzavillan 12/2 - 36071 Arzignano</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Via Cazzavillan 12/2 - 36071 Arzignano</t>
+          <t>http://maps.google.it/maps?q=via+Cazzavillan+12%2F2%2C+36071+Arzignano</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>http://maps.google.it/maps?q=via+Cazzavillan+12%2F2%2C+36071+Arzignano</t>
-[...3 lines deleted...]
-        <is>
           <t>dal Martedì al Venerdì dalle 9.00 alle 12.00</t>
         </is>
       </c>
+      <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
-      <c r="I23" t="inlineStr"/>
-      <c r="J23" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>Centro convenzionato</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Casa Provvidenza - Fai Berica s.c.s.</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.faiberica.it
+Sito web: www.faiberica.it
 </t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-provvidenza-fai-berica-s-c-s/</t>
+          <t>Vicenza - via San Domenico 26</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Vicenza - via San Domenico 26</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+San+Domenico+26%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr"/>
-      <c r="G24" t="inlineStr">
+      <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr">
         <is>
           <t>0444513523</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr"/>
+      <c r="G24" t="inlineStr"/>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>amministrazione.casaprovvidenza@faiberica.it</t>
+        </is>
+      </c>
       <c r="I24" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J24" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Opera Immacolata Concezione</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.oiconlus.it
+Sito web: www.oiconlus.it
 </t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/opera-immacolata-concezione/</t>
+          <t>Barbarano Mossano - via Palma 1</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Barbarano Mossano - via Palma 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Palma+1%2C+36024+Mossano</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr"/>
-      <c r="G25" t="inlineStr">
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr">
         <is>
           <t>0444863400</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr"/>
+      <c r="G25" t="inlineStr"/>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>oicmossano@oiconlus.it</t>
+        </is>
+      </c>
       <c r="I25" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J25" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>R.s.a. Novello Onlus</t>
+          <t>Casa del Clero</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>Sito web: www.rsanovellovicenza.org</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/r-s-a-novello-onlus/</t>
+          <t>Vicenza - contrà Mure San Rocco 22</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Mure San Rocco 22</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Mure+San+Rocco+22%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr"/>
-      <c r="G26" t="inlineStr">
+      <c r="E26" t="inlineStr"/>
+      <c r="F26" t="inlineStr">
         <is>
           <t>0444235090</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr"/>
+      <c r="G26" t="inlineStr"/>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>info@rsanovellovicenza.org</t>
+        </is>
+      </c>
       <c r="I26" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J26" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Residenza Parco Città</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;https://www.residenzaparcocitta.it
+Sito web: https://www.residenzaparcocitta.it
 </t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/residenza-parco-citta/</t>
+          <t>Vicenza - Via Formenton, 12</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Vicenza - Via Formenton, 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=Via+Formenton%2C+12%2C+36100+</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr"/>
-      <c r="G27" t="inlineStr">
+      <c r="E27" t="inlineStr"/>
+      <c r="F27" t="inlineStr">
         <is>
           <t>0444305938</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr"/>
+      <c r="G27" t="inlineStr"/>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>info.parcocittà@societadolce.it</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J27" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Istituto Suore Maestre di S.Dorotea Figlie Dei Sacri Cuori</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.sdvi.org
+Sito web: www.sdvi.org
 </t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/istituto-suore-maestre-di-s-dorotea-figlie-dei-sacri-cuori/</t>
+          <t>Vicenza - contrà San Domenico 23</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Vicenza - contrà San Domenico 23</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+San+Domenico+23%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr"/>
-      <c r="G28" t="inlineStr">
+      <c r="E28" t="inlineStr"/>
+      <c r="F28" t="inlineStr">
         <is>
           <t>0444302062</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr"/>
+      <c r="G28" t="inlineStr"/>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>info@sdvi.org</t>
+        </is>
+      </c>
       <c r="I28" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J28" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Centro Diurno Chiampo e Alta Valle</t>
         </is>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-chiampo-e-alta-valle/</t>
+          <t>Via F. Baracca 21 - 36072 Chiampo (Ingresso da via IV Novembre)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Via F. Baracca 21 - 36072 Chiampo (Ingresso da via IV Novembre)</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+F.+Baracca+21%2C+36072+Chiampo</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>0444 708162</t>
+        </is>
+      </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>0444 708162</t>
+          <t>dal Lunedì al Venerdì dalle 8.30 alle 16.00</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>dal Lunedì al Venerdì dalle 8.30 alle 16.00</t>
+          <t>cd.chiampoaltavalle@aulss8.veneto.it</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J29" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Centro Servizi Sociali &amp;quot;Villa Serena&amp;quot; – Valdagno</t>
+          <t>Centro Servizi Sociali "Villa Serena" – Valdagno</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cssvillaserena.com
+Sito web: www.cssvillaserena.com
 </t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-sociali-villa-serena-valdagno/</t>
+          <t>Valdagno - piazza Dante 6/A</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Valdagno - piazza Dante 6/A</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=piazza+Dante+6%2FA%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr"/>
-      <c r="G30" t="inlineStr">
+      <c r="E30" t="inlineStr"/>
+      <c r="F30" t="inlineStr">
         <is>
           <t>0445425200</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr"/>
+      <c r="G30" t="inlineStr"/>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>info@cssvillaserena.it</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J30" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>IPAB Casa di Riposo &amp;quot;Dr. Umberto ed Alice Tassoni&amp;quot;</t>
+          <t>IPAB Casa di Riposo "Dr. Umberto ed Alice Tassoni"</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casatassoni.it
+Sito web: www.casatassoni.it
 </t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ipab-casa-di-riposo-dr-umberto-ed-alice-tassoni/</t>
+          <t>Cornedo Vicentino - via Garibaldi 58</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Cornedo Vicentino - via Garibaldi 58</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Garibaldi+58%2C+36073+Cornedo+Vicentino</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr"/>
-      <c r="G31" t="inlineStr">
+      <c r="E31" t="inlineStr"/>
+      <c r="F31" t="inlineStr">
         <is>
           <t>0445951087</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr"/>
+      <c r="G31" t="inlineStr"/>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>tassoni@casatassoni.it</t>
+        </is>
+      </c>
       <c r="I31" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J31" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Residenza &amp;quot;Fontanelle&amp;quot; - Trissino</t>
+          <t>Residenza "Fontanelle" - Trissino</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cssvillaserena.com
+Sito web: www.cssvillaserena.com
 </t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/residenza-villa-serena-trissino/</t>
+          <t>Trissino - via Fontanelle 68</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Trissino - via Fontanelle 68</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontanelle+68%2C+36070+Trissino</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr"/>
-      <c r="G32" t="inlineStr">
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr">
         <is>
           <t>0445425351</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr"/>
+      <c r="G32" t="inlineStr"/>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>info@cssvillaserena.it</t>
+        </is>
+      </c>
       <c r="I32" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J32" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Centro servizi per Anziani &amp;quot;S. M. Bertilla&amp;quot;</t>
+          <t>Centro servizi per Anziani "S. M. Bertilla"</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>Sito web: www.csabrendola.it</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-per-anziani-s-m-bertilla/</t>
+          <t>Brendola - via Santa Bertilla 71</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Brendola - via Santa Bertilla 71</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Santa+Bertilla+71%2C+36040+Brendola</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr"/>
-      <c r="G33" t="inlineStr">
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr">
         <is>
           <t>0444400071</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr"/>
+      <c r="G33" t="inlineStr"/>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>info@csabrendola.it</t>
+        </is>
+      </c>
       <c r="I33" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J33" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;S. Giovanni Battista&amp;quot;</t>
+          <t>Casa di Riposo "S. Giovanni Battista"</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cdrbattista.it
+Sito web: www.cdrbattista.it
 </t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-s-giovanni-battista/</t>
+          <t>Montebello - via Trento 9</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Montebello - via Trento 9</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Trento+9%2C+36054+Montebello+Vicentino</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr"/>
+      <c r="E34" t="inlineStr"/>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>0444 649036|0444 649350</t>
+        </is>
+      </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>0444 649036|0444 649350</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>info@cdrbattista.it</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J34" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Centro Residenziale Anziani &amp;quot;S. Scalabrin&amp;quot;</t>
+          <t>Centro Residenziale Anziani "S. Scalabrin"</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.crascalabrin.it
+Sito web: www.crascalabrin.it
 </t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-residenziale-anziani-s-scalabrin/</t>
+          <t>Arzignano - via IV Martiri 73</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Arzignano - via IV Martiri 73</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+IV+Martiri+73%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr"/>
-      <c r="G35" t="inlineStr">
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr">
         <is>
           <t>0444670683</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr"/>
+      <c r="G35" t="inlineStr"/>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>segreteria@crascalabrin.it</t>
+        </is>
+      </c>
       <c r="I35" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J35" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Centro di Servizi Assistenziali &amp;quot;S. Antonio Chiampo e Alta Valle&amp;quot;</t>
+          <t>Centro di Servizi Assistenziali "S. Antonio Chiampo e Alta Valle"</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipabchiampo.it
+Sito web: www.ipabchiampo.it
 </t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-di-servizi-assistenziali-s-antonio-chiampo-e-alta-valle/</t>
+          <t>Chiampo - via Merloni 10</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Chiampo - via Merloni 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Merloni+10%2C+36072+Chiampo</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr"/>
-      <c r="G36" t="inlineStr">
+      <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
         <is>
           <t>0444422422</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr"/>
+      <c r="G36" t="inlineStr"/>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>segreteria@ipabchiampo.it</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J36" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Casa Albergo &amp;quot;Parco Fortuna&amp;quot;</t>
+          <t>Casa Albergo "Parco Fortuna"</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.parcofortuna.it
+Sito web: www.parcofortuna.it
 </t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-albergo-parco-fortuna/</t>
+          <t>Recoaro Terme - via Roma 14</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Recoaro Terme - via Roma 14</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Roma+14%2C+Recoaro+Terme</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr"/>
-      <c r="G37" t="inlineStr">
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr">
         <is>
           <t>0445 75005</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr"/>
+      <c r="G37" t="inlineStr"/>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>segreteria@parcofortuna.it</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J37" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Residenza Montalbieri&amp;quot;</t>
+          <t>Casa di Riposo "Residenza Montalbieri"</t>
         </is>
       </c>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-residenza-montalbieri/</t>
+          <t>Valdagno - via Monte Alberi 2</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Valdagno - via Monte Alberi 2</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Monte+Alberi+2%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr"/>
-      <c r="G38" t="inlineStr">
+      <c r="E38" t="inlineStr"/>
+      <c r="F38" t="inlineStr">
         <is>
           <t>0445 970133</t>
         </is>
       </c>
+      <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
-      <c r="I38" t="inlineStr"/>
-      <c r="J38" t="inlineStr">
+      <c r="I38" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Centro Servizi Anziani &amp;quot;Villa Margherita - Fondazione Marzotto&amp;quot; - Valdagno</t>
+          <t>Centro Servizi Anziani "Villa Margherita - Fondazione Marzotto" - Valdagno</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionemarzotto.it
+Sito web: www.fondazionemarzotto.it
 </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-anziani-villa-margherita-fondazione-marzotto-valdagno/</t>
+          <t>Valdagno - via Marzotto 3</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Valdagno - via Marzotto 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Marzotto+3%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr"/>
-      <c r="G39" t="inlineStr">
+      <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr">
         <is>
           <t>0445422711</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr"/>
+      <c r="G39" t="inlineStr"/>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>villamargherita@fondazionemarzotto.it</t>
+        </is>
+      </c>
       <c r="I39" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J39" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Centro Servizi Anziani &amp;quot;Fondazione Marzotto&amp;quot; - Valdagno</t>
+          <t>Centro Servizi Anziani "Fondazione Marzotto" - Valdagno</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionemarzotto.it
+Sito web: www.fondazionemarzotto.it
 </t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-anziani-fondazione-marzotto-valdagno/</t>
+          <t>Valdagno - via Petrarca 1</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Valdagno - via Petrarca 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Petrarca+1%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr"/>
-      <c r="G40" t="inlineStr">
+      <c r="E40" t="inlineStr"/>
+      <c r="F40" t="inlineStr">
         <is>
           <t>0445423711</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr"/>
+      <c r="G40" t="inlineStr"/>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>info@fondazionemarzotto.it</t>
+        </is>
+      </c>
       <c r="I40" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J40" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;IPAB La Pieve Servizi Assistenziali&amp;quot;</t>
+          <t>Casa di Riposo "IPAB La Pieve Servizi Assistenziali"</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipab-lapieve.it
+Sito web: www.ipab-lapieve.it
 </t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-ipab-la-pieve-servizi-assistenziali/</t>
+          <t>Montecchio Maggiore - via Pieve 28</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Pieve 28</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Pieve+28%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr"/>
-      <c r="G41" t="inlineStr">
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
         <is>
           <t>0444 694990</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr"/>
+      <c r="G41" t="inlineStr"/>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>segreteria@ipab-lapieve.it</t>
+        </is>
+      </c>
       <c r="I41" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J41" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Residenza Giardino &amp;quot;Villa Serena&amp;quot; - Recoaro Terme</t>
+          <t>Residenza Giardino "Villa Serena" - Recoaro Terme</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cssvillaserena.com
+Sito web: www.cssvillaserena.com
 </t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/residenza-giardino-villa-serena-recoaro-terme/</t>
+          <t>Recoaro Terme - via Capitello 2/1</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Recoaro Terme - via Capitello 2/1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Capitello+2%2F1%2C+36076+Recoaro+Terme</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr"/>
-      <c r="G42" t="inlineStr">
+      <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
         <is>
           <t>0445425300</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr"/>
+      <c r="G42" t="inlineStr"/>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>info@cssvillaserena.it</t>
+        </is>
+      </c>
       <c r="I42" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J42" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Don A. Bruzzo&amp;quot;</t>
+          <t>Casa di Riposo "Don A. Bruzzo"</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.donbruzzo.it/it/index.php
+Sito web: www.donbruzzo.it/it/index.php
 </t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-don-a-bruzzo/</t>
+          <t>Gambellara - via Roma 37</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Gambellara - via Roma 37</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Roma+37%2C+36053+Gambellara</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr"/>
-      <c r="G43" t="inlineStr">
+      <c r="E43" t="inlineStr"/>
+      <c r="F43" t="inlineStr">
         <is>
           <t>0444 444025</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr"/>
+      <c r="G43" t="inlineStr"/>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>donbruzzo@libero.it</t>
+        </is>
+      </c>
       <c r="I43" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J43" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Centro Servizi &amp;quot;G. Bisognin&amp;quot;</t>
+          <t>Centro Servizi "G. Bisognin"</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casariposobisognin.com
+Sito web: www.casariposobisognin.com
 </t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-g-bisognin/</t>
+          <t>Sarego - via Bisognin 34</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Sarego - via Bisognin 34</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Bisognin+34+%2C+36040+Sarego</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr"/>
-      <c r="G44" t="inlineStr">
+      <c r="E44" t="inlineStr"/>
+      <c r="F44" t="inlineStr">
         <is>
           <t>0444820809</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr"/>
+      <c r="G44" t="inlineStr"/>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>ipab.bisognin@tin.it</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J44" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Luisa e Renato&amp;quot; - Città Solidale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Luisa e Renato" - Città Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cittasolidale.it
+Sito web: www.cittasolidale.it
 </t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-luisa-e-renato-citta-solidale-societa-cooperativa-sociale/</t>
+          <t>Montorso Vic.no - Via Kennedy, 34</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Montorso Vic.no - Via Kennedy, 34</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=corso+S.S.+Felice+e+Fortunato+227%2C+3610+Vicenza</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr"/>
-      <c r="G45" t="inlineStr">
+      <c r="E45" t="inlineStr"/>
+      <c r="F45" t="inlineStr">
         <is>
           <t>0444512634</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr"/>
+      <c r="G45" t="inlineStr"/>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>segreteria@cittasolidale.it</t>
+        </is>
+      </c>
       <c r="I45" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J45" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Bolzano V.&amp;quot; - Città Solidale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Bolzano V." - Città Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cittasolidale.it
+Sito web: www.cittasolidale.it
 </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-bolzano-v-citta-solidale-societa-cooperativa-sociale/</t>
+          <t>Bolzano Vicentino - via Capitello 1</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Capitello 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Capitello+1%2C+36050+Bolzano+Vicentino</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr"/>
-      <c r="G46" t="inlineStr">
+      <c r="E46" t="inlineStr"/>
+      <c r="F46" t="inlineStr">
         <is>
           <t>0444351245</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr"/>
+      <c r="G46" t="inlineStr"/>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>segreteria@cittasolidale.it</t>
+        </is>
+      </c>
       <c r="I46" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J46" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Lisiera&amp;quot; - Città Solidale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Lisiera" - Città Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cittasolidale.it
+Sito web: www.cittasolidale.it
 </t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-lisiera-citta-solidale-societa-cooperativa-sociale/</t>
+          <t>Bolzano Vicentino - via Ponte 58</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Ponte 58</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Ponte+58%2C+36050+Bolzano+Vicentino</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr"/>
-      <c r="G47" t="inlineStr">
+      <c r="E47" t="inlineStr"/>
+      <c r="F47" t="inlineStr">
         <is>
           <t>0444356166</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr"/>
+      <c r="G47" t="inlineStr"/>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>segreteria@cittasolidale.it</t>
+        </is>
+      </c>
       <c r="I47" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J47" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Sandrigo&amp;quot; - Città Solidale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Sandrigo" - Città Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cittasolidale.it
+Sito web: www.cittasolidale.it
 </t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-sandrigo-citta-solidale-societa-cooperativa-sociale/</t>
+          <t>Sandrigo - via San Gaetano 10</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Sandrigo - via San Gaetano 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+San+Gaetano+10%2C+36066+Sandrigo</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr"/>
-      <c r="G48" t="inlineStr">
+      <c r="E48" t="inlineStr"/>
+      <c r="F48" t="inlineStr">
         <is>
           <t>0444751340</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr"/>
+      <c r="G48" t="inlineStr"/>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>segreteria@cittasolidale.it</t>
+        </is>
+      </c>
       <c r="I48" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J48" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>R.S.A. &amp;quot;Istituto Palazzolo Santa Chiara&amp;quot; - Istituto Palazzolo Santa Chiara</t>
+          <t>R.S.A. "Istituto Palazzolo Santa Chiara" - Istituto Palazzolo Santa Chiara</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.istitutopalazzolo.it
+Sito web: www.istitutopalazzolo.it
 </t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-residenziale-istituto-palazzolo-santa-chiara-istituto-palazzolo-santa-chiara/</t>
+          <t>Vicenza - contrà Burci 14</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Burci 14</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Burci+14%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr"/>
-      <c r="G49" t="inlineStr">
+      <c r="E49" t="inlineStr"/>
+      <c r="F49" t="inlineStr">
         <is>
           <t>0444325082</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr"/>
+      <c r="G49" t="inlineStr"/>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>direzione.santachiara.vicenza@istitutopalazzolo.it</t>
+        </is>
+      </c>
       <c r="I49" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J49" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Comunità Familiare Residenziale &amp;quot;Catagini&amp;quot; - Associazione Papa Giovanni XXIII</t>
+          <t>Comunità Familiare Residenziale "Catagini" - Associazione Papa Giovanni XXIII</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.apg23.org
+Sito web: www.apg23.org
 </t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-familiare-residenziale-catagini-associazione-papa-giovanni-xxiii/</t>
+          <t>Vicenza - via dei Mille 65</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Vicenza - via dei Mille 65</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+dei+Mille+65%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr"/>
-      <c r="G50" t="inlineStr">
+      <c r="E50" t="inlineStr"/>
+      <c r="F50" t="inlineStr">
         <is>
           <t>0444513235</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr"/>
+      <c r="G50" t="inlineStr"/>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>segreteria.venetoovest@apg23.org</t>
+        </is>
+      </c>
       <c r="I50" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J50" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Comunità Familiare Residenziale &amp;quot;Peretto&amp;quot;</t>
+          <t>Comunità Familiare Residenziale "Peretto"</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.apg23.org
+Sito web: www.apg23.org
 </t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-familiare-residenziale-peretto/</t>
+          <t>Dueville - via Ungaretti 20</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Dueville - via Ungaretti 20</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Ungaretti+20%2C+36031+Dueville</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr"/>
-      <c r="G51" t="inlineStr">
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr">
         <is>
           <t>0444753025</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr"/>
+      <c r="G51" t="inlineStr"/>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>segreteria.venetoovest@apg23.org</t>
+        </is>
+      </c>
       <c r="I51" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J51" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Comunità Familiare Residenziale &amp;quot;Migliorini&amp;quot;</t>
+          <t>Comunità Familiare Residenziale "Migliorini"</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.apg23.org
+Sito web: www.apg23.org
 </t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-familiare-residenziale-migliorini/</t>
+          <t>Quinto Vicentino - via Don Zanon 32</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Quinto Vicentino - via Don Zanon 32</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Don+Zanon+32%2C+36050+Quinto+Vicentino</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr"/>
-      <c r="G52" t="inlineStr">
+      <c r="E52" t="inlineStr"/>
+      <c r="F52" t="inlineStr">
         <is>
           <t>0444351245</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr"/>
+      <c r="G52" t="inlineStr"/>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>segreteria.venetoovest@apg23.org</t>
+        </is>
+      </c>
       <c r="I52" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J52" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Caleido&amp;quot; - Margherita Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Caleido" - Margherita Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cooperativamargherita.org
+Sito web: www.cooperativamargherita.org
 </t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-caleido-margherita-societa-cooperativa-sociale/</t>
+          <t>Sandrigo - via Andretto 7</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Sandrigo - via Andretto 7</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Andretto+7%2C+36066+Sandrigo</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr"/>
-      <c r="G53" t="inlineStr">
+      <c r="E53" t="inlineStr"/>
+      <c r="F53" t="inlineStr">
         <is>
           <t>0444750606</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr"/>
+      <c r="G53" t="inlineStr"/>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>info@cooperativamargherita.org</t>
+        </is>
+      </c>
       <c r="I53" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J53" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;L'Eco Papa Giovanni XXIII&amp;quot; - L'eco Papa Giovanni XXIII Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "L'Eco Papa Giovanni XXIII" - L'eco Papa Giovanni XXIII Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.apg23.org
+Sito web: www.apg23.org
 </t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-leco-papa-giovanni-xxiii-leco-papa-giovanni-xxiii-societa-cooperativa-sociale/</t>
+          <t>Dueville - via Ungaretti 20</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Dueville - via Ungaretti 20</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Ungaretti+20%2C+36031+Dueville</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr"/>
-      <c r="G54" t="inlineStr">
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr">
         <is>
           <t>0444592593</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr"/>
+      <c r="G54" t="inlineStr"/>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>amministrazione@ecorinascere.org</t>
+        </is>
+      </c>
       <c r="I54" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J54" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Centro Diurno Semiresidenziale - Easy Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cooperativaeasy.it
+Sito web: www.cooperativaeasy.it
 </t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-easy-societa-cooperativa-sociale/</t>
+          <t>Altavilla Vicentina - via Puccini 5</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Puccini 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Puccini+5%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr"/>
-      <c r="G55" t="inlineStr">
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
         <is>
           <t>0444335188</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr"/>
+      <c r="G55" t="inlineStr"/>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>informazioni@cooperativaeasy.it</t>
+        </is>
+      </c>
       <c r="I55" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J55" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Papicchio&amp;quot; - Piano Infinito Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Papicchio" - Piano Infinito Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.pianoinfinito.wordpress.com
+Sito web: www.pianoinfinito.wordpress.com
 </t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-papicchio-piano-infinito-societa-cooperativa-sociale/</t>
+          <t>Montecchio Maggiore - via Madonnetta 62</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Madonnetta 62</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Madonetta+62%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr"/>
-      <c r="G56" t="inlineStr">
+      <c r="E56" t="inlineStr"/>
+      <c r="F56" t="inlineStr">
         <is>
           <t>0444492415</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr"/>
+      <c r="G56" t="inlineStr"/>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>cdpapicchio@pianoinfinitocoop.it</t>
+        </is>
+      </c>
       <c r="I56" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J56" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Ca' Sordis&amp;quot; - Piano Infinito Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Ca' Sordis" - Piano Infinito Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.pianoinfinito.wordpress.com
+Sito web: www.pianoinfinito.wordpress.com
 </t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-ca-sordis-piano-infinito-societa-cooperativa-sociale/</t>
+          <t>Montebello Vicentino - via Cà Sordis 26</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Montebello Vicentino - via Cà Sordis 26</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+C%C3%A0+Sordis+26%2C+36054+Montebello+Vicentino</t>
         </is>
       </c>
-      <c r="F57" t="inlineStr"/>
-      <c r="G57" t="inlineStr">
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
         <is>
           <t>0444648296</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr"/>
+      <c r="G57" t="inlineStr"/>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>cdcasordis@pianoinfinitocoop.it</t>
+        </is>
+      </c>
       <c r="I57" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J57" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Albatros&amp;quot; - Piano Infinito Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Albatros" - Piano Infinito Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.pianoinfinito.wordpress.com
+Sito web: www.pianoinfinito.wordpress.com
 </t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-albatros-piano-infinito-societa-cooperativa-sociale/</t>
+          <t>Montecchio Maggiore - via Mascagni 5/a</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Mascagni 5/a</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Mascagni+5%2Fa%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F58" t="inlineStr"/>
-      <c r="G58" t="inlineStr">
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr">
         <is>
           <t>0444496676</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr"/>
+      <c r="G58" t="inlineStr"/>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>cdalbatros@pianoinfinitocoop.it</t>
+        </is>
+      </c>
       <c r="I58" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J58" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Paolino Massignan&amp;quot; - Piano Infinito Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Paolino Massignan" - Piano Infinito Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.pianoinfinito.wordpress.com
+Sito web: www.pianoinfinito.wordpress.com
 </t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-paolino-massignan-piano-infinito-societa-cooperativa-sociale/</t>
+          <t>Brendola - via Sella 14</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Brendola - via Sella 14</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Sella+14%2C+36040+Brendola</t>
         </is>
       </c>
-      <c r="F59" t="inlineStr"/>
-      <c r="G59" t="inlineStr">
+      <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr">
         <is>
           <t>0444400235</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr"/>
+      <c r="G59" t="inlineStr"/>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>casettarossa@pianoinfinitocoop.it</t>
+        </is>
+      </c>
       <c r="I59" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J59" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Dopo di Noi” - Fondazione ANFFAS Lonigo</t>
+          <t>Comunità Alloggio Residenziale "Dopo di Noi” - Fondazione ANFFAS Lonigo</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.anffaslonigo.it
+Sito web: www.anffaslonigo.it
 </t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-dopo-di-noi-anfass-onlus-basso-vicentino/</t>
+          <t>Lonigo - via Fiume 37</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Lonigo - via Fiume 37</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fiume+37%2C+36045+Lonigo</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr"/>
-      <c r="G60" t="inlineStr">
+      <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr">
         <is>
           <t>0444830767</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr"/>
+      <c r="G60" t="inlineStr"/>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>info@anffaslonigo.it</t>
+        </is>
+      </c>
       <c r="I60" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J60" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Centro Diurno Semiresidenziale Anffas - Anfass Onlus Basso Vicentino</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.anffaslonigo.it
+Sito web: www.anffaslonigo.it
 </t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-anffas-anfass-onlus-basso-vicentino/</t>
+          <t>Lonigo - via Fiume 37</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Lonigo - via Fiume 37</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fiume+37%2C+36045+Lonigo</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr"/>
-      <c r="G61" t="inlineStr">
+      <c r="E61" t="inlineStr"/>
+      <c r="F61" t="inlineStr">
         <is>
           <t>0444833855</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr"/>
+      <c r="G61" t="inlineStr"/>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>info@anffaslonigo.it</t>
+        </is>
+      </c>
       <c r="I61" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J61" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Anime Libere&amp;quot; - Moby Dick Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Anime Libere" - Moby Dick Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopmobydick.it
+Sito web: www.coopmobydick.it
 </t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-anime-libere-moby-dick-societa-cooperativa-sociale/</t>
+          <t>Arzignano - via Venezia 6/Bis</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Arzignano - via Venezia 6/Bis</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Venezia+6%2FBis%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr"/>
-      <c r="G62" t="inlineStr">
+      <c r="E62" t="inlineStr"/>
+      <c r="F62" t="inlineStr">
         <is>
           <t>0444451539</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr"/>
+      <c r="G62" t="inlineStr"/>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>ceod@coopmobydick.it</t>
+        </is>
+      </c>
       <c r="I62" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J62" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Psr Moby Dick” - Moby Dick Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Psr Moby Dick” - Moby Dick Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopmobydick.it
+Sito web: www.coopmobydick.it
 </t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-psr-moby-dick-moby-dick-societa-cooperativa-sociale/</t>
+          <t>Arzignano - via Zara 39</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Arzignano - via Zara 39</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Zara+39+%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr"/>
-      <c r="G63" t="inlineStr">
+      <c r="E63" t="inlineStr"/>
+      <c r="F63" t="inlineStr">
         <is>
           <t>0444453212</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr"/>
+      <c r="G63" t="inlineStr"/>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>psr@coopmobydick.it</t>
+        </is>
+      </c>
       <c r="I63" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J63" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Dakota Beta” - Primula Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Dakota Beta” - Primula Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopprimula.it
+Sito web: www.coopprimula.it
 </t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-dakota-beta-primula-societa-cooperativa-sociale/</t>
+          <t>Valdagno - via Gasdotto 9/b</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Valdagno - via Gasdotto 9/b</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Gasdotto+9%2Fb%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr"/>
-      <c r="G64" t="inlineStr">
+      <c r="E64" t="inlineStr"/>
+      <c r="F64" t="inlineStr">
         <is>
           <t>0445402033</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr"/>
+      <c r="G64" t="inlineStr"/>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>dakota@coopprimula.it</t>
+        </is>
+      </c>
       <c r="I64" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J64" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Dakota Alfa&amp;quot; - Primula Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Dakota Alfa" - Primula Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopprimula.it
+Sito web: www.coopprimula.it
 </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-dakota-alfa-primula-societa-cooperativa-sociale/</t>
+          <t>Valdagno - via Gasdotto 9/b</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Valdagno - via Gasdotto 9/b</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Gasdotto+9%2Fb%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr"/>
-      <c r="G65" t="inlineStr">
+      <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr">
         <is>
           <t>0445402033</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr"/>
+      <c r="G65" t="inlineStr"/>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>dakota@coopprimula.it</t>
+        </is>
+      </c>
       <c r="I65" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J65" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Cerato&amp;quot; - Città Solidale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Cerato" - Città Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cittasolidale.it
+Sito web: www.cittasolidale.it
 </t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-cerato-citta-solidale-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Cerato 5</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Vicenza - via Cerato 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Cerato+5%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr"/>
-      <c r="G66" t="inlineStr">
+      <c r="E66" t="inlineStr"/>
+      <c r="F66" t="inlineStr">
         <is>
           <t>0444513235</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr"/>
+      <c r="G66" t="inlineStr"/>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>segreteria@cittasolidale.it</t>
+        </is>
+      </c>
       <c r="I66" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J66" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Contatto (CDC)&amp;quot; - Primavera '85 Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Contatto (CDC)" - Primavera '85 Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.primavera85.it
+Sito web: www.primavera85.it
 </t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-contatto-cdc-primavera-85-societa-cooperativa-sociale/</t>
+          <t>Altavilla Vicentina - via Europa 1</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Europa 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Europa+1%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr"/>
-      <c r="G67" t="inlineStr">
+      <c r="E67" t="inlineStr"/>
+      <c r="F67" t="inlineStr">
         <is>
           <t>0444572483</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr"/>
+      <c r="G67" t="inlineStr"/>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>valmarana@primavera85.it</t>
+        </is>
+      </c>
       <c r="I67" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J67" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Roncolato (CDR)&amp;quot; - Primavera '85 Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Roncolato (CDR)" - Primavera '85 Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.primavera85.it
+Sito web: www.primavera85.it
 </t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-roncolato-cdr-primavera-85-societa-cooperativa-sociale/</t>
+          <t>Sovizzo - via IV Novembre 23</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Sovizzo - via IV Novembre 23</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+IV+Novembre+23%2C+36050+Sovizzo</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr"/>
-      <c r="G68" t="inlineStr">
+      <c r="E68" t="inlineStr"/>
+      <c r="F68" t="inlineStr">
         <is>
           <t>0444376163</t>
         </is>
       </c>
-      <c r="H68" t="inlineStr"/>
+      <c r="G68" t="inlineStr"/>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>roncolato@primavera85.it</t>
+        </is>
+      </c>
       <c r="I68" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J68" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Longare&amp;quot; - Primavera '85 Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Longare" - Primavera '85 Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.primavera85.it
+Sito web: www.primavera85.it
 </t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-longare-primavera-85-societa-cooperativa-sociale/</t>
+          <t>Longare - via Corsara 1</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Longare - via Corsara 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Corsara+1%2C+36023+Longare</t>
         </is>
       </c>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr"/>
-      <c r="H69" t="inlineStr"/>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>longare@primavera85.it</t>
+        </is>
+      </c>
       <c r="I69" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J69" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Baba (CDB)&amp;quot; - Primavera '85 Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Baba (CDB)" - Primavera '85 Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.primavera85.it
+Sito web: www.primavera85.it
 </t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-baba-cdb-primavera-85-societa-cooperativa-sociale/</t>
+          <t>Sovizzo - via Risorgimento 10</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Sovizzo - via Risorgimento 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Risorgimento+10%2C+36050+Sovizzo</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr"/>
-      <c r="G70" t="inlineStr">
+      <c r="E70" t="inlineStr"/>
+      <c r="F70" t="inlineStr">
         <is>
           <t>0444376372</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr"/>
+      <c r="G70" t="inlineStr"/>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>get@primvare85.it</t>
+        </is>
+      </c>
       <c r="I70" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J70" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Centro Formazione al Lavoro (CFL)&amp;quot; - Primavera '85 Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Centro Formazione al Lavoro (CFL)" - Primavera '85 Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.primavera85.it
+Sito web: www.primavera85.it
 </t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-centro-formazione-al-lavoro-cfl-primavera-85-societa-cooperativa-sociale/</t>
+          <t>Sovizzo - via della Ricerca</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Sovizzo - via della Ricerca</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+della+Ricerca%2C+36050+Sovizzo</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr"/>
-      <c r="G71" t="inlineStr">
+      <c r="E71" t="inlineStr"/>
+      <c r="F71" t="inlineStr">
         <is>
           <t>0444376530</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr"/>
+      <c r="G71" t="inlineStr"/>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>clp@primavera85.it</t>
+        </is>
+      </c>
       <c r="I71" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J71" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Comunità Alloggio&amp;nbsp; &amp;quot;La Rocca&amp;quot; - Sogno e Vita Cooperativa Sociale</t>
+          <t>Comunità Alloggio  "La Rocca" - Sogno e Vita Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/gruppo-appartamento-residenziale-casa-famiglia-la-rocca-sogno-e-vita-societa-cooperativa-sociale/</t>
+          <t>Altavilla Vicentina - via Chiesa 87</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Chiesa 87</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Chiesa+87%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr"/>
-      <c r="G72" t="inlineStr">
+      <c r="E72" t="inlineStr"/>
+      <c r="F72" t="inlineStr">
         <is>
           <t>3275508133</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr"/>
+      <c r="G72" t="inlineStr"/>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>sognoevita@gmail.com</t>
+        </is>
+      </c>
       <c r="I72" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J72" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Diamoci Tempo&amp;quot; - Primula Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Diamoci Tempo" - Primula Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopprimula.it
+Sito web: www.coopprimula.it
 </t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-diamoci-tempo-primula-societa-cooperativa-sociale/</t>
+          <t>Valdagno - contrada Santi Massignani Alti</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Valdagno - contrada Santi Massignani Alti</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contrada+Santi+Massignani+Alti+%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr"/>
-      <c r="G73" t="inlineStr">
+      <c r="E73" t="inlineStr"/>
+      <c r="F73" t="inlineStr">
         <is>
           <t>0445480954</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr"/>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>diamocitempo@coopprimula.it</t>
+        </is>
+      </c>
       <c r="I73" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J73" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Residenza Sanitaria Assistenziale &amp;quot;Il Giardino dei Tigli&amp;quot; - Promozione Lavoro Società Cooperativa Sociale</t>
+          <t>Residenza Sanitaria Assistenziale "Il Giardino dei Tigli" - Promozione Lavoro Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.promo-lavoro.it
+Sito web: www.promo-lavoro.it
 </t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/residenza-sanitaria-assistenziale-il-giardino-dei-tigli-promozione-lavoro-societa-cooperativa-sociale/</t>
+          <t>Altavilla Vicentina - via Vicenza 15</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Vicenza 15</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Vicenza+15%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr"/>
-      <c r="G74" t="inlineStr">
+      <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr">
         <is>
           <t>0444371293</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr"/>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>servizi.sociali@cpapaluciani.it</t>
+        </is>
+      </c>
       <c r="I74" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J74" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Casa Serena&amp;quot; - Casa Serena Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Casa Serena" - Casa Serena Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-casa-serena-casa-serena-societa-cooperativa-sociale/</t>
+          <t>Monticello Conte Otto - via Villa Rossi 25</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Monticello Conte Otto - via Villa Rossi 25</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Villa+Rossi+25%2C+36010+Monticello+Conte+Otto</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr"/>
-      <c r="G75" t="inlineStr">
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
         <is>
           <t>0444596060</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr"/>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>comunitacs@libero.it</t>
+        </is>
+      </c>
       <c r="I75" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J75" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Centro Diurno Semiresidenziale - Agape Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-agape-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Coltura del Tesina 10</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Vicenza - via Coltura del Tesina 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Coltura+del+Tesina+10%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F76" t="inlineStr"/>
-      <c r="G76" t="inlineStr">
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr">
         <is>
           <t>0444302300</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr"/>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>agape@agape.vi.it</t>
+        </is>
+      </c>
       <c r="I76" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J76" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Casa Fonos Bolzano V.&amp;quot; - Agape Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Casa Fonos Bolzano V." - Agape Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-casa-fonos-bolzano-v-agape-societa-cooperativa-sociale/</t>
+          <t>Bolzano Vicentino - via Santa Cristina</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Santa Cristina</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Santa+Cristina%2C+36050+Bolzano+Vicentino</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr"/>
-      <c r="G77" t="inlineStr">
+      <c r="E77" t="inlineStr"/>
+      <c r="F77" t="inlineStr">
         <is>
           <t>0444302300</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr"/>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>agape@agape.vi.it</t>
+        </is>
+      </c>
       <c r="I77" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J77" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Casa Fonos Bertesina&amp;quot; - Agape Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Casa Fonos Bertesina" - Agape Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-casa-fonos-bertesina-agape-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Ospedaletto 230</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Vicenza - strada Ospedaletto 230</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Ospedaletto+230%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr"/>
-      <c r="G78" t="inlineStr">
+      <c r="E78" t="inlineStr"/>
+      <c r="F78" t="inlineStr">
         <is>
           <t>0444302300</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr"/>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>agape@agape.vi.it</t>
+        </is>
+      </c>
       <c r="I78" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J78" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;La Capannina&amp;quot; - Agape Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "La Capannina" - Agape Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-la-capannina-agape-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Coltura del Tesina 18</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Vicenza - via Coltura del Tesina 18</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Coltura+del+Tesina+18%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr"/>
-      <c r="G79" t="inlineStr">
+      <c r="E79" t="inlineStr"/>
+      <c r="F79" t="inlineStr">
         <is>
           <t>0444302300</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr"/>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>agape@agape.vi.it</t>
+        </is>
+      </c>
       <c r="I79" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J79" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Residenziale &amp;quot;Orchidea&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Gruppo Appartamento Residenziale "Orchidea" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/gruppo-appartamento-residenziale-orchidea-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Scuole Anconetta 12</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Vicenza - strada Scuole Anconetta 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Scuole+Anconetta+12%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr"/>
-      <c r="G80" t="inlineStr">
+      <c r="E80" t="inlineStr"/>
+      <c r="F80" t="inlineStr">
         <is>
           <t>0444611478</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr"/>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>ilsogno@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I80" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J80" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Gruppo Famiglia&amp;quot; - Primula Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Gruppo Famiglia" - Primula Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopprimula.it
+Sito web: www.coopprimula.it
 </t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-gruppo-famiglia-primula-societa-cooperativa-sociale/</t>
+          <t>Valdagno - viale Trento 146</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Valdagno - viale Trento 146</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Trento+146%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr"/>
-      <c r="G81" t="inlineStr">
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr">
         <is>
           <t>0445403199</t>
         </is>
       </c>
+      <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
-      <c r="I81" t="inlineStr"/>
-      <c r="J81" t="inlineStr">
+      <c r="I81" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Residenziale &amp;quot;La Casa&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Gruppo Appartamento Residenziale "La Casa" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
-[...7 lines deleted...]
-      </c>
+Sito web: www.nuovoponte.it
+</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr"/>
-      <c r="F82" t="inlineStr"/>
-      <c r="G82" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>0444611478</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr"/>
+      <c r="G82" t="inlineStr"/>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>ilsogno@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I82" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J82" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Recoaro Solidale&amp;quot; - Recoaro Solidale Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Recoaro Solidale" - Recoaro Solidale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.recoarosolidale.it
+Sito web: www.recoarosolidale.it
 </t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-recoaro-solidale-recoaro-solidale-societa-cooperativa-sociale/</t>
+          <t>Recoaro Terme - via Btg. Monte Berico 11</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Recoaro Terme - via Btg. Monte Berico 11</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Btg.+Monte+Berico+11%2C+36076+Recoaro+Terme</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr"/>
-      <c r="G83" t="inlineStr">
+      <c r="E83" t="inlineStr"/>
+      <c r="F83" t="inlineStr">
         <is>
           <t>0445780391</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr"/>
+      <c r="G83" t="inlineStr"/>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>amministrazione@recoarosolidale.it</t>
+        </is>
+      </c>
       <c r="I83" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J83" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Il Sogno&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Il Sogno" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-il-sogno-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Camisano Vicentino - viale Venezia 34</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - viale Venezia 34</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=vialee+Venezia+34%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr"/>
-      <c r="G84" t="inlineStr">
+      <c r="E84" t="inlineStr"/>
+      <c r="F84" t="inlineStr">
         <is>
           <t>0444611478</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr"/>
+      <c r="G84" t="inlineStr"/>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>ilsogno@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I84" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J84" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;No Problem” - Studio Progetto Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "No Problem” - Studio Progetto Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.studioprogetto.org
+Sito web: www.studioprogetto.org
 </t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-no-problem-studio-progetto-societa-cooperativa-sociale/</t>
+          <t>Cornedo Vicentino - via Monte Ortigara 115</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Cornedo Vicentino - via Monte Ortigara 115</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Monte+Ortigara+115%2C+36073+Cornedo+Vicentino</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr"/>
-      <c r="G85" t="inlineStr">
+      <c r="E85" t="inlineStr"/>
+      <c r="F85" t="inlineStr">
         <is>
           <t>0445408082</t>
         </is>
       </c>
+      <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
-      <c r="I85" t="inlineStr"/>
-      <c r="J85" t="inlineStr">
+      <c r="I85" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Gramola&amp;quot; - Ipab Villa Serena</t>
+          <t>Centro Diurno Semiresidenziale "Gramola" - Ipab Villa Serena</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.villaserenalonigo.it
+Sito web: www.villaserenalonigo.it
 </t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-gramola-ipab-villa-serena/</t>
+          <t>Lonigo - via Mure San Daniele 1</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Lonigo - via Mure San Daniele 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Mure+San+Daniele+1%2C+36045+Lonigo</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr"/>
-      <c r="G86" t="inlineStr">
+      <c r="E86" t="inlineStr"/>
+      <c r="F86" t="inlineStr">
         <is>
           <t>0444831331</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr"/>
+      <c r="G86" t="inlineStr"/>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>direzione@villaserenalonigo.it</t>
+        </is>
+      </c>
       <c r="I86" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J86" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Il Faro&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Il Faro" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-il-faro-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Scuole Anconetta 12</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Vicenza - strada Scuole Anconetta 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Scuole+Anconetta+12%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr"/>
-      <c r="G87" t="inlineStr">
+      <c r="E87" t="inlineStr"/>
+      <c r="F87" t="inlineStr">
         <is>
           <t>0444317217</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr"/>
+      <c r="G87" t="inlineStr"/>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>ilfaro@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I87" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J87" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Peter Pan” - Codess Sociale Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Peter Pan” - Codess Sociale Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.codess.org
+Sito web: www.codess.org
 </t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-peter-pan-codess-sociale-societa-cooperativa-sociale/</t>
+          <t>Arzignano - via Venezia 29</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Arzignano - via Venezia 29</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Venezia+29%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr"/>
-      <c r="G88" t="inlineStr">
+      <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr">
         <is>
           <t>0444671380</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr"/>
+      <c r="G88" t="inlineStr"/>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>elenabaggio@codess.org</t>
+        </is>
+      </c>
       <c r="I88" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J88" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Il Sentiero&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Il Sentiero" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-il-sentiero-il-nuovo-ponte-societaa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Scuole Anconetta 12</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Vicenza - strada Scuole Anconetta 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Scuole+Anconetta+12%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F89" t="inlineStr"/>
-      <c r="G89" t="inlineStr">
+      <c r="E89" t="inlineStr"/>
+      <c r="F89" t="inlineStr">
         <is>
           <t>0444504167</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr"/>
+      <c r="G89" t="inlineStr"/>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>ilsentiero@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I89" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J89" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Laghetto&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Laghetto" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-laghetto-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Marosticana 235</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Vicenza - strada Marosticana 235</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Marosticana+235%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr"/>
-      <c r="G90" t="inlineStr">
+      <c r="E90" t="inlineStr"/>
+      <c r="F90" t="inlineStr">
         <is>
           <t>0444294138</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr"/>
+      <c r="G90" t="inlineStr"/>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>laghetto@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I90" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J90" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>RSA &amp;quot;Villa Santa Rita&amp;quot; - MeA Società Cooperativa Sociale</t>
+          <t>RSA "Villa Santa Rita" - MeA Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.meavi.it
+Sito web: www.meavi.it
 </t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/rsa-villa-santa-rita-mea-mosaicoeaias-societa-cooperativa-sociale/</t>
+          <t>Crespadoro - via Cacciavillani 13</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Crespadoro - via Cacciavillani 13</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Cacciavillani+13%2C+36070+Crespadoro</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr"/>
-      <c r="G91" t="inlineStr">
+      <c r="E91" t="inlineStr"/>
+      <c r="F91" t="inlineStr">
         <is>
           <t>04441770439</t>
         </is>
       </c>
-      <c r="H91" t="inlineStr"/>
+      <c r="G91" t="inlineStr"/>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>areariabilitativa@meavi.org</t>
+        </is>
+      </c>
       <c r="I91" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J91" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Camisano&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Camisano" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-camisano-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Camisano Vicentino - viale Venezia 32</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - viale Venezia 32</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Venezia+32%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr"/>
-      <c r="G92" t="inlineStr">
+      <c r="E92" t="inlineStr"/>
+      <c r="F92" t="inlineStr">
         <is>
           <t>0444411270</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr"/>
+      <c r="G92" t="inlineStr"/>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>camisano@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I92" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J92" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Povolaro&amp;quot; - Il Nuovo Ponte Società Cooperativa Sociale</t>
+          <t>Centro Diurno Semiresidenziale "Povolaro" - Il Nuovo Ponte Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-povolaro-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Dueville - via della Tecnica 12</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Dueville - via della Tecnica 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+della+Tecnica+12++%2C+36031+Dueville</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr"/>
-      <c r="G93" t="inlineStr">
+      <c r="E93" t="inlineStr"/>
+      <c r="F93" t="inlineStr">
         <is>
           <t>0444360097</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr"/>
+      <c r="G93" t="inlineStr"/>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>povolaro@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I93" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J93" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot; Villa Chiara ” - Mea Mosaicoeaias Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale " Villa Chiara ” - Mea Mosaicoeaias Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.meavi.it
+Sito web: www.meavi.it
 </t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-villa-chiara-mea-mosaicoeaias-societa-cooperativa-sociale/</t>
+          <t>Valdagno - Via Adua 4</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Valdagno - Via Adua 4</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=Via+Adua+4+%2C+36078+Valdagno</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr"/>
-      <c r="G94" t="inlineStr">
+      <c r="E94" t="inlineStr"/>
+      <c r="F94" t="inlineStr">
         <is>
           <t>0445401827</t>
         </is>
       </c>
-      <c r="H94" t="inlineStr"/>
+      <c r="G94" t="inlineStr"/>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>meavaldagno@meavi.org</t>
+        </is>
+      </c>
       <c r="I94" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J94" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;La Collina” - Mea Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "La Collina” - Mea Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.meavi.it
+Sito web: www.meavi.it
 </t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-la-collina-mea-mosaicoeaias-societa-cooperativa-sociale/</t>
+          <t>Alonte - via Carcano 1/B</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Alonte - via Carcano 1/B</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Carcano+1%2Fb%2C+36045+Alonte</t>
         </is>
       </c>
-      <c r="F95" t="inlineStr"/>
-      <c r="G95" t="inlineStr">
+      <c r="E95" t="inlineStr"/>
+      <c r="F95" t="inlineStr">
         <is>
           <t>0444401595</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr"/>
+      <c r="G95" t="inlineStr"/>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>meaalonte@meavi.org</t>
+        </is>
+      </c>
       <c r="I95" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J95" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Anconetta&amp;quot; Il Nuovo Ponte Società cooperativa sociale</t>
+          <t>Centro Diurno Semiresidenziale "Anconetta" Il Nuovo Ponte Società cooperativa sociale</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovoponte.it
+Sito web: www.nuovoponte.it
 </t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-anconetta-il-nuovo-ponte-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Scuole Anconetta 12</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Vicenza - strada Scuole Anconetta 12</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Scuole+Anconetta+12%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F96" t="inlineStr"/>
-      <c r="G96" t="inlineStr">
+      <c r="E96" t="inlineStr"/>
+      <c r="F96" t="inlineStr">
         <is>
           <t>0444514907</t>
         </is>
       </c>
-      <c r="H96" t="inlineStr"/>
+      <c r="G96" t="inlineStr"/>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>anconetta@nuovoponte.it</t>
+        </is>
+      </c>
       <c r="I96" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J96" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Luigi&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Comunità Alloggio Residenziale "Luigi" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-luigi-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via Fontana 42</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Fontana 42</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontana+42%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr"/>
-      <c r="G97" t="inlineStr">
+      <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H97" t="inlineStr"/>
+      <c r="G97" t="inlineStr"/>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I97" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J97" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Comunità Alloggio &amp;quot;Il Roveto&amp;quot; - Cooperativa Sociale &amp;quot;Mamre&amp;quot;</t>
+          <t>Comunità Alloggio "Il Roveto" - Cooperativa Sociale "Mamre"</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.coopmamre.org
+Sito web: www.coopmamre.org
 </t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-il-roveto-cooperativa-sociale-mamre/</t>
+          <t>Montecchio Maggiore - via Maso 31</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Maso 31</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Maso+31%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr"/>
-      <c r="G98" t="inlineStr">
+      <c r="E98" t="inlineStr"/>
+      <c r="F98" t="inlineStr">
         <is>
           <t>0444493181</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr"/>
+      <c r="G98" t="inlineStr"/>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>info@coopmamre.org</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J98" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Candida e fratelli&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Comunità Alloggio Residenziale "Candida e fratelli" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-candida-e-fratelli-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via Fontana 42</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Fontana 42</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontana+42%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr"/>
-      <c r="G99" t="inlineStr">
+      <c r="E99" t="inlineStr"/>
+      <c r="F99" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr"/>
+      <c r="G99" t="inlineStr"/>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I99" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J99" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Via Fontana&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Centro Diurno Semiresidenziale "Via Fontana" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-via-fontana-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via Fontana 42</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Fontana 42</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontana+42%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr"/>
-      <c r="G100" t="inlineStr">
+      <c r="E100" t="inlineStr"/>
+      <c r="F100" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H100" t="inlineStr"/>
+      <c r="G100" t="inlineStr"/>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I100" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J100" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Villa Rossa&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Centro Diurno Semiresidenziale "Villa Rossa" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-villa-rossa-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via Monte Berico 1</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Monte Berico 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Monte+Berico+1%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr"/>
-      <c r="G101" t="inlineStr">
+      <c r="E101" t="inlineStr"/>
+      <c r="F101" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H101" t="inlineStr"/>
+      <c r="G101" t="inlineStr"/>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I101" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J101" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Terme di Recoaro</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.termedirecoaro.it
+Sito web: www.termedirecoaro.it
 </t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/terme-di-recoaro/</t>
+          <t>Recoaro Terme - via Fonti Centrali</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Recoaro Terme - via Fonti Centrali</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fonti+Centrali%2C+36076+Recoaro+Terme</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr"/>
-      <c r="G102" t="inlineStr">
+      <c r="E102" t="inlineStr"/>
+      <c r="F102" t="inlineStr">
         <is>
           <t>0445 75016</t>
         </is>
       </c>
-      <c r="H102" t="inlineStr"/>
+      <c r="G102" t="inlineStr"/>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>termedirecoarospa@gmail.com</t>
+        </is>
+      </c>
       <c r="I102" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J102" t="inlineStr">
         <is>
           <t>Strutture di assistenza termale</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Ct Residenziale tipo B &amp;quot;Comunità Terapeutica S. Daniele&amp;quot; - C.T. Papa Giovanni XXIII di Rimini</t>
+          <t>Ct Residenziale tipo B "Comunità Terapeutica S. Daniele" - C.T. Papa Giovanni XXIII di Rimini</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.apg23.org
+Sito web: www.apg23.org
 </t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-b-comunita-terapeutica-s-daniele-c-t-papa-giovanni-xxiii-di-rimini/</t>
+          <t>Lonigo - via Giovannelli 1</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Lonigo - via Giovannelli 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Giovannelli+1%2C+36045+Lonigo</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr"/>
-      <c r="G103" t="inlineStr">
+      <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr">
         <is>
           <t>0444 830584</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr"/>
+      <c r="G103" t="inlineStr"/>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>ct.sandaniele@apg23.org</t>
+        </is>
+      </c>
       <c r="I103" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J103" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di via Chiesa - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-via-chiesa-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>San Germano dei Berici - via Chiesa 3</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>San Germano dei Berici - via Chiesa 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Chiesa+3%2C+36040+San+Germano+dei+Berici</t>
         </is>
       </c>
-      <c r="F104" t="inlineStr"/>
-      <c r="G104" t="inlineStr">
+      <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr">
         <is>
           <t>0444 868084</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr"/>
+      <c r="G104" t="inlineStr"/>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>integra@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I104" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J104" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di via Puccini - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-via-puccini-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>San Germano dei Berici - via Puccini 5</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>San Germano dei Berici - via Puccini 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Puccini+5%2C+36040+San+Germano+dei+Berici</t>
         </is>
       </c>
-      <c r="F105" t="inlineStr"/>
-      <c r="G105" t="inlineStr">
+      <c r="E105" t="inlineStr"/>
+      <c r="F105" t="inlineStr">
         <is>
           <t>0444 868084</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr"/>
+      <c r="G105" t="inlineStr"/>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>integra@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I105" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J105" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Ct Residenziale tipo C &amp;quot;lntegra - La Corte Berica&amp;quot; - Fondazione di Partecipazione San Gaetano Onlus</t>
+          <t>Ct Residenziale tipo C "lntegra - La Corte Berica" - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-lntegra-la-corte-berica-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Grancona - via Carbonarolla 30</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Grancona - via Carbonarolla 30</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Carbonarolla+30%2C+36040+Grancona</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr"/>
-      <c r="G106" t="inlineStr">
+      <c r="E106" t="inlineStr"/>
+      <c r="F106" t="inlineStr">
         <is>
           <t>0444 868084</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr"/>
+      <c r="G106" t="inlineStr"/>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>integra@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I106" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J106" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Il Capannone 2&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Centro Diurno Semiresidenziale "Il Capannone 2" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-il-capannone-2-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via della Cooperazione 14/16</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via della Cooperazione 14/16</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+della+Cooperazione+14%2F16%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F107" t="inlineStr"/>
-      <c r="G107" t="inlineStr">
+      <c r="E107" t="inlineStr"/>
+      <c r="F107" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr"/>
+      <c r="G107" t="inlineStr"/>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I107" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J107" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Il Capannone 1&amp;quot; - Fondazione Candida Stefani</t>
+          <t>Centro Diurno Semiresidenziale "Il Capannone 1" - Fondazione Candida Stefani</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionestefani.it
+Sito web: www.fondazionestefani.it
 </t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-il-capannone-1-fondazione-candida-stefani/</t>
+          <t>Noventa Vicentina - via della Cooperazione 14/16</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via della Cooperazione 14/16</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+della+Cooperazione+14%2F16%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr"/>
-      <c r="G108" t="inlineStr">
+      <c r="E108" t="inlineStr"/>
+      <c r="F108" t="inlineStr">
         <is>
           <t>0444760801</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr"/>
+      <c r="G108" t="inlineStr"/>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>presidenza@fondazionestefani.it</t>
+        </is>
+      </c>
       <c r="I108" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J108" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;Ancora Insieme&amp;quot; - Mea Mosaicoeaias Società Cooperativa Sociale</t>
+          <t>Comunità Alloggio Residenziale "Ancora Insieme" - Mea Mosaicoeaias Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.meavi.it
+Sito web: www.meavi.it
 </t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-ancora-insieme-mea-mosaicoeaias-societa-cooperativa-sociale/</t>
+          <t>Mossano - via Palma 1</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Mossano - via Palma 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Palma+1%2C+36024+Mossano</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>0444240630|0444545305</t>
+        </is>
+      </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>0444240630|0444545305</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>info@meavi.it</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J109" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Centro Diurno Semiresidenziale - Mea Mosaicoeaias Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.meavi.it
+Sito web: www.meavi.it
 </t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-mea-mosaicoeaias-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Ferrari 29</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Vicenza - via Ferrari 29</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Ferrari++29%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr"/>
+      <c r="E110" t="inlineStr"/>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>0444240630|0444545305</t>
+        </is>
+      </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>0444240630|0444545305</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>info@meavi.org</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J110" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Gruppo Appartamento Residenziale - Fondazione Poli</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazioneferrucciopoli.it
+Sito web: www.fondazioneferrucciopoli.it
 </t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/gruppo-appartamento-residenziale-fondazione-poli/</t>
+          <t>Bolzano Vicentino - via Albereria 26</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Albereria 26</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Albereria+26%2C+36050+Vicenza</t>
         </is>
       </c>
-      <c r="F111" t="inlineStr"/>
-      <c r="G111" t="inlineStr">
+      <c r="E111" t="inlineStr"/>
+      <c r="F111" t="inlineStr">
         <is>
           <t>0444356152</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr"/>
+      <c r="G111" t="inlineStr"/>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>info@fondazioneferrucciopoli.it</t>
+        </is>
+      </c>
       <c r="I111" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J111" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Residenziale &amp;quot;A. Silvestri&amp;quot; - Fondazione Poli</t>
+          <t>Comunità Alloggio Residenziale "A. Silvestri" - Fondazione Poli</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazioneferrucciopoli.it
+Sito web: www.fondazioneferrucciopoli.it
 </t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-residenziale-a-silvestri-fondazione-poli/</t>
+          <t>Vicenza - viale Trieste 347</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Vicenza - viale Trieste 347</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Trieste+347%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr"/>
-      <c r="G112" t="inlineStr">
+      <c r="E112" t="inlineStr"/>
+      <c r="F112" t="inlineStr">
         <is>
           <t>0444356152</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr"/>
+      <c r="G112" t="inlineStr"/>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>info@fondazioneferrucciopoli.it</t>
+        </is>
+      </c>
       <c r="I112" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J112" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Keramos&amp;quot; - Fondazione Poli</t>
+          <t>Centro Diurno Semiresidenziale "Keramos" - Fondazione Poli</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazioneferrucciopoli.it
+Sito web: www.fondazioneferrucciopoli.it
 </t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-keramos-fondazione-poli/</t>
+          <t>Bolzano Vicentino - via Albereria 3</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Albereria 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Albereria+3%2C+36050+Bolzano+Vicentino</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr"/>
-      <c r="G113" t="inlineStr">
+      <c r="E113" t="inlineStr"/>
+      <c r="F113" t="inlineStr">
         <is>
           <t>0444356152</t>
         </is>
       </c>
-      <c r="H113" t="inlineStr"/>
+      <c r="G113" t="inlineStr"/>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>info@fondazioneferrucciopoli.it</t>
+        </is>
+      </c>
       <c r="I113" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J113" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Centro Diurno Semiresidenziale &amp;quot;Contatto&amp;quot; - Fondazione Poli</t>
+          <t>Centro Diurno Semiresidenziale "Contatto" - Fondazione Poli</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazioneferrucciopoli.it
+Sito web: www.fondazioneferrucciopoli.it
 </t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-semiresidenziale-contatto-fondazione-poli/</t>
+          <t>Bolzano Vicentino - via Albereria 3</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bolzano Vicentino - via Albereria 3</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Albereria+3%2C+36050+Bolzano+Vicentino</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr"/>
-      <c r="G114" t="inlineStr">
+      <c r="E114" t="inlineStr"/>
+      <c r="F114" t="inlineStr">
         <is>
           <t>0444356152</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr"/>
+      <c r="G114" t="inlineStr"/>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>info@fondazioneferrucciopoli.it</t>
+        </is>
+      </c>
       <c r="I114" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J114" t="inlineStr">
         <is>
           <t>Strutture di assistenza a persone con disabilita'</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Ecodiagnostica S.r.l. - sede di Arzignano</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp;Dr. Ferruccio Cervato
-Sito web:&amp;nbsp;www.ecodiagnosticasrl.it
+Direttore sanitario: Dr. Ferruccio Cervato
+Sito web: www.ecodiagnosticasrl.it
 Branche specialistiche accreditate: odontoiatria, diagnostica per immagini, neurologia, oculistica, ortopedia, otorinolaringoiatria, urologia, dermatologia
 </t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ecodiagnostica-s-r-l-sede-di-arzignano/</t>
+          <t>Arzignano - via Trento 5</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Arzignano - via Trento 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Trento+5+%28angolo+Piazza+Beltrame%29%2C+36071+Arzignano</t>
         </is>
       </c>
-      <c r="F115" t="inlineStr"/>
-      <c r="G115" t="inlineStr">
+      <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H115" t="inlineStr"/>
+      <c r="G115" t="inlineStr"/>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>info@ecodiagnosticasrl.it</t>
+        </is>
+      </c>
       <c r="I115" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J115" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Centro Medico Riabilitativo San Marco S.r.l.</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Riccardo Baracco
-Sito web:&amp;nbsp;www.centrosanmarco.it
+Sito web: www.centrosanmarco.it
 Branche specialistiche accreditate: medicina fisica e riabilitazione
 </t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-medico-riabilitativo-san-marco-s-r-l/</t>
+          <t>Vicenza - piazza Araceli 16</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Vicenza - piazza Araceli 16</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=piazza+Araceli+16%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F116" t="inlineStr"/>
-      <c r="G116" t="inlineStr">
+      <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H116" t="inlineStr"/>
+      <c r="G116" t="inlineStr"/>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>info@centrosanmarco.it</t>
+        </is>
+      </c>
       <c r="I116" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J116" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>RSA IPAB &amp;quot;La Pieve&amp;quot;</t>
+          <t>RSA IPAB "La Pieve"</t>
         </is>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/rsa-ipab-la-pieve/</t>
+          <t>Montecchio Maggiore - via Pieve 28</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Pieve 28</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Pieve+28%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr"/>
-      <c r="G117" t="inlineStr">
+      <c r="E117" t="inlineStr"/>
+      <c r="F117" t="inlineStr">
         <is>
           <t>0444694990</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr"/>
+      <c r="G117" t="inlineStr"/>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>segreteria@ipab-lapieve.it</t>
+        </is>
+      </c>
       <c r="I117" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J117" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Cooperativa Studio Progetto CD &amp;quot;Il faro e la lanterna&amp;quot;</t>
+          <t>Cooperativa Studio Progetto CD "Il faro e la lanterna"</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.studioprogetto.org
+Sito web: www.studioprogetto.org
 </t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cooperativa-studio-progetto-cd-il-faro-e-la-lanterna/</t>
+          <t>Cornedo Vicentino - via Monte Ortigara 115</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Cornedo Vicentino - via Monte Ortigara 115</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Monte+Ortigara+115%2C+36073+Cornedo+Vicentino</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr"/>
-      <c r="G118" t="inlineStr">
+      <c r="E118" t="inlineStr"/>
+      <c r="F118" t="inlineStr">
         <is>
           <t>0445402432</t>
         </is>
       </c>
+      <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
-      <c r="I118" t="inlineStr"/>
-      <c r="J118" t="inlineStr">
+      <c r="I118" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Cooperativa CD-Eco &amp;quot;Papa Giovanni XXIII&amp;quot;</t>
+          <t>Cooperativa CD-Eco "Papa Giovanni XXIII"</t>
         </is>
       </c>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cooperativa-cd-eco-papa-giovanni-xxiii/</t>
+          <t>Montecchio Maggiore - via Tecchio 93</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Tecchio 93</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Tecchio+93%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F119" t="inlineStr"/>
-      <c r="G119" t="inlineStr">
+      <c r="E119" t="inlineStr"/>
+      <c r="F119" t="inlineStr">
         <is>
           <t>0444491457</t>
         </is>
       </c>
-      <c r="H119" t="inlineStr"/>
+      <c r="G119" t="inlineStr"/>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>ecomontecchio@ecorinascere.it</t>
+        </is>
+      </c>
       <c r="I119" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J119" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Ospedale di Comunità di Montecchio Maggiore</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Avviso
 Luglio 2021 - Si comunica all'utenza che il servizio offerto dall'Ospedale di Comunità di Montecchio Maggiore è momentaneamente sospeso.
-Sito web:&amp;nbsp;www.ipab-lapieve.it
+Sito web: www.ipab-lapieve.it
 </t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ospedale-di-comunita-di-montecchio-maggiore/</t>
+          <t>Montecchio Maggiore - via Pieve 28</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Montecchio Maggiore - via Pieve 28</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Pieve+28%2C+36075+Montecchio+Maggiore</t>
         </is>
       </c>
-      <c r="F120" t="inlineStr"/>
-      <c r="G120" t="inlineStr">
+      <c r="E120" t="inlineStr"/>
+      <c r="F120" t="inlineStr">
         <is>
           <t>0444 694990</t>
         </is>
       </c>
-      <c r="H120" t="inlineStr"/>
+      <c r="G120" t="inlineStr"/>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>segreteria@ipab-lapieve.it</t>
+        </is>
+      </c>
       <c r="I120" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J120" t="inlineStr">
         <is>
           <t>Strutture Intermedie</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Passo di Riva&amp;quot; - Cooperativa Sociale Libra</t>
+          <t>Gruppo Appartamento Protetto "Passo di Riva" - Cooperativa Sociale Libra</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cooplibra.com
+Sito web: www.cooplibra.com
 </t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/gruppo-appartamento-protetto-passo-di-riva-cooperativa-sociale-libra/</t>
+          <t>Dueville - strada Marosticana 134</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Dueville - strada Marosticana 134</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Marosticana+134%2C+36031+Dueville</t>
         </is>
       </c>
-      <c r="F121" t="inlineStr"/>
-      <c r="G121" t="inlineStr">
+      <c r="E121" t="inlineStr"/>
+      <c r="F121" t="inlineStr">
         <is>
           <t>0444590707</t>
         </is>
       </c>
-      <c r="H121" t="inlineStr"/>
+      <c r="G121" t="inlineStr"/>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>info@cooplibra.com</t>
+        </is>
+      </c>
       <c r="I121" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J121" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Comunità Alloggio &amp;quot;Il Bosco&amp;quot; - Cooperativa Sociale Libra</t>
+          <t>Comunità Alloggio "Il Bosco" - Cooperativa Sociale Libra</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cooplibra.com
+Sito web: www.cooplibra.com
 </t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-alloggio-il-bosco-cooperativa-sociale-libra/</t>
+          <t>Dueville - via Villanova 98/100</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Dueville - via Villanova 98/100</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Villanova+98%2F100%2C+36031+Dueville</t>
         </is>
       </c>
-      <c r="F122" t="inlineStr"/>
-      <c r="G122" t="inlineStr">
+      <c r="E122" t="inlineStr"/>
+      <c r="F122" t="inlineStr">
         <is>
           <t>0444360532</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr"/>
+      <c r="G122" t="inlineStr"/>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>info@cooplibra.com</t>
+        </is>
+      </c>
       <c r="I122" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J122" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di contrà Busato - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-contra-busato-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - contrà Busato 4</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Busato 4</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Busato+4%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr"/>
-      <c r="G123" t="inlineStr">
+      <c r="E123" t="inlineStr"/>
+      <c r="F123" t="inlineStr">
         <is>
           <t>0444 544082</t>
         </is>
       </c>
-      <c r="H123" t="inlineStr"/>
+      <c r="G123" t="inlineStr"/>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>laboratorio.famiglia@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I123" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J123" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di contrà Corpus Domini - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-contra-corpus-domini-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - contrà Corpus Domini 40</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Corpus Domini 40</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Corpus+Domini+40%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F124" t="inlineStr"/>
-      <c r="G124" t="inlineStr">
+      <c r="E124" t="inlineStr"/>
+      <c r="F124" t="inlineStr">
         <is>
           <t>0444 544082</t>
         </is>
       </c>
-      <c r="H124" t="inlineStr"/>
+      <c r="G124" t="inlineStr"/>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>laboratorio.famiglia@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I124" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J124" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di via Lamarmora - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-via-lamarmora-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - via Lamarmora 161</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Vicenza - via Lamarmora 161</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Lamarmora+161%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F125" t="inlineStr"/>
-      <c r="G125" t="inlineStr">
+      <c r="E125" t="inlineStr"/>
+      <c r="F125" t="inlineStr">
         <is>
           <t>0444 923894</t>
         </is>
       </c>
-      <c r="H125" t="inlineStr"/>
+      <c r="G125" t="inlineStr"/>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>laghetto@fondazionesangetano.it</t>
+        </is>
+      </c>
       <c r="I125" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J125" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Ct Semiresidenziale di viale Dal Verme - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-di-viale-dal-verme-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - viale Dal Verme 135</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Vicenza - viale Dal Verme 135</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Dal+Verme+135%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F126" t="inlineStr"/>
-      <c r="G126" t="inlineStr">
+      <c r="E126" t="inlineStr"/>
+      <c r="F126" t="inlineStr">
         <is>
           <t>0444 923894</t>
         </is>
       </c>
-      <c r="H126" t="inlineStr"/>
+      <c r="G126" t="inlineStr"/>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>laghetto@fondazionesangetano.it</t>
+        </is>
+      </c>
       <c r="I126" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J126" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo C 1 &amp;quot;Laboratorio Famiglia&amp;quot; - Fondazione di Partecipazione San Gaetano Onlus</t>
+          <t>Ct Residenziale Tipo C 1 "Laboratorio Famiglia" - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-1-laboratorio-famiglia-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - contrà Santa Croce 7</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Santa Croce 7</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Santa+Croce+7%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F127" t="inlineStr"/>
-      <c r="G127" t="inlineStr">
+      <c r="E127" t="inlineStr"/>
+      <c r="F127" t="inlineStr">
         <is>
           <t>0444 544082</t>
         </is>
       </c>
-      <c r="H127" t="inlineStr"/>
+      <c r="G127" t="inlineStr"/>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>laboratorio.famiglia@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I127" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J127" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo B &amp;quot;Il Bosco - Al Laghetto&amp;quot; - Fondazione di Partecipazione San Gaetano Onlus</t>
+          <t>Ct Residenziale Tipo B "Il Bosco - Al Laghetto" - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-b-il-bosco-al-laghetto-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - strada Marosticana 235</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Vicenza - strada Marosticana 235</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Marosticana+235%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F128" t="inlineStr"/>
-      <c r="G128" t="inlineStr">
+      <c r="E128" t="inlineStr"/>
+      <c r="F128" t="inlineStr">
         <is>
           <t>0444 923894</t>
         </is>
       </c>
-      <c r="H128" t="inlineStr"/>
+      <c r="G128" t="inlineStr"/>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>laghetto@fondazionesangetano.it</t>
+        </is>
+      </c>
       <c r="I128" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J128" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Ct Pronta Accoglienza &amp;quot;La Ricerca - Casa Cavalli&amp;quot; - Fondazione di Partecipazione San Gaetano Onlus</t>
+          <t>Ct Pronta Accoglienza "La Ricerca - Casa Cavalli" - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-pronta-accoglienza-la-ricerca-casa-cavalli-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - contrà Santa Croce 7</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Santa Croce 7</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Santa+Croce+7%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F129" t="inlineStr"/>
-      <c r="G129" t="inlineStr">
+      <c r="E129" t="inlineStr"/>
+      <c r="F129" t="inlineStr">
         <is>
           <t>0444 544082</t>
         </is>
       </c>
-      <c r="H129" t="inlineStr"/>
+      <c r="G129" t="inlineStr"/>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>laboratorio.famiglia@fondazionesangaetano.it</t>
+        </is>
+      </c>
       <c r="I129" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J129" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Ct Pronta Accoglienza &amp;quot;La Ricerca - Al Laghetto&amp;quot; - Fondazione di Partecipazione San Gaetano Onlus</t>
+          <t>Ct Pronta Accoglienza "La Ricerca - Al Laghetto" - Fondazione di Partecipazione San Gaetano Onlus</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.fondazionesangaetano.it
+Sito web: www.fondazionesangaetano.it
 </t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-pronta-accoglienza-la-ricerca-al-laghetto-fondazione-di-partecipazione-san-gaetano-onlus/</t>
+          <t>Vicenza - strada Marosticana 235</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Vicenza - strada Marosticana 235</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Marosticana+235%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F130" t="inlineStr"/>
-      <c r="G130" t="inlineStr">
+      <c r="E130" t="inlineStr"/>
+      <c r="F130" t="inlineStr">
         <is>
           <t>0444 923894</t>
         </is>
       </c>
-      <c r="H130" t="inlineStr"/>
+      <c r="G130" t="inlineStr"/>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>laghetto@fondazionesangetano.it</t>
+        </is>
+      </c>
       <c r="I130" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J130" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Ct Semiresidenziale &amp;quot;Il Laboratorio&amp;quot; - Nuova Vita Società Cooperativa Sociale</t>
+          <t>Ct Semiresidenziale "Il Laboratorio" - Nuova Vita Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovavitaonlus.it
+Sito web: www.nuovavitaonlus.it
 </t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-semiresidenziale-il-laboratorio-nuova-vita-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Borghetto Saviabona 185</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Vicenza - strada Borghetto Saviabona 185</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Borghetto+Saviabona+185%2C+36100+</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr"/>
-      <c r="G131" t="inlineStr">
+      <c r="E131" t="inlineStr"/>
+      <c r="F131" t="inlineStr">
         <is>
           <t>0444 505925</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr"/>
+      <c r="G131" t="inlineStr"/>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>segreteria@nuovavitaonlus.it</t>
+        </is>
+      </c>
       <c r="I131" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J131" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Ct Residenziale Tipo B di strada Borghetto Saviabona - Nuova Vita Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.nuovavitaonlus.it
+Sito web: www.nuovavitaonlus.it
 </t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-b-di-strada-borghetto-saviabona-nuova-vita-societa-cooperativa-sociale/</t>
+          <t>Vicenza - strada Borghetto Saviabona 185</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Vicenza - strada Borghetto Saviabona 185</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=strada+Borghetto+Saviabona+185%2C+36100+</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr"/>
-      <c r="G132" t="inlineStr">
+      <c r="E132" t="inlineStr"/>
+      <c r="F132" t="inlineStr">
         <is>
           <t>0444 505925</t>
         </is>
       </c>
-      <c r="H132" t="inlineStr"/>
+      <c r="G132" t="inlineStr"/>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>segreteria@nuovavitaonlus.it</t>
+        </is>
+      </c>
       <c r="I132" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J132" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Ct Residenziale Tipo C di Agugliaro - Airone Cooperativa Sociale Arl</t>
         </is>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-di-agugliaro-airone-cooperativa-sociale-arl/</t>
+          <t>Agugliaro - via Motterelle 10</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Agugliaro - via Motterelle 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Motterelle+10%2C+36020+Agugliaro</t>
         </is>
       </c>
-      <c r="F133" t="inlineStr"/>
-      <c r="G133" t="inlineStr">
+      <c r="E133" t="inlineStr"/>
+      <c r="F133" t="inlineStr">
         <is>
           <t>0444 891338</t>
         </is>
       </c>
-      <c r="H133" t="inlineStr"/>
+      <c r="G133" t="inlineStr"/>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>presidenza@cooperativaairone.com</t>
+        </is>
+      </c>
       <c r="I133" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J133" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo C &amp;quot;Ca' Santo Stefano&amp;quot; - Cosmo Società Cooperativa Sociale</t>
+          <t>Ct Residenziale Tipo C "Ca' Santo Stefano" - Cosmo Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cosmosociale.it
+Sito web: www.cosmosociale.it
 </t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-ca-santo-stefano-cosmo-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Lago di Viverone 21</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Vicenza - via Lago di Viverone 21</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Lago+di+Viverone+21%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F134" t="inlineStr"/>
-      <c r="G134" t="inlineStr">
+      <c r="E134" t="inlineStr"/>
+      <c r="F134" t="inlineStr">
         <is>
           <t>0444 1788017</t>
         </is>
       </c>
-      <c r="H134" t="inlineStr"/>
+      <c r="G134" t="inlineStr"/>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>cosmo@cosmosociale.it</t>
+        </is>
+      </c>
       <c r="I134" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J134" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo C &amp;quot;Casa Betania&amp;quot; - Centro Vicentino di Solidarietà Ceis Onlus</t>
+          <t>Ct Residenziale Tipo C "Casa Betania" - Centro Vicentino di Solidarietà Ceis Onlus</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ceisvicenza.it
+Sito web: www.ceisvicenza.it
 </t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-casa-betania-centro-vicentino-di-solidarieta-ceis-onlus/</t>
+          <t>Sovizzo - via Barchetto 6</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Sovizzo - via Barchetto 6</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Barchetto+6%2C+36050+Sovizzo</t>
         </is>
       </c>
-      <c r="F135" t="inlineStr"/>
-      <c r="G135" t="inlineStr">
+      <c r="E135" t="inlineStr"/>
+      <c r="F135" t="inlineStr">
         <is>
           <t>0444 551429</t>
         </is>
       </c>
-      <c r="H135" t="inlineStr"/>
+      <c r="G135" t="inlineStr"/>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>ceisbetania@libero.it</t>
+        </is>
+      </c>
       <c r="I135" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J135" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo C &amp;quot;Ca' Rossa&amp;quot; - Cosmo Società Cooperativa Sociale</t>
+          <t>Ct Residenziale Tipo C "Ca' Rossa" - Cosmo Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cosmosociale.it
+Sito web: www.cosmosociale.it
 </t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-ca-rossa-cosmo-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Lago di Alleghe 14</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Vicenza - via Lago di Alleghe 14</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Lago+di+Alleghe+14%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F136" t="inlineStr"/>
-      <c r="G136" t="inlineStr">
+      <c r="E136" t="inlineStr"/>
+      <c r="F136" t="inlineStr">
         <is>
           <t>0444 1788017</t>
         </is>
       </c>
-      <c r="H136" t="inlineStr"/>
+      <c r="G136" t="inlineStr"/>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>cosmo@cosmosociale.it</t>
+        </is>
+      </c>
       <c r="I136" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J136" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Ct Residenziale Tipo C &amp;quot;Ca' Mosaico&amp;quot; - Cosmo Società Cooperativa Sociale</t>
+          <t>Ct Residenziale Tipo C "Ca' Mosaico" - Cosmo Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cosmosociale.it
+Sito web: www.cosmosociale.it
 </t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-residenziale-tipo-c-ca-mosaico-cosmo-societa-cooperativa-sociale/</t>
+          <t>Vicenza - via Sant'Antonino 147</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Vicenza - via Sant'Antonino 147</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Sant%27Antonino+147%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F137" t="inlineStr"/>
-      <c r="G137" t="inlineStr">
+      <c r="E137" t="inlineStr"/>
+      <c r="F137" t="inlineStr">
         <is>
           <t>0444 1788014</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr"/>
+      <c r="G137" t="inlineStr"/>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>camosaico@cosmosociale.it</t>
+        </is>
+      </c>
       <c r="I137" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J137" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Ct Pronta Accoglienza &amp;quot;Il Cedro&amp;quot; - Cosmo Società Cooperativa Sociale</t>
+          <t>Ct Pronta Accoglienza "Il Cedro" - Cosmo Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cosmosociale.it
+Sito web: www.cosmosociale.it
 </t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ct-pronta-accoglienza-il-cedro-cosmo-societa-cooperativa-sociale/</t>
+          <t>Caldogno - via Mameli 1</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Caldogno - via Mameli 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Mameli+1%2C+36030+Caldogno</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr"/>
-      <c r="G138" t="inlineStr">
+      <c r="E138" t="inlineStr"/>
+      <c r="F138" t="inlineStr">
         <is>
           <t>0444 1788016</t>
         </is>
       </c>
-      <c r="H138" t="inlineStr"/>
+      <c r="G138" t="inlineStr"/>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>ilcedro@cosmosociale.it</t>
+        </is>
+      </c>
       <c r="I138" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J138" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Comunità Terapeutica Riabilitativa Protetta (CTRP) &amp;quot;Casa di Cura Privata Villa Margherita Srl&amp;quot; - Kos Care</t>
+          <t>Comunità Terapeutica Riabilitativa Protetta (CTRP) "Casa di Cura Privata Villa Margherita Srl" - Kos Care</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>Sito web: https://neomesia.com/casa-villa-margherita</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/comunita-terapeutica-riabilitativa-protetta-ctrp-casa-di-cura-privata-villa-margherita-srl/</t>
+          <t>via Costa Colonna 6 - 36057 Arcugnano</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>via Costa Colonna 6 - 36057 Arcugnano</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Costa+Colonna+6%2C+36057+Arcugnano</t>
         </is>
       </c>
-      <c r="F139" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="H139" t="inlineStr"/>
+      <c r="E139" t="inlineStr"/>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>0444 1585888</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr"/>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>info@casadicuravillamargherita.it</t>
+        </is>
+      </c>
       <c r="I139" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J139" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Associazione La Nostra Famiglia Onlus</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.lanostrafamiglia.it
+Sito web: www.lanostrafamiglia.it
 </t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/associazione-la-nostra-famiglia-onlus/</t>
+          <t>Vicenza - via Coltura del Tesina 18</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Vicenza - via Coltura del Tesina 18</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Coltura+del+Tesina+18%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F140" t="inlineStr"/>
-      <c r="G140" t="inlineStr">
+      <c r="E140" t="inlineStr"/>
+      <c r="F140" t="inlineStr">
         <is>
           <t>0444 303280</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr"/>
+      <c r="G140" t="inlineStr"/>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>vicenza@lanostrafamiglia.it</t>
+        </is>
+      </c>
       <c r="I140" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J140" t="inlineStr">
         <is>
           <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Assp Onlus di Padova – Centro Archimede</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.cdarchimede.it
+Sito web: www.cdarchimede.it
 </t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/assp-onlus-di-padova-centro-archimede/</t>
+          <t>Torri di Quartesolo - via Italia Unita 1</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Torri di Quartesolo - via Italia Unita 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Italia+Unita+1%2C+36040+Torri+di+Quartesolo</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr"/>
-      <c r="G141" t="inlineStr">
+      <c r="E141" t="inlineStr"/>
+      <c r="F141" t="inlineStr">
         <is>
           <t>0444 387387</t>
         </is>
       </c>
-      <c r="H141" t="inlineStr"/>
+      <c r="G141" t="inlineStr"/>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>info@cdarchimede.it</t>
+        </is>
+      </c>
       <c r="I141" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J141" t="inlineStr">
         <is>
           <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Presidio Riabilitativo Villa Maria</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.prvillamaria.it
+Sito web: www.prvillamaria.it
 </t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/presidio-riabilitativo-villa-maria/</t>
+          <t>Monticello Conte Otto - via Villa Rossi 5</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Monticello Conte Otto - via Villa Rossi 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Villa+Rossi+5%2C+36010+Monticello+Conte+Otto</t>
         </is>
       </c>
-      <c r="F142" t="inlineStr"/>
-      <c r="G142" t="inlineStr">
+      <c r="E142" t="inlineStr"/>
+      <c r="F142" t="inlineStr">
         <is>
           <t>0444 595065</t>
         </is>
       </c>
-      <c r="H142" t="inlineStr"/>
+      <c r="G142" t="inlineStr"/>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>info@centrovillamaria.org</t>
+        </is>
+      </c>
       <c r="I142" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J142" t="inlineStr">
         <is>
           <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Data Clinica srl - Sede di Camisano</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dott. Fabrizio Fabris
-Sito web:&amp;nbsp;http://www.dataclinica.it/
+Sito web: http://www.dataclinica.it/
 Branche specialistiche accreditate: laboratorio analisi, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/data-clinica-srl-sede-di-camisano/</t>
+          <t>Camisano Vicentino - Via P. Menin 7/A</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - Via P. Menin 7/A</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+P.+Menin+7%2FA%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F143" t="inlineStr"/>
-      <c r="G143" t="inlineStr">
+      <c r="E143" t="inlineStr"/>
+      <c r="F143" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H143" t="inlineStr"/>
+      <c r="G143" t="inlineStr"/>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>info@dataclinica.it</t>
+        </is>
+      </c>
       <c r="I143" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J143" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Gestione Personale Convenzionato - sede di Vicenza - Segreteria</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Email:&amp;nbsp;protocollo.aulss8@pecveneto.it&amp;nbsp;Posta Elettronica Certificata (PEC) abilitata alla ricezione soltanto da un'altra casella PEC. Si precisa che per gli allegati ai messaggi in entrata, siano essi PEC o email, possono essere utilizzati esclusivamente file in formati portabili statici non modificabili, che non contengano macroistruzioni o codici eseguibili: si richiedono pertanto, per documenti di testo o scansionati, i seguenti formati: .pdf, pdf/A, .odf, .ods., .txt , .jpg , .tiff , .xml. I messaggi, i cui allegati non rispettino le caratteristiche di formato sopraindicate, vengono respinti
+Email: protocollo.aulss8@pecveneto.it Posta Elettronica Certificata (PEC) abilitata alla ricezione soltanto da un'altra casella PEC. Si precisa che per gli allegati ai messaggi in entrata, siano essi PEC o email, possono essere utilizzati esclusivamente file in formati portabili statici non modificabili, che non contengano macroistruzioni o codici eseguibili: si richiedono pertanto, per documenti di testo o scansionati, i seguenti formati: .pdf, pdf/A, .odf, .ods., .txt , .jpg , .tiff , .xml. I messaggi, i cui allegati non rispettino le caratteristiche di formato sopraindicate, vengono respinti
 </t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/convenzioni-e-privati-accreditati-sede-di-vicenza-segreteria/</t>
+          <t>Corso S.S. Felice e Fortunato 229 - 36100 Vicenza</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Corso S.S. Felice e Fortunato 229 - 36100 Vicenza</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=corso+S.S.+Felice+e+Fortunato+229%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F144" t="inlineStr"/>
-      <c r="G144" t="inlineStr">
+      <c r="E144" t="inlineStr"/>
+      <c r="F144" t="inlineStr">
         <is>
           <t>0444 755023</t>
         </is>
       </c>
-      <c r="H144" t="inlineStr"/>
+      <c r="G144" t="inlineStr"/>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>servizio.convenzioni@aulss8.veneto.it</t>
+        </is>
+      </c>
       <c r="I144" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J144" t="inlineStr">
         <is>
           <t>Centro convenzionato</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Centro Odontoiatrico In Ore Salus sas (Dr. Scarso)</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Branche specialistiche accreditate: odontoiatria
 </t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-odontoiatrico-in-ore-salus-sas-dr-scarso/</t>
+          <t>Vicenza - Via Btg. Vicenza 46</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Vicenza - Via Btg. Vicenza 46</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=Via+Btg.+Vicenza+46%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F145" t="inlineStr"/>
-      <c r="G145" t="inlineStr">
+      <c r="E145" t="inlineStr"/>
+      <c r="F145" t="inlineStr">
         <is>
           <t>0444 547460</t>
         </is>
       </c>
-      <c r="H145" t="inlineStr"/>
+      <c r="G145" t="inlineStr"/>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>scarso.giuseppe@libero.it</t>
+        </is>
+      </c>
       <c r="I145" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J145" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Studio Professionale Dr. Ettore Busatta</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Branche specialistiche accreditate: ostetricia e ginecologia
 </t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/studio-professionale-dr-ettore-busatta/</t>
+          <t>Vicenza - viale Camisano 56/a</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Vicenza - viale Camisano 56/a</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Camisano+56%2Fa+%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F146" t="inlineStr"/>
+      <c r="E146" t="inlineStr"/>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>0444 914288|329 0783193</t>
+        </is>
+      </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>0444 914288|329 0783193</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>ebusatta@hotmail.com</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J146" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Studio Radiologico San Lazzaro Srl</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Adriano Zanon
 Sito web: www.studioradiologico.net
 Branche specialistiche accreditate: medicina fisica e riabilitazione, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/studio-radiologico-san-lazzaro-srl/</t>
+          <t>Vicenza - viale dell'industria 67</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Vicenza - viale dell'industria 67</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+dell%27industria+67%2C+36100+</t>
         </is>
       </c>
-      <c r="F147" t="inlineStr"/>
-      <c r="G147" t="inlineStr">
+      <c r="E147" t="inlineStr"/>
+      <c r="F147" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H147" t="inlineStr"/>
+      <c r="G147" t="inlineStr"/>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>info@studioradiologico.net</t>
+        </is>
+      </c>
       <c r="I147" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J147" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>SE.FA.MO Srl - Sede di Creazzo</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Antonio Rebecchi
-Sito web:&amp;nbsp;http://www.sefamo.it/
+Sito web: http://www.sefamo.it/
 Branche specialistiche accreditate: laboratorio analisi
 </t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/se-fa-mo-srl-sede-di-creazzo/</t>
+          <t>Creazzo - largo Tiepolo 31/33</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Creazzo - largo Tiepolo 31/33</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=largo+Tiepolo+31%2F33%2C+36051+Creazzo</t>
         </is>
       </c>
-      <c r="F148" t="inlineStr"/>
-      <c r="G148" t="inlineStr">
+      <c r="E148" t="inlineStr"/>
+      <c r="F148" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr"/>
+      <c r="G148" t="inlineStr"/>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>info@sefamo.it</t>
+        </is>
+      </c>
       <c r="I148" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J148" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>OTI Medicale Vicenza Srl</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Nicola Bronzini
-Sito web:&amp;nbsp;http://www.otimedicale.it/
+Sito web: http://www.otimedicale.it/
 Branche specialistiche accreditate: anestesia (ossigenoterapia iperbarica)
 </t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/oti-medicale-vicenza-srl/</t>
+          <t>Torri di Quartesolo - via degli Avieri 29</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Torri di Quartesolo - via degli Avieri 29</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+degli+Avieri+29%2C+36040+Torri+di+Quartesolo</t>
         </is>
       </c>
-      <c r="F149" t="inlineStr"/>
-      <c r="G149" t="inlineStr">
+      <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H149" t="inlineStr"/>
+      <c r="G149" t="inlineStr"/>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>info@otimedicale.it</t>
+        </is>
+      </c>
       <c r="I149" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J149" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>CDV - Centro Diagnostico Veneto Srl</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp;Dr.ssa Chiara Ganzaroli
-Sito web:&amp;nbsp;http://www.cdvs.it/
+Direttore sanitario: Dr.ssa Chiara Ganzaroli
+Sito web: http://www.cdvs.it/
 Branche specialistiche accreditate: medicina fisica e riabilitazione, diagnostica per immagini, cardiologia, laboratorio analisi
 </t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cdv-centro-diagnostico-veneto-srl/</t>
+          <t>Caldogno - via Sette 56</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Caldogno - via Sette 56</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Sette+56%2C+36030+Caldogno</t>
         </is>
       </c>
-      <c r="F150" t="inlineStr"/>
-      <c r="G150" t="inlineStr">
+      <c r="E150" t="inlineStr"/>
+      <c r="F150" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H150" t="inlineStr"/>
+      <c r="G150" t="inlineStr"/>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>info@cdvs.it</t>
+        </is>
+      </c>
       <c r="I150" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J150" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>CEMES Srl di Vicenza</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore sanitario: Dr. Giorgio Bruni
-Sito web:&amp;nbsp;http://www.cemesvicenza.it/
+Sito web: http://www.cemesvicenza.it/
 Branche specialistiche accreditate: medicina fisica e riabilitazione
 </t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cemes-srl-di-vicenza/</t>
+          <t>Vicenza - contrà Porta Santa Croce 45/49</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Vicenza - contrà Porta Santa Croce 45/49</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+Porta+Santa+Croce+45%2F49%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F151" t="inlineStr"/>
-      <c r="G151" t="inlineStr">
+      <c r="E151" t="inlineStr"/>
+      <c r="F151" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H151" t="inlineStr"/>
+      <c r="G151" t="inlineStr"/>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>prenotazioni@cemesvicenza.it</t>
+        </is>
+      </c>
       <c r="I151" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J151" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>CTR di Gobbi Giovanna e C. Snc</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp; Dr. Pierluigi Castiglione
+Direttore sanitario:  Dr. Pierluigi Castiglione
 Branche specialistiche accreditate: medicina fisica e riabilitazione
 </t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ctr-di-gobbi-giovanna-e-c-snc/</t>
+          <t>Vicenza - via Vecchia Ferriera 5</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Vicenza - via Vecchia Ferriera 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Vecchia+Ferriera+5%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F152" t="inlineStr"/>
-      <c r="G152" t="inlineStr">
+      <c r="E152" t="inlineStr"/>
+      <c r="F152" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H152" t="inlineStr"/>
+      <c r="G152" t="inlineStr"/>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>info@ctr-poliambulatorio.it</t>
+        </is>
+      </c>
       <c r="I152" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J152" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Centro Servizi Casa di Riposo Ca' Arnaldi</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casariposocaarnaldi.it
+Sito web: www.casariposocaarnaldi.it
 </t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-servizi-casa-di-riposo-ca-arnaldi/</t>
+          <t>Noventa Vicentina - via Fontana 60</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Fontana 60</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontana+60%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F153" t="inlineStr"/>
-      <c r="G153" t="inlineStr">
+      <c r="E153" t="inlineStr"/>
+      <c r="F153" t="inlineStr">
         <is>
           <t>0444887868</t>
         </is>
       </c>
-      <c r="H153" t="inlineStr"/>
+      <c r="G153" t="inlineStr"/>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>servizisociali@casariposocaarnaldi.it</t>
+        </is>
+      </c>
       <c r="I153" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J153" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Comm. A. Michelazzo&amp;quot;</t>
+          <t>Casa di Riposo "Comm. A. Michelazzo"</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casaripososossano.it
+Sito web: www.casaripososossano.it
 </t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-comm-a-michelazzo/</t>
+          <t>Sossano - via Roma 69</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Sossano - via Roma 69</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Roma+69%2C+36040+Sossano</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr"/>
-      <c r="G154" t="inlineStr">
+      <c r="E154" t="inlineStr"/>
+      <c r="F154" t="inlineStr">
         <is>
           <t>0444 885225</t>
         </is>
       </c>
-      <c r="H154" t="inlineStr"/>
+      <c r="G154" t="inlineStr"/>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>segreteria@casaripososossano.it</t>
+        </is>
+      </c>
       <c r="I154" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J154" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;San Giuseppe&amp;quot;</t>
+          <t>Casa di Riposo "San Giuseppe"</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casaripososangiuseppe.it
+Sito web: www.casaripososangiuseppe.it
 </t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-san-giuseppe/</t>
+          <t>Orgiano - via IV Novembre 38</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Orgiano - via IV Novembre 38</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+IV+Novembre++38%2C+36040+Orgiano</t>
         </is>
       </c>
-      <c r="F155" t="inlineStr"/>
-      <c r="G155" t="inlineStr">
+      <c r="E155" t="inlineStr"/>
+      <c r="F155" t="inlineStr">
         <is>
           <t>0444 874027</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr"/>
+      <c r="G155" t="inlineStr"/>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>servizisociali@casaripososangiuseppe.it</t>
+        </is>
+      </c>
       <c r="I155" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J155" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Don A. Simionati e Cav.D. Soattini&amp;quot;</t>
+          <t>Casa di Riposo "Don A. Simionati e Cav.D. Soattini"</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.crsimionati.it
+Sito web: www.crsimionati.it
 </t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-don-a-simionati-e-cav-d-soattini/</t>
+          <t>Barbarano Vicentino - Via Andrea Palladio 13</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Barbarano Vicentino - Via Andrea Palladio 13</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=Via+Andrea+Palladio+13%2C+36048+Barbarano+Mossano</t>
         </is>
       </c>
-      <c r="F156" t="inlineStr"/>
-      <c r="G156" t="inlineStr">
+      <c r="E156" t="inlineStr"/>
+      <c r="F156" t="inlineStr">
         <is>
           <t>0444 795773</t>
         </is>
       </c>
-      <c r="H156" t="inlineStr"/>
+      <c r="G156" t="inlineStr"/>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>crsimio@crsimionati.it</t>
+        </is>
+      </c>
       <c r="I156" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J156" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Opera Pia Raggio di Sole - Casa Soggiorno &amp;quot;A. De Giovanni&amp;quot;</t>
+          <t>Opera Pia Raggio di Sole - Casa Soggiorno "A. De Giovanni"</t>
         </is>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/opera-pia-raggio-di-sole-casa-soggiorno-a-de-giovanni/</t>
+          <t>Barbarano Mossano - via Pigiavento 2</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Barbarano Mossano - via Pigiavento 2</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Pigiavento+2%2C+36021+Barbarano+Vicentino</t>
         </is>
       </c>
+      <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr"/>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
-      <c r="I157" t="inlineStr"/>
-      <c r="J157" t="inlineStr">
+      <c r="I157" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Orazio Lampertico&amp;quot;</t>
+          <t>Casa di Riposo "Orazio Lampertico"</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casadiriposolampertico.it
+Sito web: www.casadiriposolampertico.it
 </t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-orazio-lampertico/</t>
+          <t>Montegalda - via G. Roi 27</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Montegalda - via G. Roi 27</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+G.+Roi+27%2C+36047+Montegalda</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr"/>
-      <c r="G158" t="inlineStr">
+      <c r="E158" t="inlineStr"/>
+      <c r="F158" t="inlineStr">
         <is>
           <t>0444 636049</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr"/>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>info@casadiriposolampertico.it</t>
+        </is>
+      </c>
       <c r="I158" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J158" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Bonaguro&amp;quot;</t>
+          <t>Casa di Riposo "Bonaguro"</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;https://residenzialitaanziani.aulss8.veneto.it/
+Sito web: https://residenzialitaanziani.aulss8.veneto.it/
 </t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-bonaguro/</t>
+          <t>Camisano Vicentino - via Torrerossa 147</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - via Torrerossa 147</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Torrerossa+147%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr"/>
-      <c r="G159" t="inlineStr">
+      <c r="E159" t="inlineStr"/>
+      <c r="F159" t="inlineStr">
         <is>
           <t>0444 610184</t>
         </is>
       </c>
-      <c r="H159" t="inlineStr"/>
+      <c r="G159" t="inlineStr"/>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>info@residenzabonaguro.it</t>
+        </is>
+      </c>
       <c r="I159" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J159" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Serse Panizzoni&amp;quot;</t>
+          <t>Casa di Riposo "Serse Panizzoni"</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.sersepanizzoni.it
+Sito web: www.sersepanizzoni.it
 </t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-serse-panizzoni/</t>
+          <t>Camisano Vicentino - Via Roma S.Maria 19</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Camisano Vicentino - Via Roma S.Maria 19</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=Via+Roma+S.Maria+19%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
-      <c r="F160" t="inlineStr"/>
-      <c r="G160" t="inlineStr">
+      <c r="E160" t="inlineStr"/>
+      <c r="F160" t="inlineStr">
         <is>
           <t>0444 611200</t>
         </is>
       </c>
-      <c r="H160" t="inlineStr"/>
+      <c r="G160" t="inlineStr"/>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>amministrazione@sersepanizzoni.it</t>
+        </is>
+      </c>
       <c r="I160" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J160" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Centro Polifunzionale &amp;quot;Papa Luciani&amp;quot;</t>
+          <t>Centro Polifunzionale "Papa Luciani"</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;https://residenzialitaanziani.aulss8.veneto.it/
+Sito web: https://residenzialitaanziani.aulss8.veneto.it/
 </t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-polifunzionale-papa-luciani/</t>
+          <t>Altavilla Vicentina - via Vicenza 15</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Vicenza 15</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Vicenza+15%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr"/>
-      <c r="G161" t="inlineStr">
+      <c r="E161" t="inlineStr"/>
+      <c r="F161" t="inlineStr">
         <is>
           <t>044471293</t>
         </is>
       </c>
-      <c r="H161" t="inlineStr"/>
+      <c r="G161" t="inlineStr"/>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>residenza_papaluciani@pec.net</t>
+        </is>
+      </c>
       <c r="I161" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J161" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Casa di Riposo &amp;quot;Residenza Villa Caldogno&amp;quot;</t>
+          <t>Casa di Riposo "Residenza Villa Caldogno"</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casadiriposovillacaldogno.it
+Sito web: www.casadiriposovillacaldogno.it
 </t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-riposo-residenza-villa-caldogno/</t>
+          <t>Caldogno - via Zanella 5</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Caldogno - via Zanella 5</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Zanella+5%2C+36030+Caldogno</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr"/>
+      <c r="E162" t="inlineStr"/>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>0444 905560</t>
+        </is>
+      </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>0444 905560</t>
+          <t>Segreteria</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Segreteria</t>
+          <t>info@casadiriposovillacaldogno.it</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J162" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Fondazione &amp;quot;Luigia Gaspari Bressan&amp;quot; ONLUS</t>
+          <t>Fondazione "Luigia Gaspari Bressan" ONLUS</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;https://residenzialitaanziani.aulss8.veneto.it/
+Sito web: https://residenzialitaanziani.aulss8.veneto.it/
 </t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/fondazione-luigia-gaspari-bressan-onlus/</t>
+          <t>Isola Vicentina - via San Marco 21/D</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Isola Vicentina - via San Marco 21/D</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+San+Marco+21%2FD%2C+36033+Isola+Vicentina</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr"/>
-      <c r="G163" t="inlineStr">
+      <c r="E163" t="inlineStr"/>
+      <c r="F163" t="inlineStr">
         <is>
           <t>0444978518</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr"/>
+      <c r="G163" t="inlineStr"/>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>info@fondazionebressan.it</t>
+        </is>
+      </c>
       <c r="I163" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J163" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>IPAB ”Suor Diodata Bertolo”</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.diodatabertolo.it
+Sito web: www.diodatabertolo.it
 </t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ipab-suor-diodata-bertolo/</t>
+          <t>Sandrigo - piazza Zanella 9</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Sandrigo - piazza Zanella 9</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=piazza+Zanella+9%2C+36066+Sandrigo</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr"/>
-      <c r="G164" t="inlineStr">
+      <c r="E164" t="inlineStr"/>
+      <c r="F164" t="inlineStr">
         <is>
           <t>0444756492</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr"/>
+      <c r="G164" t="inlineStr"/>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>diodatabertolo@pec.it</t>
+        </is>
+      </c>
       <c r="I164" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J164" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>IPAB Centro servizi per Anziani &amp;quot;U. Bagarella&amp;quot; Dueville</t>
+          <t>IPAB Centro servizi per Anziani "U. Bagarella" Dueville</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipabcsa.it
+Sito web: www.ipabcsa.it
 Nucleo Alzheimer.
 </t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ipab-centro-servizi-per-anziani/</t>
+          <t>Dueville - via IV Novembre 11</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Dueville - via IV Novembre 11</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+IV+Novembre+11%2C+36100+Dueville</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr"/>
-      <c r="G165" t="inlineStr">
+      <c r="E165" t="inlineStr"/>
+      <c r="F165" t="inlineStr">
         <is>
           <t>0444590320</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr"/>
+      <c r="G165" t="inlineStr"/>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>direzione@ipabcsa.it</t>
+        </is>
+      </c>
       <c r="I165" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J165" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IPAB di Vicenza</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.ipab.vicenza.it
+Sito web: www.ipab.vicenza.it
 </t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/ipab-di-vicenza/</t>
+          <t>Vicenza - contrà San Pietro 60</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Vicenza - contrà San Pietro 60</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=contr%C3%A0+San+Pietro+60%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr"/>
-      <c r="G166" t="inlineStr">
+      <c r="E166" t="inlineStr"/>
+      <c r="F166" t="inlineStr">
         <is>
           <t>0444218800</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr"/>
+      <c r="G166" t="inlineStr"/>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>segreteria@ipab.vicenza.it</t>
+        </is>
+      </c>
       <c r="I166" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J166" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Fondazione Malattie Rare &amp;quot;Mauro Baschirotto&amp;quot; B.I.R.D. - ETS</t>
+          <t>Fondazione Malattie Rare "Mauro Baschirotto" B.I.R.D. - ETS</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.birdfoundation.org
+Sito web: www.birdfoundation.org
 Direttore Sanitario: Dott.ssa Tiziana Spanevello
 Branche specialistiche accreditate: laboratorio analisi (genetica)
 </t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/fondazione-malattie-rare-mauro-baschirotto-b-i-r-d-onlus/</t>
+          <t>Costozza di Longare - via Bartolomeo Bizio 1</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Costozza di Longare - via Bartolomeo Bizio 1</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Bartolomeo+Bizio+1%2C+36023+Longare</t>
         </is>
       </c>
-      <c r="F167" t="inlineStr"/>
-      <c r="G167" t="inlineStr">
+      <c r="E167" t="inlineStr"/>
+      <c r="F167" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H167" t="inlineStr"/>
+      <c r="G167" t="inlineStr"/>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>info@birdfoundation.org</t>
+        </is>
+      </c>
       <c r="I167" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J167" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Data Clinica srl - Sede di Vicenza</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp;Dott. Fabrizio Fabris
-Sito web:&amp;nbsp;http://www.dataclinica.it/
+Direttore sanitario: Dott. Fabrizio Fabris
+Sito web: http://www.dataclinica.it/
 Branche specialistiche accreditate: laboratorio analisi, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/data-clinica-srl-sede-di-vicenza/</t>
+          <t>Vicenza - via Rosselli 50</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Vicenza - via Rosselli 50</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Rosselli+50%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F168" t="inlineStr"/>
-      <c r="G168" t="inlineStr">
+      <c r="E168" t="inlineStr"/>
+      <c r="F168" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H168" t="inlineStr"/>
+      <c r="G168" t="inlineStr"/>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>info@dataclinica.it</t>
+        </is>
+      </c>
       <c r="I168" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J168" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Data Clinica srl - sede di Torri di Quartesolo</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Direttore sanitario:&amp;nbsp;Dott. Fabrizio Fabris
-Sito web:&amp;nbsp;http://www.dataclinica.it/
+Direttore sanitario: Dott. Fabrizio Fabris
+Sito web: http://www.dataclinica.it/
 Branche specialistiche accreditate: laboratorio analisi, diagnostica per immagini
 </t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/data-clinica-srl-sede-di-torri-di-quartesolo/</t>
+          <t>Torri di Quartesolo - via degli Artiglieri 33</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Torri di Quartesolo - via degli Artiglieri 33</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+degli+Artiglieri+33%2C+36040+Torri+di+Quartesolo</t>
         </is>
       </c>
-      <c r="F169" t="inlineStr"/>
-      <c r="G169" t="inlineStr">
+      <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H169" t="inlineStr"/>
+      <c r="G169" t="inlineStr"/>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>info@dataclinica.it</t>
+        </is>
+      </c>
       <c r="I169" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J169" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Casa di Cura Villa Margherita</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...4 lines deleted...]
-</t>
+          <t>Sito web: https://kosgroup.com/it/villa-margherita Direttore Sanitario: Dr. Matteo Bolcato Branche specialistiche accreditate: neurologia Prestazioni di ricovero in convenzione</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-cura-villa-margherita/</t>
+          <t>Arcugnano - via Costa Colonna 6</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Arcugnano - via Costa Colonna 6</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Costa+Colonna+6%2C+36057+Arcugnano</t>
         </is>
       </c>
-      <c r="F170" t="inlineStr"/>
-      <c r="G170" t="inlineStr">
+      <c r="E170" t="inlineStr"/>
+      <c r="F170" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H170" t="inlineStr"/>
+      <c r="G170" t="inlineStr"/>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>villamargherita.vi@kosgroup.com</t>
+        </is>
+      </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>villamargherita.vi@kosgroup.com</t>
-[...4 lines deleted...]
-          <t>Strutture di assistenza ambulatoriale|Strutture di assistenza ospedaliera</t>
+          <t>Strutture di assistenza ambulatoriale ed ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>CMSR Veneto Medica Srl</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t xml:space="preserve">
 Direttore Sanitario: Dr.ssa Milena Calderone
-Sito web:&amp;nbsp;http://www.cmsr.it/
+Sito web: http://www.cmsr.it/
 Branche specialistiche accreditate: diagnostica per immagini, cardiologia
 </t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/cmsr-veneto-medica-srl/</t>
+          <t>Altavilla Vicentina - via Vicenza 204</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Altavilla Vicentina - via Vicenza 204</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Vicenza+204%2C+36077+Altavilla+Vicentina</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr"/>
-      <c r="G171" t="inlineStr">
+      <c r="E171" t="inlineStr"/>
+      <c r="F171" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr"/>
+      <c r="G171" t="inlineStr"/>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>info@cmsr.it</t>
+        </is>
+      </c>
       <c r="I171" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J171" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Casa di Cura Villa Berica</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...4 lines deleted...]
-</t>
+          <t>Direttore sanitario: Dr. Domenico Scibetta Sito web: www.ghcspa.com/villaberica Branche specialistiche accreditate: laboratorio analisi, ortopedia, cardiologia, oculistica, ostetricia e ginecologia, diagnostica per immagini, otorinolaringoiatria, malattie endocrine/diabetologia, neurologia, dermatologia, chirurgia generale Prestazioni di ricovero in convezione</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-cura-villa-berica/</t>
+          <t>Vicenza - via Capparozzo 10</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Vicenza - via Capparozzo 10</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Capparozzo+10%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F172" t="inlineStr"/>
-      <c r="G172" t="inlineStr">
+      <c r="E172" t="inlineStr"/>
+      <c r="F172" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr"/>
+      <c r="G172" t="inlineStr"/>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>info@villaberica.com</t>
+        </is>
+      </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>info@villaberica.com</t>
-[...4 lines deleted...]
-          <t>Strutture di assistenza ambulatoriale|Strutture di assistenza ospedaliera</t>
+          <t>Strutture di assistenza ambulatoriale ed ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Casa di Cura Eretenia</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...4 lines deleted...]
-</t>
+          <t>Direttore sanitario: Dr. Edoardo Vanzetto Sito web: www.eretenia.com Branche specialistiche accreditate: laboratorio analisi, cardiologia, chirurgia generale, oculistica, ortopedia, ostetricia e ginecologia, otorinolaringoiatria, urologia, medicina fisica e riabilitazione, gastroenterologia, diagnostica per immagini Prestazioni di ricovero in convenzione</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/casa-di-cura-eretenia/</t>
+          <t>viale Eretenio 12 - 36100 Vicenza</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>viale Eretenio 12 - 36100 Vicenza</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=viale+Eretenio+12%2C+36100+Vicenza</t>
         </is>
       </c>
-      <c r="F173" t="inlineStr"/>
-      <c r="G173" t="inlineStr">
+      <c r="E173" t="inlineStr"/>
+      <c r="F173" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr"/>
+      <c r="G173" t="inlineStr"/>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>eretenia@eretenia.com</t>
+        </is>
+      </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>eretenia@eretenia.com</t>
-[...4 lines deleted...]
-          <t>Strutture di assistenza ambulatoriale|Strutture di assistenza ospedaliera</t>
+          <t>Strutture di assistenza ambulatoriale ed ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Centro Diurno &amp;quot;Casa Bianca&amp;quot; - Cooperativa Sociale Casa Bianca</t>
+          <t>Centro Diurno "Casa Bianca" - Cooperativa Sociale Casa Bianca</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t xml:space="preserve">
-Sito web:&amp;nbsp;www.casabiancasociale.it
+Sito web: www.casabiancasociale.it
 </t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>https://www.aulss8.veneto.it/sedi/centro-diurno-casa-bianca-cooperativa-sociale-casa-bianca/</t>
+          <t>Noventa Vicentina - via Fontana 46</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Noventa Vicentina - via Fontana 46</t>
-[...3 lines deleted...]
-        <is>
           <t>http://maps.google.it/maps?q=via+Fontana+46%2C+36025+Noventa+Vicentina</t>
         </is>
       </c>
-      <c r="F174" t="inlineStr"/>
+      <c r="E174" t="inlineStr"/>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>0444760450|0444755744</t>
+        </is>
+      </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>0444760450|0444755744</t>
+          <t>|</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>|</t>
+          <t>amministrazione@casabiancasociale.it</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="J174" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>