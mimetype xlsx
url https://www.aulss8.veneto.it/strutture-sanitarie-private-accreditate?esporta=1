--- v1 (2026-07-31)
+++ v2 (2026-10-30)
@@ -995,53 +995,51 @@
       <c r="F14" t="inlineStr">
         <is>
           <t>0444305213</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>amministrazione@coopm25.org</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Hospice - sede di Arzignano</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;Sito web: www.crascalabrin.it&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Arzignano - via IV Martiri 73</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>http://maps.google.it/maps?q=via+IV+Martiri+73%2C+36071+Arzignano</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>0444 670683|0444 673817</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>|</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
@@ -6857,53 +6855,51 @@
       <c r="F159" t="inlineStr">
         <is>
           <t>0444 610184</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr">
         <is>
           <t>info@residenzabonaguro.it</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Casa di Riposo "Serse Panizzoni"</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">
-[...1 lines deleted...]
-</t>
+          <t>&lt;p&gt;Sito web: www.sersepanizzoni.it&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Camisano Vicentino - Via Roma S.Maria 19</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>http://maps.google.it/maps?q=Via+Roma+S.Maria+19%2C+36043+Camisano+Vicentino</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
           <t>0444 611200</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr">
         <is>
           <t>amministrazione@sersepanizzoni.it</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
@@ -7399,51 +7395,51 @@
       <c r="F172" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr">
         <is>
           <t>info@villaberica.com</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Strutture di assistenza ambulatoriale ed ospedaliera</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Casa di Cura Eretenia</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Direttore sanitario: Dr. Edoardo Vanzetto Sito web: www.eretenia.com Branche specialistiche accreditate: laboratorio analisi, cardiologia, chirurgia generale, oculistica, ortopedia, ostetricia e ginecologia, otorinolaringoiatria, urologia, medicina fisica e riabilitazione, gastroenterologia, diagnostica per immagini Prestazioni di ricovero in convenzione</t>
+          <t>&lt;p&gt;Direttore sanitario: Dr. Edoardo Vanzetto Sito web: www.eretenia.com Branche specialistiche accreditate: laboratorio analisi, cardiologia, chirurgia generale, oculistica, ortopedia, ostetricia e ginecologia, otorinolaringoiatria, urologia, medicina fisica e riabilitazione, gastroenterologia, diagnostica per immagini Prestazioni di ricovero in convenzione&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>viale Eretenio 12 - 36100 Vicenza</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>http://maps.google.it/maps?q=viale+Eretenio+12%2C+36100+Vicenza</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t>vedi sito web</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr">
         <is>
           <t>eretenia@eretenia.com</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">