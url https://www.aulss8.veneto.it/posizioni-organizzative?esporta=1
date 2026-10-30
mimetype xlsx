--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D203"/>
+  <dimension ref="A1:D202"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1338,83 +1338,83 @@
       <c r="A44" t="inlineStr">
         <is>
           <t>CATALANO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>MANUELE</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1452.pdf</t>
+          <t>dirigenti-curriculum-1825.pdf</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1825.pdf</t>
+          <t>dirigenti-curriculum-1452.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>CECCHIN</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>ENRICA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>CEOLA</t>
@@ -1458,81 +1458,81 @@
       <c r="A50" t="inlineStr">
         <is>
           <t>CETOLA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>CAMILLA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D51" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1358.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>CHILO'</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>LISA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1534.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
@@ -1696,83 +1696,83 @@
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>SONIA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1386.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1363.pdf</t>
+          <t>dirigenti-curriculum-1809.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1809.pdf</t>
+          <t>dirigenti-curriculum-1363.pdf</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>DALLA GRANA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>ISABELLA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1835.pdf</t>
         </is>
       </c>
     </row>
@@ -1984,55 +1984,51 @@
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>DI SANTO</t>
         </is>
       </c>
@@ -3410,81 +3406,81 @@
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>MASSIMO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1428.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>POZZA</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>POZZA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D146" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1659.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>PRETTO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>ALICE</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>RAMANZIN</t>
         </is>
       </c>
@@ -3654,1006 +3650,988 @@
       <c r="A156" t="inlineStr">
         <is>
           <t>ROSSATO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>ROSSI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D157" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1815.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>RUBINI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>NELLI'</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>RUBINI</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>NELLI'</t>
+          <t>LORENZO FRANCESCO</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...2 lines deleted...]
-      <c r="D159" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1483.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>RUBINO</t>
+          <t>SABADINI</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>LORENZO FRANCESCO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1483.pdf</t>
+          <t>dirigenti-curriculum-1882.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>SABADINI</t>
+          <t>SAMBUGARO</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1882.pdf</t>
+          <t>dirigenti-curriculum-1427.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>SAMBUGARO</t>
+          <t>SANSON</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MIRKA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>SANSON</t>
+          <t>SANTACATERINA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>MIRKA</t>
+          <t>MIRCO</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D163" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1481.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>SANTACATERINA</t>
+          <t>SANTAGIULIANA</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>MIRCO</t>
+          <t>MARTA LUIGIA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>SANTAGIULIANA</t>
+          <t>SANTOLIN</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>MARTA LUIGIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>SANTOLIN</t>
+          <t>SAVIO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr"/>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1387.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SAVIO</t>
+          <t>SCALCHI</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1387.pdf</t>
+          <t>dirigenti-curriculum-1208.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>SCALCHI</t>
+          <t>SCALZERI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>SCALZERI</t>
+          <t>SCARATO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D169" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1832.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>SCARATO</t>
+          <t>SCARZELLO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1832.pdf</t>
+          <t>dirigenti-curriculum-1868.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>SCARZELLO</t>
+          <t>SELLA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>SELLA</t>
+          <t>SGARABOTTOLO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1850.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>SGARABOTTOLO</t>
+          <t>SINICO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1850.pdf</t>
+          <t>dirigenti-curriculum-1371.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>SINICO</t>
+          <t>SMIDERLE</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>SMIDERLE</t>
+          <t>SPADILIERO</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr"/>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1417.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>SPADILIERO</t>
+          <t>SPANEVELLO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>AUSILIA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>SPANEVELLO</t>
+          <t>STERCHELE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>AUSILIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D177" t="inlineStr"/>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2047.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>STERCHELE</t>
+          <t>STROBE</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2047.pdf</t>
+          <t>dirigenti-curriculum-1390.pdf</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>STROBE</t>
+          <t>TAMIOZZO</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>TAMIOZZO</t>
+          <t>TEDESCHI</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D180" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-25.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>TEDESCHI</t>
+          <t>TESCARO</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TESCARO</t>
+          <t>THIELLA</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D182" t="inlineStr"/>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1398.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>THIELLA</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1398.pdf</t>
+          <t>dirigenti-curriculum-1431.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>TONELLO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>TONIOLO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>DIRIGENTI AMMINISTRATIVI</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1377.pdf</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>TOSCAN</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D186" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1211.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>TOSCAN</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1211.pdf</t>
+          <t>dirigenti-curriculum-1212.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>TRIPODI</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>TRIPODI</t>
+          <t>TRUNFIO</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>TRUNFIO</t>
+          <t>URUKALO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>VIOLETA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D190" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1392.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>URUKALO</t>
+          <t>VAROTTI</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>VIOLETA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1392.pdf</t>
+          <t>dirigenti-curriculum-2014-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>VAROTTI</t>
+          <t>VICENTIN</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2014-1.pdf</t>
+          <t>dirigenti-curriculum-1436.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>VICENTIN</t>
+          <t>VIGOLO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ROMINA</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>VIGOLO</t>
+          <t>VOLPIN</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D194" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1216.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>VOLPIN</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>MICHELE</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1805.pdf</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>ZAGHIS</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1216.pdf</t>
+          <t>dirigenti-curriculum-1389.pdf</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>ZAGHIS</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1389.pdf</t>
+          <t>dirigenti-curriculum-1399.pdf</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>ZANOTTI</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>ZANOTTI</t>
+          <t>ZANROSSO</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D199" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1614.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>ZANROSSO</t>
+          <t>ZECCHINATO</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1614.pdf</t>
+          <t>dirigenti-curriculum-2013.pdf</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>ZECCHINATO</t>
+          <t>ZOSO</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2013.pdf</t>
+          <t>dirigenti-curriculum-1847.pdf</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>ZOSO</t>
+          <t>ZUCCON</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>AMALIA</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
-        <is>
-[...20 lines deleted...]
-      <c r="D203" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1393.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>