--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D195"/>
+  <dimension ref="A1:D194"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,184 +588,189 @@
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1402.pdf</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>BARBATO</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>BASSO</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>RIPALTA PATRIZIA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
+      <c r="D9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>BATTISTIN</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1874.pdf</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>BENETTI</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BERGAMIN</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ELENA ASSUNTA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1423.pdf</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>BERNARDI</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>STEFANIA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>BERTINATO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>MARISA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1177.pdf</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>BERTOLDO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>GIORGIA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>BERTONCELLO</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>VANIA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1871.pdf</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
@@ -783,50 +788,51 @@
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1826.pdf</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>BERTUZZO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>BIANCHINI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>GUIDO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1433.pdf</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
@@ -866,67 +872,69 @@
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1439.pdf</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>BONI</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>RAMONA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>BORTOLAMEI</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>CARLOTTA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>BORTOLI</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>ROMINA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1372.pdf</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
@@ -944,50 +952,51 @@
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1435.pdf</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>BOSI</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>MATTIA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
+      <c r="D26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>BRESSAN</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ANNA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1869.pdf</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
@@ -1080,3347 +1089,3381 @@
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>CAILOTTO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ASSUNTA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1375.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>CAMPI</t>
+          <t>CANATO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ANTONELLA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1844.pdf</t>
+          <t>dirigenti-curriculum-732.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>CANATO</t>
+          <t>CANDIA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-732.pdf</t>
+          <t>dirigenti-curriculum-1841.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>CANDIA</t>
+          <t>CANTONI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>CANTONI</t>
+          <t>CARBONI DAL BEN</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1808.pdf</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>CARBONI DAL BEN</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MIRCO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1808.pdf</t>
+          <t>dirigenti-curriculum-1837.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CARUSO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>MIRCO</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>CARUSO</t>
+          <t>CASA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>CASA</t>
+          <t>CASOTTO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>CASOTTO</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>LORETTA GIUSEPPINA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1418.pdf</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>LORETTA GIUSEPPINA</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1825.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>GIULIA</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1452.pdf</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>CAVALIERE</t>
+          <t>CECCHIN</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CECCHIN</t>
+          <t>CESARO</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1376.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>CESARO</t>
+          <t>CETOLA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>CETOLA</t>
+          <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1358.pdf</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>MARA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CHIEMENTIN</t>
+          <t>CHILO'</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1358.pdf</t>
+          <t>dirigenti-curriculum-1534.pdf</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CHILO'</t>
+          <t>CIPRIANI</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>ANNUNZIATA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1534.pdf</t>
+          <t>dirigenti-curriculum-773.pdf</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CIPRIANI</t>
+          <t>CLERICI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>ANNUNZIATA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-773.pdf</t>
+          <t>dirigenti-curriculum-1357.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CLERICI</t>
+          <t>COLLUFIO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LUANA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1357.pdf</t>
+          <t>dirigenti-curriculum-1852-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>COLLUFIO</t>
+          <t>COZZA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1852-1.pdf</t>
+          <t>dirigenti-curriculum-1359.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>COZZA</t>
+          <t>CRACCO</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>GAETANO GIOVANNI</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1359.pdf</t>
+          <t>dirigenti-curriculum-1396.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>CRACCO</t>
+          <t>DA COSTA KRAKAUER CARLI</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>GAETANO GIOVANNI</t>
+          <t>MIRIAN</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1396.pdf</t>
+          <t>dirigenti-curriculum-1997.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>DA COSTA KRAKAUER CARLI</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MIRIAN</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1997.pdf</t>
+          <t>dirigenti-curriculum-1369.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>DAL CORNO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1369.pdf</t>
+          <t>dirigenti-curriculum-1355.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>DAL CORNO</t>
+          <t>DAL DEGAN</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1355.pdf</t>
+          <t>dirigenti-curriculum-1386.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>DAL DEGAN</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1386.pdf</t>
+          <t>dirigenti-curriculum-1809.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>VANIA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1363.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>DALLA GRANA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1809.pdf</t>
+          <t>dirigenti-curriculum-1835.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>DALLA GRANA</t>
+          <t>DALLA VERA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>DALLA VERA</t>
+          <t>DAL MASO</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1895.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>DAL MASO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>ELDA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1895.pdf</t>
+          <t>dirigenti-curriculum-1400.pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>DAL MASO</t>
+          <t>DAL MOLIN</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ELDA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>DAL MOLIN</t>
+          <t>DAL MONTE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>GIAMPAOLA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1853.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>DAL MONTE</t>
+          <t>DE CAO</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>GIAMPAOLA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>DE CAO</t>
+          <t>DE FORNI</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>DE FORNI</t>
+          <t>DELLE GRAZIE</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>ALBERTA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1864.pdf</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DELLE GRAZIE</t>
+          <t>DE LUZIO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>ALBERTA</t>
+          <t>MONIKA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>DE LUZIO</t>
+          <t>DE RIZZO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>MONIKA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>DE RIZZO</t>
+          <t>DI MASSIMO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>DELFINA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>DI MASSIMO</t>
+          <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>DELFINA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1705.pdf</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
+      <c r="D75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>DIQUIGIOVANNI</t>
+          <t>DISFATTI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>DISFATTI</t>
+          <t>DISSEGNA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>DISSEGNA</t>
+          <t>FABRIS</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-770.pdf</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>FABRIS</t>
+          <t>FACCO</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-770.pdf</t>
+          <t>dirigenti-curriculum-1381.pdf</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>FACCO</t>
+          <t>FANIN</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1381.pdf</t>
+          <t>dirigenti-curriculum-1804.pdf</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>FANIN</t>
+          <t>FARINA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>TERESA PATRIZIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1804.pdf</t>
+          <t>dirigenti-curriculum-1858.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>FARINA</t>
+          <t>FAVARA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>TERESA PATRIZIA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>FAVARA</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-739.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-739.pdf</t>
+          <t>dirigenti-curriculum-1403.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1403.pdf</t>
+          <t>dirigenti-curriculum-771.pdf</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>FIN</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>FIN</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1879.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FOGLIATO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>DELPHINE</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1879.pdf</t>
+          <t>dirigenti-curriculum-1981.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FOGLIATO</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>DELPHINE</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FORNASARO</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-740.pdf</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>FORNASARO</t>
+          <t>FORTUNA</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>FEDRA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-740.pdf</t>
+          <t>dirigenti-curriculum-1188.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>FORTUNA</t>
+          <t>FRACASSO</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>FEDRA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1188.pdf</t>
+          <t>dirigenti-curriculum-1867.pdf</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>FRACASSO</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>MARIA STEFANIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1867.pdf</t>
+          <t>dirigenti-curriculum-1361.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>FRASCHETTI</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MARIA STEFANIA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>FRASCHETTI</t>
+          <t>GABBORIN</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1878.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>GABBORIN</t>
+          <t>GARBIN</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1878.pdf</t>
+          <t>dirigenti-curriculum-742.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>GARBIN</t>
+          <t>GAROLLA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ORIETTA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-742.pdf</t>
+          <t>dirigenti-curriculum-1503.pdf</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>GAROLLA</t>
+          <t>GASPARATO</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1503.pdf</t>
+          <t>dirigenti-curriculum-1434.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>GASPARATO</t>
+          <t>GASPARELLA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>LUIGI ANGELO</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1434.pdf</t>
+          <t>dirigenti-curriculum-1819.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>GASPARELLA</t>
+          <t>GASPARIN</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>LUIGI ANGELO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1819.pdf</t>
+          <t>dirigenti-curriculum-1830.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>GASPARIN</t>
+          <t>GASPAROTTO</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1830.pdf</t>
+          <t>dirigenti-curriculum-1420.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>GASPAROTTO</t>
+          <t>GHIRARDELLO</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>GHIRARDELLO</t>
+          <t>GIACOMINI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1380.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>GIACOMINI</t>
+          <t>GIACOMONI</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1380.pdf</t>
+          <t>dirigenti-curriculum-1842.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>GIACOMONI</t>
+          <t>GIANNOTTI</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>MARIA ROSARIA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1842.pdf</t>
+          <t>dirigenti-curriculum-1880.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>GIANNOTTI</t>
+          <t>GIORDINO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>MARIA ROSARIA</t>
+          <t>ENZO</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1880.pdf</t>
+          <t>Giordino_dirigenti-curriculum-1411.pdf</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>GIORDINO</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>ENZO</t>
+          <t>MARIA GIOVANNA</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>GNATA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>MARIA GIOVANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1451.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>GNATA</t>
+          <t>LANCEROTTO</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LANCEROTTO</t>
+          <t>LAZZARINI</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LAZZARINI</t>
+          <t>LONGHI</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>LONGHI</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FRANCA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1829.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>LUNA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>FRANCA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1829.pdf</t>
+          <t>dirigenti-curriculum-1191.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>LUNA</t>
+          <t>MAISTRELLO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LORETA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1191.pdf</t>
+          <t>dirigenti-curriculum-1855.pdf</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>MAISTRELLO</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>LORETA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>MANTOAN</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1824-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>MANTOAN</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1424.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MARCHETTI</t>
+          <t>MARCHETTO</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1424.pdf</t>
+          <t>dirigenti-curriculum-1894.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>MARCHETTO</t>
+          <t>MAROSO</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANTINISKA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1894.pdf</t>
+          <t>dirigenti-curriculum-1698.pdf</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>MAROSO</t>
+          <t>MARTELLETTO</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>ANTINISKA</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>MARTELLETTO</t>
+          <t>MARZARI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1404-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MARZARI</t>
+          <t>MENIN</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1404-1.pdf</t>
+          <t>dirigenti-curriculum-748.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>MENIN</t>
+          <t>MICHELAZZO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>MICHELAZZO</t>
+          <t>MISSAGIA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>MISSAGIA</t>
+          <t>MORESCO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>MORESCO</t>
+          <t>NAVETTI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1838.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>NAVETTI</t>
+          <t>NOVELLO</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1838.pdf</t>
+          <t>dirigenti-curriculum-1414.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>NOVELLO</t>
+          <t>PAGIUSCO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>GAETANA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PAGIUSCO</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>GAETANA</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1198.pdf</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>PASETTO</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1198.pdf</t>
+          <t>dirigenti-curriculum-1199.pdf</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>PASETTO</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1199.pdf</t>
+          <t>dirigenti-curriculum-1449.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1449.pdf</t>
+          <t>dirigenti-curriculum-1382.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>PERPENTI</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1382.pdf</t>
+          <t>dirigenti-curriculum-1987.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>PERPENTI</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1987.pdf</t>
+          <t>dirigenti-curriculum-1988.pdf</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>PITTONI</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>PITTONI</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1354.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>PONTARIN</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1354.pdf</t>
+          <t>dirigenti-curriculum-1428.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>PONTARIN</t>
+          <t>POZZA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>POZZA</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1659.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>POZZA</t>
+          <t>PRETTO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>PRETTO</t>
+          <t>RAMANZIN</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>RUGGERO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-756.pdf</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>RAMANZIN</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>RUGGERO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>RANCAN</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1430.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>RANCAN</t>
+          <t>RANDON</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>FABIO MARIO</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1430.pdf</t>
+          <t>dirigenti-curriculum-757.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>RANDON</t>
+          <t>RENIERO</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>FABIO MARIO</t>
+          <t>NADIA FIORINA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>RENIERO</t>
+          <t>REPELE</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>NADIA FIORINA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1845.pdf</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>REPELE</t>
+          <t>ROMANIN</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1845.pdf</t>
+          <t>dirigenti-curriculum-1205.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>ROMANIN</t>
+          <t>RONZANI</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1205.pdf</t>
+          <t>dirigenti-curriculum-1859.pdf</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>RONZANI</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>ROSSI</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>STEFANIA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1815.pdf</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>RUBINI</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>NELLI'</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>RUBINI</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>NELLI'</t>
+          <t>LORENZO FRANCESCO</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1483.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>RUBINO</t>
+          <t>SABADINI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>LORENZO FRANCESCO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1483.pdf</t>
+          <t>dirigenti-curriculum-1882.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>SABADINI</t>
+          <t>SAMBUGARO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1882.pdf</t>
+          <t>dirigenti-curriculum-1427.pdf</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>SAMBUGARO</t>
+          <t>SANSON</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MIRKA</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>SANSON</t>
+          <t>SANTAGIULIANA</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MIRKA</t>
+          <t>MARTA LUIGIA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>SANTAGIULIANA</t>
+          <t>SANTOLIN</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>MARTA LUIGIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>SANTOLIN</t>
+          <t>SAVIO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1387.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>SAVIO</t>
+          <t>SCALCHI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1387.pdf</t>
+          <t>dirigenti-curriculum-1208.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>SCALCHI</t>
+          <t>SCALZERI</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>SCALZERI</t>
+          <t>SCARATO</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1832.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>SCARATO</t>
+          <t>SCARZELLO</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1832.pdf</t>
+          <t>dirigenti-curriculum-1868.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>SCARZELLO</t>
+          <t>SELLA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>SELLA</t>
+          <t>SGARABOTTOLO</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1850.pdf</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SGARABOTTOLO</t>
+          <t>SINICO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1850.pdf</t>
+          <t>dirigenti-curriculum-1371.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>SINICO</t>
+          <t>SMIDERLE</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>SMIDERLE</t>
+          <t>SPANEVELLO</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>AUSILIA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
+      <c r="D169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>SPANEVELLO</t>
+          <t>STERCHELE</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>AUSILIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2047.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>STERCHELE</t>
+          <t>STROBE</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2047.pdf</t>
+          <t>dirigenti-curriculum-1390.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>STROBE</t>
+          <t>TAMIOZZO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>TAMIOZZO</t>
+          <t>TEDESCHI</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-25.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>TEDESCHI</t>
+          <t>TESCARO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>TESCARO</t>
+          <t>THIELLA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1398.pdf</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>THIELLA</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1398.pdf</t>
+          <t>dirigenti-curriculum-1431.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>TONELLO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>DIRIGENTI AMMINISTRATIVI</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1431.pdf</t>
+          <t>dirigenti-curriculum-1377.pdf</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>TONIOLO</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>DIRIGENTI AMMINISTRATIVI</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>TOSCAN</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1211.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>TOSCAN</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1211.pdf</t>
+          <t>dirigenti-curriculum-1212.pdf</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>TRIPODI</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TRIPODI</t>
+          <t>TRUNFIO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...1 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>TRUNFIO</t>
+          <t>URUKALO</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>VIOLETA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1392.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>URUKALO</t>
+          <t>VAROTTI</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>VIOLETA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1392.pdf</t>
+          <t>dirigenti-curriculum-2014-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>VAROTTI</t>
+          <t>VIGOLO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>VANESSA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>VIGOLO</t>
+          <t>VOLPIN</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1805.pdf</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>VOLPIN</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>SUSANNA</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1216.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>ZAGHIS</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1805.pdf</t>
+          <t>dirigenti-curriculum-1389.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ZAGHIS</t>
+          <t>ZANELLA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1389.pdf</t>
+          <t>dirigenti-curriculum-1399.pdf</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>ZANOTTI</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ZANOTTI</t>
+          <t>ZANROSSO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1614.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ZANROSSO</t>
+          <t>ZECCHINATO</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>IRENE</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1614.pdf</t>
+          <t>dirigenti-curriculum-2013.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>ZECCHINATO</t>
+          <t>ZOSO</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>ELISABETTA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2013.pdf</t>
+          <t>dirigenti-curriculum-1847.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>ZOSO</t>
+          <t>ZUCCON</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>AMALIA</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
-        <is>
-[...20 lines deleted...]
-      <c r="D195" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1393.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>