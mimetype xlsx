--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D194"/>
+  <dimension ref="A1:D203"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1089,3381 +1089,3571 @@
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>CAILOTTO</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ASSUNTA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1375.pdf</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>CANATO</t>
+          <t>CALIARI</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-732.pdf</t>
+          <t>dirigenti-curriculum-1836.pdf</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>CANDIA</t>
+          <t>CANATO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1841.pdf</t>
+          <t>dirigenti-curriculum-732.pdf</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>CANTONI</t>
+          <t>CANDIA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...2 lines deleted...]
-      <c r="D35" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1841.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>CARBONI DAL BEN</t>
+          <t>CANTONI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>CARRARO</t>
+          <t>CARBONI DAL BEN</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>MIRCO</t>
+          <t>MARTA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1837.pdf</t>
+          <t>dirigenti-curriculum-1808.pdf</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>CARUSO</t>
+          <t>CARRARO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>MIRCO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D38" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1837.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>CASA</t>
+          <t>CARTURAN</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>CATIA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D39" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-733.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>CASOTTO</t>
+          <t>CARUSO</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>CASTAGNA</t>
+          <t>CASA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>LORETTA GIUSEPPINA</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>CATALANO</t>
+          <t>CASOTTO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>MANUELE</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>CAVALIERE</t>
+          <t>CASTAGNA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>LORETTA GIUSEPPINA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1825.pdf</t>
+          <t>dirigenti-curriculum-1418.pdf</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>CAVALIERE</t>
+          <t>CATALANO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MANUELE</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>CECCHIN</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...2 lines deleted...]
-      <c r="D45" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1452.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CESARO</t>
+          <t>CAVALIERE</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>CLAUDIA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1376.pdf</t>
+          <t>dirigenti-curriculum-1825.pdf</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>CETOLA</t>
+          <t>CECCHIN</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>CAMILLA</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>CHIEMENTIN</t>
+          <t>CEOLA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>LIVIO</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>CHIEMENTIN</t>
+          <t>CESARO</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D49" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1376.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>CHILO'</t>
+          <t>CETOLA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>LISA</t>
+          <t>CAMILLA</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>CIPRIANI</t>
+          <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>ANNUNZIATA</t>
+          <t>MARA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>CLERICI</t>
+          <t>CHIEMENTIN</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1357.pdf</t>
+          <t>dirigenti-curriculum-1358.pdf</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>COLLUFIO</t>
+          <t>CHILO'</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>LUANA</t>
+          <t>LISA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1852-1.pdf</t>
+          <t>dirigenti-curriculum-1534.pdf</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>COZZA</t>
+          <t>CIPRIANI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>SABRINA</t>
+          <t>ANNUNZIATA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1359.pdf</t>
+          <t>dirigenti-curriculum-773.pdf</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CRACCO</t>
+          <t>CLERICI</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>GAETANO GIOVANNI</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1396.pdf</t>
+          <t>dirigenti-curriculum-1357.pdf</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>DA COSTA KRAKAUER CARLI</t>
+          <t>COZZA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>MIRIAN</t>
+          <t>SABRINA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1997.pdf</t>
+          <t>dirigenti-curriculum-1359.pdf</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>DAL BOSCO</t>
+          <t>CRACCO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>GAETANO GIOVANNI</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1369.pdf</t>
+          <t>dirigenti-curriculum-1396.pdf</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>DAL CORNO</t>
+          <t>DA COSTA KRAKAUER CARLI</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MIRIAN</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1355.pdf</t>
+          <t>dirigenti-curriculum-1997.pdf</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>DAL DEGAN</t>
+          <t>DAL BOSCO</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1386.pdf</t>
+          <t>dirigenti-curriculum-1369.pdf</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>DAL CORNO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1809.pdf</t>
+          <t>dirigenti-curriculum-1355.pdf</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>DAL LAGO</t>
+          <t>DAL DEGAN</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>VANIA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1363.pdf</t>
+          <t>dirigenti-curriculum-1386.pdf</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>DALLA GRANA</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ISABELLA</t>
+          <t>VANIA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1835.pdf</t>
+          <t>dirigenti-curriculum-1363.pdf</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>DALLA VERA</t>
+          <t>DAL LAGO</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1809.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>DAL MASO</t>
+          <t>DALLA GRANA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>ADRIANA</t>
+          <t>ISABELLA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1895.pdf</t>
+          <t>dirigenti-curriculum-1835.pdf</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>DAL MASO</t>
+          <t>DALLA VERA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>ELDA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>DAL MOLIN</t>
+          <t>DAL MASO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ELDA</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D66" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1400.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>DAL MONTE</t>
+          <t>DAL MASO</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>GIAMPAOLA</t>
+          <t>ADRIANA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1853.pdf</t>
+          <t>dirigenti-curriculum-1895.pdf</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>DE CAO</t>
+          <t>DAL MOLIN</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>DE FORNI</t>
+          <t>DAL MONTE</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>KATIA</t>
+          <t>GIAMPAOLA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...2 lines deleted...]
-      <c r="D69" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1853.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>DELLE GRAZIE</t>
+          <t>DE CAO</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>ALBERTA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>DE LUZIO</t>
+          <t>DE FORNI</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MONIKA</t>
+          <t>KATIA</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>DE RIZZO</t>
+          <t>DELLE GRAZIE</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>NICOLO'</t>
+          <t>ALBERTA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1864.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>DI MASSIMO</t>
+          <t>DE LUZIO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>DELFINA</t>
+          <t>MONIKA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>DIQUIGIOVANNI</t>
+          <t>DE RIZZO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>NICOLO'</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>DIQUIGIOVANNI</t>
+          <t>DI MASSIMO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>DELFINA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>DISFATTI</t>
+          <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>MELANIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr"/>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1705.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>DISSEGNA</t>
+          <t>DIQUIGIOVANNI</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>TANIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>FABRIS</t>
+          <t>DI SANTO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>FACCO</t>
+          <t>DISFATTI</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>MELANIA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>FANIN</t>
+          <t>DISSEGNA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>FILIPPO</t>
+          <t>TANIA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>FARINA</t>
+          <t>FABRIS</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>TERESA PATRIZIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1858.pdf</t>
+          <t>dirigenti-curriculum-770.pdf</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>FAVARA</t>
+          <t>FACCO</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>MARINA</t>
+          <t>LUISA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D82" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1381.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>FERRARESE</t>
+          <t>FANIN</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>LUCIA</t>
+          <t>FILIPPO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-739.pdf</t>
+          <t>dirigenti-curriculum-1804.pdf</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>FERRARI</t>
+          <t>FARINA</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>DANIELA</t>
+          <t>TERESA PATRIZIA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1403.pdf</t>
+          <t>dirigenti-curriculum-1858.pdf</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>FILIPPI</t>
+          <t>FAVARA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FERRARESE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>PAOLO</t>
+          <t>LUCIA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D86" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-739.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>FIN</t>
+          <t>FERRARI</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>TIZIANA</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1879.pdf</t>
+          <t>dirigenti-curriculum-1403.pdf</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>FOGLIATO</t>
+          <t>FILIPPI</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>DELPHINE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1981.pdf</t>
+          <t>dirigenti-curriculum-771.pdf</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>FONTANA</t>
+          <t>FIN</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>TIZIANA</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D89" t="inlineStr"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1879.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>FORNASARO</t>
+          <t>FIN</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>PAOLO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>FORTUNA</t>
+          <t>FOGLIATO</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>FEDRA</t>
+          <t>DELPHINE</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1188.pdf</t>
+          <t>dirigenti-curriculum-1981.pdf</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>FRACASSO</t>
+          <t>FONTANA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>LOREDANA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>FRANCO</t>
+          <t>FORNASARO</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MARIA STEFANIA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1361.pdf</t>
+          <t>dirigenti-curriculum-740.pdf</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>FRASCHETTI</t>
+          <t>FORTUNA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>FEDRA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D94" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1188.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>GABBORIN</t>
+          <t>FRACASSO</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LOREDANA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1878.pdf</t>
+          <t>dirigenti-curriculum-1867.pdf</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>GARBIN</t>
+          <t>FRANCO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>MARIA STEFANIA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-742.pdf</t>
+          <t>dirigenti-curriculum-1361.pdf</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>GAROLLA</t>
+          <t>FRASCHETTI</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>ORIETTA</t>
+          <t>ELISA</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>GASPARATO</t>
+          <t>GABBORIN</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>SANDRO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1434.pdf</t>
+          <t>dirigenti-curriculum-1878.pdf</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>GASPARELLA</t>
+          <t>GARBIN</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>LUIGI ANGELO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1819.pdf</t>
+          <t>dirigenti-curriculum-742.pdf</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>GASPARIN</t>
+          <t>GAROLLA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ORIETTA</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1830.pdf</t>
+          <t>dirigenti-curriculum-1503.pdf</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>GASPAROTTO</t>
+          <t>GASPARATO</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>EDOARDO</t>
+          <t>SANDRO</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1420.pdf</t>
+          <t>dirigenti-curriculum-1434.pdf</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>GHIRARDELLO</t>
+          <t>GASPARELLA</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUIGI ANGELO</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D102" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1819.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>GIACOMINI</t>
+          <t>GASPARIN</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>PIETRO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1380.pdf</t>
+          <t>dirigenti-curriculum-1830.pdf</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>GIACOMONI</t>
+          <t>GASPAROTTO</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>EDOARDO</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1842.pdf</t>
+          <t>dirigenti-curriculum-1420.pdf</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>GIANNOTTI</t>
+          <t>GATTERA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>MARIA ROSARIA</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1880.pdf</t>
+          <t>dirigenti-curriculum-1834.pdf</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>GIORDINO</t>
+          <t>GHIRARDELLO</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>ENZO</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>GIRARDI</t>
+          <t>GIACOMINI</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>MARIA GIOVANNA</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1380.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>GNATA</t>
+          <t>GIACOMONI</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1451.pdf</t>
+          <t>dirigenti-curriculum-1842.pdf</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>LANCEROTTO</t>
+          <t>GIANNOTTI</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>MARIA ROSARIA</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
-[...2 lines deleted...]
-      <c r="D109" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1880.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>LAZZARINI</t>
+          <t>GIORDINO</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ENZO</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D110" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Giordino_dirigenti-curriculum-1411.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>LONGHI</t>
+          <t>GIRARDI</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>MARIA GIOVANNA</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>LOVATO</t>
+          <t>GNATA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>FRANCA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1829.pdf</t>
+          <t>dirigenti-curriculum-1451.pdf</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>LUNA</t>
+          <t>GRAZIANI</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LIVIO</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1191.pdf</t>
+          <t>dirigenti-curriculum-744.pdf</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>MAISTRELLO</t>
+          <t>LANCEROTTO</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>LORETA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>MANFRIN</t>
+          <t>LAZZARINI</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>MANTOAN</t>
+          <t>LONGHI</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>PAOLA</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>MARCHESINI</t>
+          <t>LOVATO</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>ILARIA</t>
+          <t>FRANCA</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D117" t="inlineStr"/>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1829.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>MARCHETTI</t>
+          <t>LUNA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1424.pdf</t>
+          <t>dirigenti-curriculum-1191.pdf</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>MARCHETTO</t>
+          <t>MAISTRELLO</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>LORETA</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1894.pdf</t>
+          <t>dirigenti-curriculum-1855.pdf</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>MAROSO</t>
+          <t>MANFRIN</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>ANTINISKA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>MARTELLETTO</t>
+          <t>MANTOAN</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>LUCIANA</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D121" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1824-1.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>MARZARI</t>
+          <t>MARCHESINI</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>GRETA</t>
+          <t>ILARIA</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>MENIN</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-748.pdf</t>
+          <t>dirigenti-curriculum-1424.pdf</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>MICHELAZZO</t>
+          <t>MARCHETTO</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr"/>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1894.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>MISSAGIA</t>
+          <t>MAROSO</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>ANTINISKA</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...2 lines deleted...]
-      <c r="D125" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1698.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>MORESCO</t>
+          <t>MARTELLETTO</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>LUCIANA</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>NAVETTI</t>
+          <t>MARZARI</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>GRETA</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1838.pdf</t>
+          <t>dirigenti-curriculum-1404-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>NOVELLO</t>
+          <t>MENIN</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1414.pdf</t>
+          <t>dirigenti-curriculum-748.pdf</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>PAGIUSCO</t>
+          <t>MICHELAZZO</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>GAETANA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>PALMA</t>
+          <t>MISSAGIA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>IMMACOLATA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>PASETTO</t>
+          <t>MORESCO</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>FEDERICA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>PAVAN</t>
+          <t>MUSELLA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1449.pdf</t>
+          <t>dirigenti-curriculum-1806.pdf</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>PERIN</t>
+          <t>NAVETTI</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>MARISA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1382.pdf</t>
+          <t>dirigenti-curriculum-1838.pdf</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>PERPENTI</t>
+          <t>NOVELLO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1987.pdf</t>
+          <t>dirigenti-curriculum-1414.pdf</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>PIAZZA</t>
+          <t>PAGIUSCO</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>GAETANA</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>PITTONI</t>
+          <t>PALMA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>IMMACOLATA</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D136" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1198.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>POLATO</t>
+          <t>PASETTO</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>FEDERICA</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1354.pdf</t>
+          <t>dirigenti-curriculum-1199.pdf</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>PONTARIN</t>
+          <t>PAVAN</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>MASSIMO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1428.pdf</t>
+          <t>dirigenti-curriculum-1449.pdf</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>POZZA</t>
+          <t>PERIN</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1382.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>POZZA</t>
+          <t>PERPENTI</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1659.pdf</t>
+          <t>dirigenti-curriculum-1987.pdf</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>PRETTO</t>
+          <t>PIAZZA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1988.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>RAMANZIN</t>
+          <t>PITTONI</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>RUGGERO</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>RAMPAZZO</t>
+          <t>POLATO</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D143" t="inlineStr"/>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1354.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>RANCAN</t>
+          <t>PONTARIN</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1430.pdf</t>
+          <t>dirigenti-curriculum-1428.pdf</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>RANDON</t>
+          <t>POZZA</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>FABIO MARIO</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-757.pdf</t>
+          <t>dirigenti-curriculum-1659.pdf</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>RENIERO</t>
+          <t>POZZA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>NADIA FIORINA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>REPELE</t>
+          <t>PRETTO</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>ALESSANDRA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>ROMANIN</t>
+          <t>RAMANZIN</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>RUGGERO</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1205.pdf</t>
+          <t>dirigenti-curriculum-756.pdf</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>RONZANI</t>
+          <t>RAMPAZZO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>ROSSATO</t>
+          <t>RANCAN</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D150" t="inlineStr"/>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1430.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>RANDON</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SERGIO</t>
+          <t>FABIO MARIO</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
-      <c r="D151" t="inlineStr"/>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-757.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>RENIERO</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>NADIA FIORINA</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>RUBINI</t>
+          <t>REPELE</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>NELLI'</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
-[...2 lines deleted...]
-      <c r="D153" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1845.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>RUBINO</t>
+          <t>ROMANIN</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>LORENZO FRANCESCO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1483.pdf</t>
+          <t>dirigenti-curriculum-1205.pdf</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>SABADINI</t>
+          <t>RONZANI</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1882.pdf</t>
+          <t>dirigenti-curriculum-1859.pdf</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>SAMBUGARO</t>
+          <t>ROSSATO</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>SANSON</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>MIRKA</t>
+          <t>SERGIO</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>SANTAGIULIANA</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>MARTA LUIGIA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1815.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>SANTOLIN</t>
+          <t>RUBINI</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>STEFANIA</t>
+          <t>NELLI'</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Assist.Sociale</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>SAVIO</t>
+          <t>RUBINO</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>LORENZO FRANCESCO</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1387.pdf</t>
+          <t>dirigenti-curriculum-1483.pdf</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>SCALCHI</t>
+          <t>SABADINI</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>GIAMPIETRO</t>
+          <t>ENRICA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1208.pdf</t>
+          <t>dirigenti-curriculum-1882.pdf</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>SCALZERI</t>
+          <t>SAMBUGARO</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ANNAMARIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
-[...2 lines deleted...]
-      <c r="D162" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1427.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>SCARATO</t>
+          <t>SANSON</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>MIRKA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>SCARZELLO</t>
+          <t>SANTACATERINA</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>NADIA</t>
+          <t>MIRCO</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1868.pdf</t>
+          <t>dirigenti-curriculum-1481.pdf</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>SELLA</t>
+          <t>SANTAGIULIANA</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>TATIANA</t>
+          <t>MARTA LUIGIA</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>SGARABOTTOLO</t>
+          <t>SANTOLIN</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>STEFANIA</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>SINICO</t>
+          <t>SAVIO</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>ALDA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1371.pdf</t>
+          <t>dirigenti-curriculum-1387.pdf</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>SMIDERLE</t>
+          <t>SCALCHI</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIAMPIETRO</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D168" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1208.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>SPANEVELLO</t>
+          <t>SCALZERI</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>AUSILIA</t>
+          <t>ANNAMARIA</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>STERCHELE</t>
+          <t>SCARATO</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2047.pdf</t>
+          <t>dirigenti-curriculum-1832.pdf</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>STROBE</t>
+          <t>SCARZELLO</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>DEBORA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1390.pdf</t>
+          <t>dirigenti-curriculum-1868.pdf</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>TAMIOZZO</t>
+          <t>SELLA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>TATIANA</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>TEDESCHI</t>
+          <t>SGARABOTTOLO</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VERONICA</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-25.pdf</t>
+          <t>dirigenti-curriculum-1850.pdf</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>TESCARO</t>
+          <t>SINICO</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>ALDA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1371.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>THIELLA</t>
+          <t>SMIDERLE</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>TONELLO</t>
+          <t>SPADILIERO</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>RENATO</t>
+          <t>GIAMPAOLO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1431.pdf</t>
+          <t>dirigenti-curriculum-1417.pdf</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>SPANEVELLO</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>CRISTINA</t>
+          <t>AUSILIA</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>DIRIGENTI AMMINISTRATIVI</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>STERCHELE</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D178" t="inlineStr"/>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2047.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>TOSCAN</t>
+          <t>STROBE</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>DEBORA</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1211.pdf</t>
+          <t>dirigenti-curriculum-1390.pdf</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>TOSO</t>
+          <t>TAMIOZZO</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>GIOVANNA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>TRIPODI</t>
+          <t>TEDESCHI</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
-[...2 lines deleted...]
-      <c r="D181" t="inlineStr"/>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-25.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TRUNFIO</t>
+          <t>TESCARO</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>URUKALO</t>
+          <t>THIELLA</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>VIOLETA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1392.pdf</t>
+          <t>dirigenti-curriculum-1398.pdf</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>VAROTTI</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>RENATO</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2014-1.pdf</t>
+          <t>dirigenti-curriculum-1431.pdf</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>VIGOLO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>VANESSA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...2 lines deleted...]
-      <c r="D185" t="inlineStr"/>
+          <t>DIRIGENTI AMMINISTRATIVI</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1377.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>VOLPIN</t>
+          <t>TOSCAN</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>SUSANNA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1216.pdf</t>
+          <t>dirigenti-curriculum-1211.pdf</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ZAGHIS</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Tecn.Prof</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1389.pdf</t>
+          <t>dirigenti-curriculum-1212.pdf</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ZANELLA</t>
+          <t>TRIPODI</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
-[...6 lines deleted...]
-      </c>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ZANOTTI</t>
+          <t>TRUNFIO</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>FRANCESCO</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ZANROSSO</t>
+          <t>URUKALO</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>VIOLETA</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1614.pdf</t>
+          <t>dirigenti-curriculum-1392.pdf</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ZECCHINATO</t>
+          <t>VAROTTI</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>IRENE</t>
+          <t>GIORGIA</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-2013.pdf</t>
+          <t>dirigenti-curriculum-2014-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>ZOSO</t>
+          <t>VICENTIN</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>ROMINA</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>dirigenti-curriculum-1847.pdf</t>
+          <t>dirigenti-curriculum-1436.pdf</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
+          <t>VIGOLO</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>VANESSA</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>VOLPIN</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1805.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>VOLPIN</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>SUSANNA</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1216.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>ZAGHIS</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1389.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>ZANELLA</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>MICHELE</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1399.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>ZANOTTI</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>SARA</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>ZANROSSO</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Coll.Amm.Prof.</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1614.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>ZECCHINATO</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>IRENE</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-2013.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>ZOSO</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>ELISABETTA</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>dirigenti-curriculum-1847.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
           <t>ZUCCON</t>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B203" t="inlineStr">
         <is>
           <t>AMALIA</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D194" t="inlineStr">
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
         <is>
           <t>dirigenti-curriculum-1393.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>