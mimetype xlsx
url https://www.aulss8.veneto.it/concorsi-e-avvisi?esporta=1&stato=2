--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG6"/>
+  <dimension ref="A1:AG5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area selezione</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,399 +588,321 @@
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Data ultimo utilizzo graduatoria</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" t="inlineStr">
         <is>
-          <t>30/09/2026 12:00</t>
-[...11 lines deleted...]
-      </c>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 131 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un laureato/a abilitato/a all'esercizio della professione di farmacista con iscrizione al relativo albo professionale, da inserire nella U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 7/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>15/09/2026 12:00</t>
+          <t>20/03/2026 00:00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>20/03/2032 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>02/04/2026 00:00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 7/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>20/03/2026 00:00</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>20/03/2032 00:00</t>
+          <t>04/03/2032 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="n">
         <v>0</v>
       </c>
       <c r="AG3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO DI SELEZIONE N. 6/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>04/03/2032 00:00</t>
+          <t>27/02/2032 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 6/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE all’assegnazione temporanea di n. 1 professionista sanitario - Area professionisti della salute e funzionari, presso la Direzione Risorse Umane del S.S.R. - UO Formazione, sviluppo e modelli organizzativi delle professioni sanitarie - Area Sanità e Sociale - Regione del Veneto.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>12/02/2026 00:00</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
-          <t>27/02/2032 00:00</t>
+          <t>12/02/2032 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="inlineStr"/>
-    </row>
-[...68 lines deleted...]
-      <c r="AG6" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>