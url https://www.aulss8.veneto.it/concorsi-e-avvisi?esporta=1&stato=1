--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG23"/>
+  <dimension ref="A1:AG18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area selezione</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,1569 +588,1203 @@
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Data ultimo utilizzo graduatoria</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>11/11/2026 23:59</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Salute e Ambiente" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
+          <t>Selezione interna per titoli e colloquio per il conferimento dell'incarico di funzione di coordinamento ex art. L.43/2006 "U.O.C. Oculistica Arzignano Montecchio"</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>14/09/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>11/11/2026 23:59</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Prevenzione Malattie Corniche Non Trasmissibili" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzioni di coordinamento ex L.43/2006 "Diipartimento Materno Infantile"</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>14/09/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="n">
         <v>0</v>
       </c>
       <c r="AG3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="B4" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>04/11/2026 23:59</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente - altre selezioni interne</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di un incarico di Responsabile di Unità Operativa Semplice "Area Economica e Tempo Lavoro" afferente alla U.O.C. Gestione Risorse Umane.</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale "Referente sociale area riabilitazione psichiatrica"</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>14/09/2026 12:00</t>
+          <t>15/10/2026 12:00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>30/09/2026 23:59</t>
+          <t>04/11/2026 23:59</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di Direttore facente funzioni della U.O.C. Farmacia Arzignano Montecchio</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale "Referente Progetto Territorio Veneto Adozioni"</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>14/09/2026 00:00</t>
+          <t>15/10/2026 12:00</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
-      <c r="J5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="B6" t="inlineStr">
         <is>
-          <t>19/09/2026 23:59</t>
+          <t>04/11/2026 23:59</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzioni a tempo determinato di n.1 Assistente Amministrativo - area degli Assistenti - ruolo amministrativo.</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione organizzativa "Responsabile Area Sociale per i Servizi Disabilità del Distretto Ovest</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>04/09/2026 00:00</t>
+          <t>15/10/2026 12:00</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="K6" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF6" t="n">
         <v>0</v>
       </c>
       <c r="AG6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="B7" t="inlineStr">
         <is>
-          <t>30/09/2026 00:59</t>
+          <t>04/11/2026 23:59</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Selezione interna IFP08/2026 per il conferimento dell'incarico di funzione professionale "Referente di Centrale Chiamate Urgenti - trasporti secondari"</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione organizzativa "Responsabile Area Sociale per i Servizi Disabilità del Distretto Est"</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>02/09/2026 12:00</t>
+          <t>15/10/2026 00:00</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="K7" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="B8" t="inlineStr">
         <is>
-          <t>30/09/2026 00:59</t>
+          <t>11/11/2026 12:00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Selezione interna IFP09/2026 per il conferimento di n. 1 incarico di funzione professionale Referente di Logopedia dell'Età Evolutiva"</t>
+          <t>AVVISO PUBBLICO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE VETERINARIO DISCIPLINA IGIENE DELLA PRODUZIONE, TRASFORMAZIONE, COMMERCIALIZZAZIONE, CONSERVAZIONE E TRASPORTO DEGLI ALIMENTI DI ORIGINE ANIMALI E LORO DERIVATI.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="inlineStr"/>
     </row>
     <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>05/11/2026 12:00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Selezione interna IFP11/2026 per il conferimento di n. 1 incarico di funzione professionale "Referente dell'area di profilazione e rapporti con i servizi della rete di presa in carico degli utenti"</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno ed indeterminato, di Tecnico Audiometrista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
+          <t>07/10/2026 12:00</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>TECNICO AUDIOMETRISTA</t>
+        </is>
+      </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF9" t="n">
         <v>0</v>
       </c>
       <c r="AG9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="B10" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="D10" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Selezione pubblica interna IFP10/2026 per il conferimento di n. 1 incarico di funzione professionale "Logopedista referente Riabilitazione logopedica neurologica dell'adulto"</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di TECNICI SANITARI DI LABORATORIO BIOMEDICO - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, con possibilità di formulare periodicamente, sulla base delle necessità aziendali e in relazione alla progressiva presentazione delle istanze di partecipazione, periodiche graduatorie.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
+          <t>18/09/2026 12:00</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF10" t="n">
         <v>0</v>
       </c>
       <c r="AG10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="B11" t="inlineStr">
         <is>
-          <t>30/09/2026 00:00</t>
+          <t>31/12/2026 12:00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="D11" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Selezione interna IFP13/2026 per il conferimento di n. 1 incarico di funzione professionale “Infermiere referente del tutoraggio e dell’introduzione di nuove tecniche dialitiche”</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, con possibilità di formulare periodicamente, sulla base delle necessità aziendali e in relazione alla progressiva presentazione delle istanze di partecipazione, periodiche graduatorie.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>19/06/2031 12:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="n">
         <v>0</v>
       </c>
       <c r="AG11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="B12" t="inlineStr">
         <is>
-          <t>30/09/2026 00:59</t>
-[...7 lines deleted...]
-      <c r="D12" t="inlineStr"/>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Selezione interna IFP 12/2026 per il conferimento dell'incarico di funzione professionale "Referente dei processi per la residenzialità anziani"</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2026 PER IL CONFERIMENTO DI incarichi LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI DELL'AREA MEDICA E DELLE SPECIALITA' MEDICHE.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="H12" t="inlineStr"/>
+          <t>17/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="I12" t="inlineStr"/>
       <c r="K12" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>17/04/2032 00:00</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="R12" t="inlineStr"/>
-[...18 lines deleted...]
-      </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AF12" t="n">
-[...2 lines deleted...]
-      <c r="AG12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="B13" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
-[...7 lines deleted...]
-      <c r="D13" t="inlineStr"/>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico di Direttore della U.O.C. Direzione Medica 1 Vicenza ad indirizzo organizzativo - gestionale</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 13/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE ALLE CASE DI COMUNITA'.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>25/08/2026 12:00</t>
-[...2 lines deleted...]
-      <c r="H13" t="inlineStr"/>
+          <t>17/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="I13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>17/04/2032 00:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="R13" t="inlineStr"/>
-[...18 lines deleted...]
-      </c>
       <c r="AE13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AF13" t="n">
-[...2 lines deleted...]
-      <c r="AG13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="B14" t="inlineStr">
         <is>
-          <t>17/09/2026 12:00</t>
-[...9 lines deleted...]
-          <t>Tempo indeterminato</t>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero disciplina Medicina d’Emergenza–Urgenza da assegnare alle U.O.C. Centrale Operativa SUEM.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN MEDICINA TRASFUSIONALE.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>19/08/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="H14" t="inlineStr"/>
+          <t>09/04/2026 00:00</t>
+        </is>
+      </c>
       <c r="I14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>09/04/2032 00:00</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="R14" t="inlineStr"/>
-[...18 lines deleted...]
-      </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AF14" t="n">
-[...2 lines deleted...]
-      <c r="AG14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="B15" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
-[...11 lines deleted...]
-      </c>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, con possibilità di formulare periodicamente, sulla base delle necessità aziendali e in relazione alla progressiva presentazione delle istanze di partecipazione, periodiche graduatorie.</t>
+          <t>AVVISO DI SELEZIONE N. 3/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>19/06/2031 12:00</t>
+          <t>27/02/2032 00:00</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="n">
         <v>0</v>
       </c>
       <c r="AC15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF15" t="n">
         <v>0</v>
       </c>
       <c r="AG15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="B16" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2026 PER IL CONFERIMENTO DI incarichi LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI DELL'AREA MEDICA E DELLE SPECIALITA' MEDICHE.</t>
+          <t>AVVISO DI SELEZIONE N. 4/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN PEDIATRIA</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
-[...129 lines deleted...]
-        <is>
           <t>27/02/2026 00:00</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr"/>
-[...137 lines deleted...]
-      <c r="I21" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading --&gt;
 &lt;h2 class="wp-block-heading"&gt;&lt;/h2&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>27/02/2032 00:00</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE21" t="inlineStr">
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
-    <row r="22">
-[...12 lines deleted...]
-      <c r="F22" t="inlineStr">
+    <row r="17">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE N. 2/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AG22" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>27/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr"/>
+      <c r="S17" t="inlineStr"/>
+      <c r="T17" t="inlineStr"/>
+      <c r="U17" t="inlineStr"/>
+      <c r="V17" t="inlineStr"/>
+      <c r="Y17" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF17" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG17" t="inlineStr"/>
     </row>
-    <row r="23">
-[...12 lines deleted...]
-      <c r="F23" t="inlineStr">
+    <row r="18">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>31/10/2030 12:00</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. Neurochirurgia</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AG23" t="inlineStr"/>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>02/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>02/08/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
+      <c r="U18" t="inlineStr"/>
+      <c r="V18" t="inlineStr"/>
+      <c r="Y18" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF18" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG18" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>