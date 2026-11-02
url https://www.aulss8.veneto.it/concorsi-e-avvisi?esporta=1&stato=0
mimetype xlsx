--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AG769"/>
+  <dimension ref="A1:AG775"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Area selezione</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -588,562 +588,512 @@
       </c>
       <c r="AD1" t="inlineStr">
         <is>
           <t>Data ultimo utilizzo graduatoria</t>
         </is>
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Graduatoria esaurita</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" t="inlineStr">
         <is>
-          <t>10/09/2026 12:00</t>
+          <t>01/11/2026 23:59</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI PROFILI PROFESSIONALI DEL RUOLO SANITARIO.</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Ginecologia e Ostetricia Vicenza - Sala Parto e Pronto Soccorso Ostetrico e Ginecologico"</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>01/09/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="K2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AC2" t="n">
         <v>0</v>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF2" t="n">
         <v>0</v>
       </c>
       <c r="AG2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="B3" t="inlineStr">
         <is>
-          <t>10/09/2026 12:00</t>
+          <t>01/11/2026 23:59</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI IN POSSESSO DI LAUREA IN INGEGNERIA.</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzioni di coordinamento "Distretto Socio Sanitario Ovest - Casa della Comunità di Valdagno e Servizio ADI di Valdagno</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>01/09/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="K3" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AC3" t="n">
         <v>0</v>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="n">
         <v>0</v>
       </c>
       <c r="AG3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>02/09/2026 00:00</t>
+          <t>01/11/2026 23:59</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CHIRURGIA GENERALE DA ASSEGNARE ALL’U.O.C. CHIRURGIA SENOLOGICA.</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 incarico di funzione organizzativa con funzioni di coordinamento "U.O.C. Neurochirurgia"</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>21/08/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
-      <c r="I4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="I4" t="inlineStr"/>
       <c r="K4" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="V4" t="inlineStr"/>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AC4" t="n">
         <v>0</v>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF4" t="n">
         <v>0</v>
       </c>
       <c r="AG4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="B5" t="inlineStr">
         <is>
-          <t>10/09/2026 12:00</t>
-[...11 lines deleted...]
-      </c>
+          <t>01/11/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzioni di coordinamento "U.O.C. Ginecologia e Ostetricia Vicenza -</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>12/08/2026 00:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="K5" t="inlineStr">
         <is>
           <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr"/>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AC5" t="n">
         <v>0</v>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF5" t="n">
         <v>0</v>
       </c>
       <c r="AG5" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>22/08/2026 12:00</t>
+          <t>01/11/2026 23:59</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO, PER TITOLI E COLLOQUIO, PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE MEDICO DISCIPLINA NEUROLOGIA - DA ASSEGNARE ALLA U.O.C. NEUROLOGIA ARZIGNANO MONTECCHIO</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Pediatria Vicenza - Assistenza Neonatale, Patologia Neonatale e Terapia Intensiva Neonatale"</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>07/08/2026 12:00</t>
+          <t>22/10/2026 00:00</t>
         </is>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
-      <c r="J6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="V6" t="inlineStr"/>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="n">
         <v>0</v>
       </c>
       <c r="AC6" t="n">
         <v>0</v>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF6" t="n">
         <v>0</v>
       </c>
       <c r="AG6" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>25/08/2026 12:00</t>
+          <t>29/10/2026 12:00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>avviso di selezione interna IPS6/2026 per il conferimento dell'incarico di funzione professionale - professionista specialista - "Infermiere Case Manager - Ospedale di Comunità di Lonigo"</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Manipolazione e Criopreservazione cellulare" afferente alla U.O.C. Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>19/10/2026 12:00</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
-      <c r="J7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr"/>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="n">
         <v>0</v>
       </c>
       <c r="AC7" t="n">
         <v>0</v>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF7" t="n">
         <v>0</v>
       </c>
       <c r="AG7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="B8" t="inlineStr">
         <is>
-          <t>25/08/2026 12:00</t>
+          <t>24/10/2026 12:00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezione per il personale dipendente - altre selezioni interne</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzioni di coordinamento ex L. 43/2006 "UOC Psichiatria 1 -2° Servizio Psichiatrico di Diagnosi e Cura"</t>
+          <t>Avviso interno per il conferimento di un Incarico di Responsabile di Unità Operativa Semplice "Interventistica Cardiaca e Vascolare" quale articolazione della U.O.C. Cardiologia Vicenza.</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>14/10/2026 12:00</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="K8" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="Y8" t="n">
@@ -1152,68 +1102,72 @@
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="n">
         <v>0</v>
       </c>
       <c r="AC8" t="n">
         <v>0</v>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="n">
         <v>0</v>
       </c>
       <c r="AG8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="B9" t="inlineStr">
         <is>
-          <t>25/08/2026 12:00</t>
-[...2 lines deleted...]
-      <c r="C9" t="inlineStr"/>
+          <t>24/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzioni di coordinamento "UOSD Epidemiologia e Screening"</t>
+          <t>Avviso interno per il conferimento di un Incarico di Responsabile di Unità Operativa Semplice "Elettrofisiologia ed elettrostimolazione" quale articolazione della U.O.C. Cardiologia Vicenza.</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>04/08/2026 12:00</t>
+          <t>14/10/2026 12:00</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="K9" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="V9" t="inlineStr"/>
       <c r="Y9" t="n">
@@ -1222,304 +1176,306 @@
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="n">
         <v>0</v>
       </c>
       <c r="AC9" t="n">
         <v>0</v>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF9" t="n">
         <v>0</v>
       </c>
       <c r="AG9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="B10" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>25/10/2026 00:00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 130, per l'assegnazione di una borsa di studio, riservata ad un laureato/a in possesso di Laurea in Tecniche di Neurofisiopatologia, abilitato all'esercizio della professione di tecnico di neurofisiopatologia da assegnare alla U.O.C. Pediatria Vicenza.</t>
+          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DI UN DIRIGENTE DELL'AREA PROFESSIONALE TECNICA AMMINISTRATIVA CUI AFFIDARE LA DIREZIONE DELLA U.O.C. DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>20/07/2026 12:00</t>
+          <t>14/10/2026 00:00</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="K10" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr"/>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
         <v>0</v>
       </c>
       <c r="AC10" t="n">
         <v>0</v>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF10" t="n">
         <v>0</v>
       </c>
       <c r="AG10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="B11" t="inlineStr">
         <is>
-          <t>31/07/2026 12:00</t>
-[...3 lines deleted...]
-      <c r="D11" t="inlineStr"/>
+          <t>28/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall 'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. nel profilo di Dirigente Biologo disciplina Laboratorio di Genetica Medica.</t>
+          <t>AVVISO PUBBLICO N. 132 PER COLLOQUIO, PER L'ATTRIBUZIONE DI UNA BORSA DI STUDIO AD UN LAUREATO/A IN EDUCATORE PROFESSIONALE, DA ASSEGNARE ALLA U.O.C. PEDIATRIA VICENZA.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
+          <t>13/10/2026 12:00</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="K11" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr"/>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AC11" t="n">
         <v>0</v>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="n">
         <v>0</v>
       </c>
       <c r="AG11" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>13/07/2026 12:00</t>
+          <t>27/10/2026 12:00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, DISCIPLINA CURE PALLIATIVE.</t>
+          <t>AVVISO PUBBLICO N. 133 PER COLLOQUIO PER L'ATTRIBUZIONE DI UNA BORSA DI STUDIO FINALIZZATA ALLA FORMAZIONE DI UN STUDY COORDINATOR PER SUPPORTO ALLA CONDUZIONE DI STUDI CLINICI, DA ASSEGNARE ALLA U.O.C. EMATOLOGIA.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>03/07/2026 12:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
-      <c r="J12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr"/>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="n">
         <v>0</v>
       </c>
       <c r="AC12" t="n">
         <v>0</v>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF12" t="n">
         <v>0</v>
       </c>
       <c r="AG12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="B13" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
-[...3 lines deleted...]
-      <c r="D13" t="inlineStr"/>
+          <t>27/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione professionale "Esperto di area del Dipartimento di Prevenzione"</t>
+          <t>AVVISO PUBBLICO N. 135 PER COLLOQUIO, PER L'ATTRIBUZIONE DI UNA BORSA DI STUDIO RISERVATA AD UN LAUREATO/A, DA ASSEGNARE ALLA U.O.C. FARMACIA VICENZA - U.O.S. UNITA' FARMACI ANTIBLASTICI.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="K13" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="V13" t="inlineStr"/>
       <c r="Y13" t="n">
@@ -1528,386 +1484,372 @@
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="n">
         <v>0</v>
       </c>
       <c r="AC13" t="n">
         <v>0</v>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF13" t="n">
         <v>0</v>
       </c>
       <c r="AG13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="B14" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>27/10/2026 12:00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Borsa di studio</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Avviso Pubblico n. 129 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a in Medicina e Chirurgia con Specializzazione in Genetica Medica da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
+          <t>AVVISO PUBBLICO N. 134 PER COLLOQUIO, PER L'ATTRIBUZIONE DI UNA BORSA DI STUDIO RISERVATA AD UN LAUREATO/A IN SCIENZE STATISTICHE OPPURE IN STATISTICA PER LE TECNOLOGIE E LE SCIENZE OVVERO TITOLO EQUIPOLLENTE, DA ASSEGNARE ALL'UFFICIO DI SUPPORTO ALLA RICERCA CLINICA.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>25/06/2026 00:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="K14" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr"/>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="n">
         <v>0</v>
       </c>
       <c r="AC14" t="n">
         <v>0</v>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF14" t="n">
         <v>0</v>
       </c>
       <c r="AG14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="B15" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>18/10/2026 12:00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE02/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento per le Dipendenze” Ruolo Sanitario: Educatore Professionale</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità "Centro Epilessia" afferente alla U.O.C. Neurologia Vicenza.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>08/10/2026 12:00</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="K15" t="inlineStr">
         <is>
-          <t>19/06/2031 12:00</t>
-[...4 lines deleted...]
-          <t>14/08/2026 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>Si</t>
-[...4 lines deleted...]
-          <t>14/08/2026 00:00</t>
+          <t>No</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr"/>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="n">
         <v>0</v>
       </c>
       <c r="AC15" t="n">
         <v>0</v>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF15" t="n">
         <v>0</v>
       </c>
       <c r="AG15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="B16" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>16/10/2026 12:00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE04/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento Neuroscienze” Ruolo Sanitario: Infermiere</t>
+          <t>Avviso interno per il conferimento dell'incarico di Alta Specializzazione "Gestione diagnostico-terapeutica delle cefalee e del dolore cranio-facciale" afferente alla U.O.C. Neurologia Arzignano-Montecchio.</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>06/10/2026 12:00</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="K16" t="inlineStr">
         <is>
-          <t>19/06/2031 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="V16" t="inlineStr"/>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="n">
         <v>0</v>
       </c>
       <c r="AC16" t="n">
         <v>0</v>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="B17" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>16/10/2026 12:00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE03/2026 - per il conferimento di n. 2 incarichi di funzione professionale “Esperto di area del Dipartimento Cardiovascolare” Ruolo Sanitario: Infermiere</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile U.O.S. "Cardiologia Valdagno" quale articolazione dell'U.O.C. Cardiologia Arzignano-Montecchio.</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>06/10/2026 12:00</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="K17" t="inlineStr">
         <is>
-          <t>19/06/2031 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr"/>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AB17" t="n">
         <v>0</v>
       </c>
       <c r="AC17" t="n">
         <v>0</v>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF17" t="n">
         <v>0</v>
       </c>
       <c r="AG17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="B18" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Avviso Pubblico N. 128 per colloquio, per l’attribuzione di una borsa di studio da assegnare ad un laureato/a in possesso di Laure Magistrale in Psicologia presso la U.O.S. Psicologia Ospedaliera e U.O.C. Oncologia Vicenza.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile U.O.S. "Radiologia d'Urgenza" quale articolazione dell'U.O.C. Radiologia Vicenza.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>02/10/2026 12:00</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr"/>
       <c r="K18" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr"/>
       <c r="Y18" t="n">
@@ -1916,863 +1858,4381 @@
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AB18" t="n">
         <v>0</v>
       </c>
       <c r="AC18" t="n">
         <v>0</v>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF18" t="n">
         <v>0</v>
       </c>
       <c r="AG18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="B19" t="inlineStr">
         <is>
-          <t>30/06/2026 00:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 127 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a presso L'U.O.C. Medicina di Laboratorio</t>
+          <t>Avviso interno per il conferimento dell'incarico di Altissima Professionalità "Sport Medicine" quale articolazione dell'U.O.C. Ortopedia e Traumatologia Vicenza.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>02/10/2026 12:00</t>
         </is>
       </c>
       <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr"/>
       <c r="K19" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr"/>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AB19" t="n">
         <v>0</v>
       </c>
       <c r="AC19" t="n">
         <v>0</v>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF19" t="n">
         <v>0</v>
       </c>
       <c r="AG19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="B20" t="inlineStr">
         <is>
-          <t>30/06/2026 00:00</t>
+          <t>12/10/2026 12:00</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 126 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/a laureato/laureata da inserire nell'U.O.C. Medicina di Laboratorio.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Alta Specializzazione "Radiologia delle patologie toraciche e polmonari" afferente alla U.O.C. Radiologia Vicenza.</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>02/10/2026 12:00</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr"/>
       <c r="K20" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr"/>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AB20" t="n">
         <v>0</v>
       </c>
       <c r="AC20" t="n">
         <v>0</v>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF20" t="n">
         <v>0</v>
       </c>
       <c r="AG20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="B21" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>17/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 17/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA .</t>
+          <t>Avviso pubblico, per titoli e colloquio, per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Ginecologia e Ostetricia da assegnare alle UU.OO.SS Consultori Familiari e Tutela Minori dei Distretti Est e Ovest</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>02/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="K21" t="inlineStr">
         <is>
-          <t>03/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="R21" t="inlineStr"/>
+      <c r="S21" t="inlineStr"/>
+      <c r="T21" t="inlineStr"/>
+      <c r="U21" t="inlineStr"/>
+      <c r="V21" t="inlineStr"/>
+      <c r="Y21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="n">
+        <v>0</v>
+      </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AF21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="B22" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="C22" t="inlineStr"/>
+          <t>12/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 16/2026 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Alta Specializzazione "Radiologia delle patologie ginecologiche" afferente alla U.O.C. Radiologia Vicenza.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>02/10/2026 12:00</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="K22" t="inlineStr">
         <is>
-          <t>03/06/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr"/>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AB22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="n">
         <v>0</v>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF22" t="n">
         <v>0</v>
       </c>
       <c r="AG22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="B23" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>12/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTI LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN NEUROCHIRURGIA.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Altissima Professionalità "Traumatologia dell'Anziano Fragile" quale articolazione dell'U.O.C. Ortopedia e Traumatologia Vicenza.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>02/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
       <c r="K23" t="inlineStr">
         <is>
-          <t>17/04/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="R23" t="inlineStr"/>
+      <c r="S23" t="inlineStr"/>
+      <c r="T23" t="inlineStr"/>
+      <c r="U23" t="inlineStr"/>
+      <c r="V23" t="inlineStr"/>
+      <c r="Y23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="n">
+        <v>0</v>
+      </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AF23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="B24" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="D24" t="inlineStr"/>
+          <t>11/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA SPECIALIZZATO IN ODONTOIATRIA.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN MEDICINA INTERNA OVVERO IN POSSESSO DI DIPLOMA TRIENNALE DI FORMAZIONE SPECIFICA IN MEDICINA GENERALE.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>07/04/2026 00:00</t>
+          <t>01/10/2026 12:00</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr"/>
       <c r="K24" t="inlineStr">
         <is>
-          <t>07/04/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr"/>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>0</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AB24" t="n">
         <v>0</v>
       </c>
       <c r="AC24" t="n">
         <v>0</v>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF24" t="n">
         <v>0</v>
       </c>
       <c r="AG24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="B25" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>11/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN TECNICHE AUDIOMETRICHE.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari" afferente al Dipartimento di Neuroscienze.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>07/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>01/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr"/>
       <c r="K25" t="inlineStr">
         <is>
-          <t>07/04/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="R25" t="inlineStr"/>
+      <c r="S25" t="inlineStr"/>
+      <c r="T25" t="inlineStr"/>
+      <c r="U25" t="inlineStr"/>
+      <c r="V25" t="inlineStr"/>
+      <c r="Y25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="n">
+        <v>0</v>
+      </c>
       <c r="AE25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AF25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="B26" t="inlineStr">
         <is>
-          <t>13/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>11/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia e specializzati in Urologia, da assegnare all'U.O.C. Urologia Arzignano Montecchio.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile U.O.S. "Neurochirurgia Pediatrica" quale articolazione della U.O.C. Neurochirurgia.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>01/10/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr"/>
       <c r="K26" t="inlineStr">
         <is>
-          <t>27/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="R26" t="inlineStr"/>
+      <c r="S26" t="inlineStr"/>
+      <c r="T26" t="inlineStr"/>
+      <c r="U26" t="inlineStr"/>
+      <c r="V26" t="inlineStr"/>
+      <c r="Y26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="n">
+        <v>0</v>
+      </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AF26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="B27" t="inlineStr">
         <is>
-          <t>06/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>11/10/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2026 PER IL CONFERIMENTO DELL’ INCARICO DI CONSIGLIERE/A DI FIDUCIA</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>01/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="K27" t="inlineStr">
         <is>
-          <t>27/03/2032 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="R27" t="inlineStr"/>
+      <c r="S27" t="inlineStr"/>
+      <c r="T27" t="inlineStr"/>
+      <c r="U27" t="inlineStr"/>
+      <c r="V27" t="inlineStr"/>
+      <c r="Y27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="n">
+        <v>0</v>
+      </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AF27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="B28" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="C28" t="inlineStr"/>
+          <t>10/10/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+          <t>avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Scienza dell’Alimentazione e Dietetica da assegnare alla U.O.S. Centro di riferimento provinciale per i Disturbi del Comportamento Alimentare e del Peso</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>25/09/2026 12:00</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="K28" t="inlineStr">
         <is>
-          <t>04/03/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="V28" t="inlineStr"/>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AB28" t="n">
         <v>0</v>
       </c>
       <c r="AC28" t="n">
         <v>0</v>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF28" t="n">
         <v>0</v>
       </c>
       <c r="AG28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="B29" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="D29" t="inlineStr"/>
+          <t>04/10/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Seleziona...</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per l’individuazione di un dirigente dell’Area Professionale Tecnica ed Amministrativa cui affidare l’incarico di Direzione della U.O.C. Disabilità e non Autosufficienza Distretto Est</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>24/09/2026 00:00</t>
         </is>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
       <c r="K29" t="inlineStr">
         <is>
-          <t>04/03/2032 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="V29" t="inlineStr"/>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AB29" t="n">
         <v>0</v>
       </c>
       <c r="AC29" t="n">
         <v>0</v>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF29" t="n">
         <v>0</v>
       </c>
       <c r="AG29" t="inlineStr"/>
     </row>
     <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>16/03/2026 00:00</t>
+          <t>28/09/2026 12:00</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di  n.2 incarichi di funzione professionale professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Infermieristica” – profilo professionale Infermiere e n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DELL’INCARICO DI DIRETTORE FACENTE FUNZIONI DELLA U.O.C. ANESTESIA E RIANIMAZIONE VICENZA.</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>22/09/2026 12:00</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
-      <c r="I30" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica&lt;/strong&gt;&lt;/p&gt;</t>
+      <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>27/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="V30" t="inlineStr"/>
       <c r="Y30" t="n">
         <v>0</v>
       </c>
       <c r="Z30" t="n">
         <v>0</v>
       </c>
       <c r="AA30" t="n">
         <v>0</v>
       </c>
       <c r="AB30" t="n">
         <v>0</v>
       </c>
       <c r="AC30" t="n">
         <v>0</v>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF30" t="n">
         <v>0</v>
       </c>
       <c r="AG30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="B31" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="C31" t="inlineStr"/>
+          <t>28/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti.</t>
+          <t>Avviso interno per il conferimento dell' incarico professionale di Alta Specializzazione "Gestione Clinica-organizzativa di reparto" afferente alla U.O.C. Neurologia Vicenza.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>18/09/2026 12:00</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr"/>
       <c r="K31" t="inlineStr">
         <is>
-          <t>19/02/2032 00:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="V31" t="inlineStr"/>
       <c r="Y31" t="n">
         <v>0</v>
       </c>
       <c r="Z31" t="n">
         <v>0</v>
       </c>
       <c r="AA31" t="n">
         <v>0</v>
       </c>
       <c r="AB31" t="n">
         <v>0</v>
       </c>
       <c r="AC31" t="n">
         <v>0</v>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF31" t="n">
         <v>0</v>
       </c>
       <c r="AG31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="B32" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="C32" t="inlineStr"/>
+          <t>28/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
+          <t>Avviso interno per il conferimento dell' incarico professionale di Alta Specializzazione "Disturbi del Movimento" afferente alla U.O.C. Neurologia Vicenza.</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>18/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr"/>
+      <c r="S32" t="inlineStr"/>
+      <c r="T32" t="inlineStr"/>
+      <c r="U32" t="inlineStr"/>
+      <c r="V32" t="inlineStr"/>
+      <c r="Y32" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF32" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>28/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento dell' incarico professionale di Alta Specializzazione "Neurofisiologia Clinica" afferente alla U.O.C. Neurologia Arzignano Montecchio.</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>18/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr"/>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr"/>
+      <c r="S33" t="inlineStr"/>
+      <c r="T33" t="inlineStr"/>
+      <c r="U33" t="inlineStr"/>
+      <c r="V33" t="inlineStr"/>
+      <c r="Y33" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF33" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>30/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 131 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un laureato/a abilitato/a all'esercizio della professione di farmacista con iscrizione al relativo albo professionale, da inserire nella U.O.C. Assistenza Farmaceutica Territoriale.</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>15/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr"/>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr"/>
+      <c r="S34" t="inlineStr"/>
+      <c r="T34" t="inlineStr"/>
+      <c r="U34" t="inlineStr"/>
+      <c r="V34" t="inlineStr"/>
+      <c r="Y34" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF34" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente - altre selezioni interne</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di un incarico di Responsabile di Unità Operativa Semplice "Area Economica e Tempo Lavoro" afferente alla U.O.C. Gestione Risorse Umane.</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>14/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr"/>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr"/>
+      <c r="S35" t="inlineStr"/>
+      <c r="T35" t="inlineStr"/>
+      <c r="U35" t="inlineStr"/>
+      <c r="V35" t="inlineStr"/>
+      <c r="Y35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Salute e Ambiente" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>14/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr"/>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr"/>
+      <c r="S36" t="inlineStr"/>
+      <c r="T36" t="inlineStr"/>
+      <c r="U36" t="inlineStr"/>
+      <c r="V36" t="inlineStr"/>
+      <c r="Y36" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF36" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Prevenzione Malattie Corniche Non Trasmissibili" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>14/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr"/>
+      <c r="S37" t="inlineStr"/>
+      <c r="T37" t="inlineStr"/>
+      <c r="U37" t="inlineStr"/>
+      <c r="V37" t="inlineStr"/>
+      <c r="Y37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>30/09/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Selezione interna per il conferimento dell'incarico di Direttore facente funzioni della U.O.C. Farmacia Arzignano Montecchio</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>14/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>FARMACISTA</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr"/>
+      <c r="S38" t="inlineStr"/>
+      <c r="T38" t="inlineStr"/>
+      <c r="U38" t="inlineStr"/>
+      <c r="V38" t="inlineStr"/>
+      <c r="Y38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>19/09/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per titoli e colloquio per assunzioni a tempo determinato di n.1 Assistente Amministrativo - area degli Assistenti - ruolo amministrativo.</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>04/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr"/>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr"/>
+      <c r="S39" t="inlineStr"/>
+      <c r="T39" t="inlineStr"/>
+      <c r="U39" t="inlineStr"/>
+      <c r="V39" t="inlineStr"/>
+      <c r="Y39" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF39" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:59</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Selezione interna IFP08/2026 per il conferimento dell'incarico di funzione professionale "Referente di Centrale Chiamate Urgenti - trasporti secondari"</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>02/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr"/>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr"/>
+      <c r="S40" t="inlineStr"/>
+      <c r="T40" t="inlineStr"/>
+      <c r="U40" t="inlineStr"/>
+      <c r="V40" t="inlineStr"/>
+      <c r="Y40" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF40" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Selezione pubblica interna IFP10/2026 per il conferimento di n. 1 incarico di funzione professionale "Logopedista referente Riabilitazione logopedica neurologica dell'adulto"</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr"/>
+      <c r="S41" t="inlineStr"/>
+      <c r="T41" t="inlineStr"/>
+      <c r="U41" t="inlineStr"/>
+      <c r="V41" t="inlineStr"/>
+      <c r="Y41" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF41" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Selezione interna IFP13/2026 per il conferimento di n. 1 incarico di funzione professionale “Infermiere referente del tutoraggio e dell’introduzione di nuove tecniche dialitiche”</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr"/>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr"/>
+      <c r="S42" t="inlineStr"/>
+      <c r="T42" t="inlineStr"/>
+      <c r="U42" t="inlineStr"/>
+      <c r="V42" t="inlineStr"/>
+      <c r="Y42" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF42" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Selezione interna IFP11/2026 per il conferimento di n. 1 incarico di funzione professionale "Referente dell'area di profilazione e rapporti con i servizi della rete di presa in carico degli utenti"</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr"/>
+      <c r="S43" t="inlineStr"/>
+      <c r="T43" t="inlineStr"/>
+      <c r="U43" t="inlineStr"/>
+      <c r="V43" t="inlineStr"/>
+      <c r="Y43" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:59</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Selezione interna IFP09/2026 per il conferimento di n. 1 incarico di funzione professionale Referente di Logopedia dell'Età Evolutiva"</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr"/>
+      <c r="S44" t="inlineStr"/>
+      <c r="T44" t="inlineStr"/>
+      <c r="U44" t="inlineStr"/>
+      <c r="V44" t="inlineStr"/>
+      <c r="Y44" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF44" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>30/09/2026 00:59</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr"/>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Selezione interna IFP 12/2026 per il conferimento dell'incarico di funzione professionale "Referente dei processi per la residenzialità anziani"</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr"/>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr"/>
+      <c r="S45" t="inlineStr"/>
+      <c r="T45" t="inlineStr"/>
+      <c r="U45" t="inlineStr"/>
+      <c r="V45" t="inlineStr"/>
+      <c r="Y45" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF45" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>10/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI IN POSSESSO DI LAUREA IN INGEGNERIA.</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>01/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr"/>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr"/>
+      <c r="S46" t="inlineStr"/>
+      <c r="T46" t="inlineStr"/>
+      <c r="U46" t="inlineStr"/>
+      <c r="V46" t="inlineStr"/>
+      <c r="Y46" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF46" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>10/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI PROFILI PROFESSIONALI DEL RUOLO SANITARIO.</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>01/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr"/>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr"/>
+      <c r="S47" t="inlineStr"/>
+      <c r="T47" t="inlineStr"/>
+      <c r="U47" t="inlineStr"/>
+      <c r="V47" t="inlineStr"/>
+      <c r="Y47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG47" t="inlineStr"/>
+    </row>
+    <row r="48">
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento di un incarico di Direttore della U.O.C. Direzione Medica 1 Vicenza ad indirizzo organizzativo - gestionale</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr"/>
+      <c r="S48" t="inlineStr"/>
+      <c r="T48" t="inlineStr"/>
+      <c r="U48" t="inlineStr"/>
+      <c r="V48" t="inlineStr"/>
+      <c r="Y48" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF48" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CHIRURGIA GENERALE DA ASSEGNARE ALL’U.O.C. CHIRURGIA SENOLOGICA.</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>21/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AVVISO DI SELEZIONE PUBBLICA N. 19/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CHIRURGIA GENERALE DA ASSEGNARE ALL’U.O.C. CHIRURGIA SENOLOGICA.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr"/>
+      <c r="S49" t="inlineStr"/>
+      <c r="T49" t="inlineStr"/>
+      <c r="U49" t="inlineStr"/>
+      <c r="V49" t="inlineStr"/>
+      <c r="Y49" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF49" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>17/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero disciplina Medicina d’Emergenza–Urgenza da assegnare alle U.O.C. Centrale Operativa SUEM.</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>19/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr"/>
+      <c r="S50" t="inlineStr"/>
+      <c r="T50" t="inlineStr"/>
+      <c r="U50" t="inlineStr"/>
+      <c r="V50" t="inlineStr"/>
+      <c r="Y50" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF50" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>10/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>12/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr"/>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
+      <c r="U51" t="inlineStr"/>
+      <c r="V51" t="inlineStr"/>
+      <c r="Y51" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF51" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>22/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO, PER TITOLI E COLLOQUIO, PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE MEDICO DISCIPLINA NEUROLOGIA - DA ASSEGNARE ALLA U.O.C. NEUROLOGIA ARZIGNANO MONTECCHIO</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>07/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr"/>
+      <c r="S52" t="inlineStr"/>
+      <c r="T52" t="inlineStr"/>
+      <c r="U52" t="inlineStr"/>
+      <c r="V52" t="inlineStr"/>
+      <c r="Y52" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF52" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>avviso di selezione interna IPS6/2026 per il conferimento dell'incarico di funzione professionale - professionista specialista - "Infermiere Case Manager - Ospedale di Comunità di Lonigo"</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr"/>
+      <c r="S53" t="inlineStr"/>
+      <c r="T53" t="inlineStr"/>
+      <c r="U53" t="inlineStr"/>
+      <c r="V53" t="inlineStr"/>
+      <c r="Y53" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF53" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzioni di coordinamento "UOSD Epidemiologia e Screening"</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr"/>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr"/>
+      <c r="S54" t="inlineStr"/>
+      <c r="T54" t="inlineStr"/>
+      <c r="U54" t="inlineStr"/>
+      <c r="V54" t="inlineStr"/>
+      <c r="Y54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzioni di coordinamento ex L. 43/2006 "UOC Psichiatria 1 -2° Servizio Psichiatrico di Diagnosi e Cura"</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>04/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr"/>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr"/>
+      <c r="S55" t="inlineStr"/>
+      <c r="T55" t="inlineStr"/>
+      <c r="U55" t="inlineStr"/>
+      <c r="V55" t="inlineStr"/>
+      <c r="Y55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>04/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 130, per l'assegnazione di una borsa di studio, riservata ad un laureato/a in possesso di Laurea in Tecniche di Neurofisiopatologia, abilitato all'esercizio della professione di tecnico di neurofisiopatologia da assegnare alla U.O.C. Pediatria Vicenza.</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>20/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr"/>
+      <c r="I56" t="inlineStr"/>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr"/>
+      <c r="S56" t="inlineStr"/>
+      <c r="T56" t="inlineStr"/>
+      <c r="U56" t="inlineStr"/>
+      <c r="V56" t="inlineStr"/>
+      <c r="Y56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>31/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall 'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. nel profilo di Dirigente Biologo disciplina Laboratorio di Genetica Medica.</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>16/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr"/>
+      <c r="I57" t="inlineStr"/>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr"/>
+      <c r="S57" t="inlineStr"/>
+      <c r="T57" t="inlineStr"/>
+      <c r="U57" t="inlineStr"/>
+      <c r="V57" t="inlineStr"/>
+      <c r="Y57" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF57" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>13/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, DISCIPLINA CURE PALLIATIVE.</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>03/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr"/>
+      <c r="S58" t="inlineStr"/>
+      <c r="T58" t="inlineStr"/>
+      <c r="U58" t="inlineStr"/>
+      <c r="V58" t="inlineStr"/>
+      <c r="Y58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>16/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Selezione interna per il conferimento dell'incarico di funzione professionale "Esperto di area del Dipartimento di Prevenzione"</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>26/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr"/>
+      <c r="I59" t="inlineStr"/>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr"/>
+      <c r="S59" t="inlineStr"/>
+      <c r="T59" t="inlineStr"/>
+      <c r="U59" t="inlineStr"/>
+      <c r="V59" t="inlineStr"/>
+      <c r="Y59" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico n. 129 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a in Medicina e Chirurgia con Specializzazione in Genetica Medica da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>25/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr"/>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr"/>
+      <c r="S60" t="inlineStr"/>
+      <c r="T60" t="inlineStr"/>
+      <c r="U60" t="inlineStr"/>
+      <c r="V60" t="inlineStr"/>
+      <c r="Y60" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF60" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE02/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento per le Dipendenze” Ruolo Sanitario: Educatore Professionale</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr"/>
+      <c r="I61" t="inlineStr"/>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>19/06/2031 12:00</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>14/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>14/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr"/>
+      <c r="S61" t="inlineStr"/>
+      <c r="T61" t="inlineStr"/>
+      <c r="U61" t="inlineStr"/>
+      <c r="V61" t="inlineStr"/>
+      <c r="Y61" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF61" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE03/2026 - per il conferimento di n. 2 incarichi di funzione professionale “Esperto di area del Dipartimento Cardiovascolare” Ruolo Sanitario: Infermiere</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr"/>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>19/06/2031 12:00</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr"/>
+      <c r="S62" t="inlineStr"/>
+      <c r="T62" t="inlineStr"/>
+      <c r="U62" t="inlineStr"/>
+      <c r="V62" t="inlineStr"/>
+      <c r="Y62" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF62" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE04/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento Neuroscienze” Ruolo Sanitario: Infermiere</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr"/>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>19/06/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr"/>
+      <c r="S63" t="inlineStr"/>
+      <c r="T63" t="inlineStr"/>
+      <c r="U63" t="inlineStr"/>
+      <c r="V63" t="inlineStr"/>
+      <c r="Y63" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF63" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>03/07/2026 23:59</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico N. 128 per colloquio, per l’attribuzione di una borsa di studio da assegnare ad un laureato/a in possesso di Laure Magistrale in Psicologia presso la U.O.S. Psicologia Ospedaliera e U.O.C. Oncologia Vicenza.</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>18/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr"/>
+      <c r="I64" t="inlineStr"/>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>01/01/2032 12:00</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr"/>
+      <c r="S64" t="inlineStr"/>
+      <c r="T64" t="inlineStr"/>
+      <c r="U64" t="inlineStr"/>
+      <c r="V64" t="inlineStr"/>
+      <c r="Y64" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF64" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>30/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 126 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/a laureato/laureata da inserire nell'U.O.C. Medicina di Laboratorio.</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr"/>
+      <c r="I65" t="inlineStr"/>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr"/>
+      <c r="S65" t="inlineStr"/>
+      <c r="T65" t="inlineStr"/>
+      <c r="U65" t="inlineStr"/>
+      <c r="V65" t="inlineStr"/>
+      <c r="Y65" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF65" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>30/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 127 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a presso L'U.O.C. Medicina di Laboratorio</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr"/>
+      <c r="I66" t="inlineStr"/>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr"/>
+      <c r="S66" t="inlineStr"/>
+      <c r="T66" t="inlineStr"/>
+      <c r="U66" t="inlineStr"/>
+      <c r="V66" t="inlineStr"/>
+      <c r="Y66" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF66" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 16/2026 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA.</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>03/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr"/>
+      <c r="I67" t="inlineStr"/>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>03/06/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr"/>
+      <c r="S67" t="inlineStr"/>
+      <c r="T67" t="inlineStr"/>
+      <c r="U67" t="inlineStr"/>
+      <c r="V67" t="inlineStr"/>
+      <c r="Y67" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF67" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 17/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA .</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>03/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr"/>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>03/06/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>27/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTI LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN NEUROCHIRURGIA.</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>17/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr"/>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>17/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>17/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA SPECIALIZZATO IN ODONTOIATRIA.</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr"/>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>07/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr"/>
+      <c r="S70" t="inlineStr"/>
+      <c r="T70" t="inlineStr"/>
+      <c r="U70" t="inlineStr"/>
+      <c r="V70" t="inlineStr"/>
+      <c r="Y70" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF70" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>17/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN TECNICHE AUDIOMETRICHE.</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr"/>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>07/04/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>06/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 8/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>27/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr"/>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>27/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>13/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 9/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia e specializzati in Urologia, da assegnare all'U.O.C. Urologia Arzignano Montecchio.</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>27/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr"/>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>27/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr"/>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>04/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr"/>
+      <c r="S74" t="inlineStr"/>
+      <c r="T74" t="inlineStr"/>
+      <c r="U74" t="inlineStr"/>
+      <c r="V74" t="inlineStr"/>
+      <c r="Y74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF74" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr"/>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>04/03/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr"/>
+      <c r="S75" t="inlineStr"/>
+      <c r="T75" t="inlineStr"/>
+      <c r="U75" t="inlineStr"/>
+      <c r="V75" t="inlineStr"/>
+      <c r="Y75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>16/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di  n.2 incarichi di funzione professionale professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Infermieristica” – profilo professionale Infermiere e n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>27/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr"/>
+      <c r="S76" t="inlineStr"/>
+      <c r="T76" t="inlineStr"/>
+      <c r="U76" t="inlineStr"/>
+      <c r="V76" t="inlineStr"/>
+      <c r="Y76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF76" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>19/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti.</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>19/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="inlineStr"/>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>19/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr"/>
+      <c r="S77" t="inlineStr"/>
+      <c r="T77" t="inlineStr"/>
+      <c r="U77" t="inlineStr"/>
+      <c r="V77" t="inlineStr"/>
+      <c r="Y77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>11/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
           <t>Incarichi di collaborazione 2026</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
         <is>
           <t>11/02/2026 00:00</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr"/>
-      <c r="I32" t="inlineStr">
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2025/" rel="nofollow noopener noreferrer"&gt;2025&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2024/" rel="nofollow noopener noreferrer"&gt;2024&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2023/" rel="nofollow noopener noreferrer"&gt;2023&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2022/" rel="nofollow noopener noreferrer"&gt;2022&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2021/" rel="nofollow noopener noreferrer"&gt;2021&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2020/" rel="nofollow noopener noreferrer"&gt;2020&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2019/" rel="nofollow noopener noreferrer"&gt;2019&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;&lt;a href="https://www.aulss8.veneto.it/pubblicazioni/incarichi-di-collaborazione-2018/" rel="nofollow noopener noreferrer"&gt;2018&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;table class="cke_show_border table table-striped" style="width: 100%;"&gt;
  &lt;tbody&gt;
   &lt;tr&gt;
    &lt;th style="width: 10%;" scope="col"&gt;Data&lt;/th&gt;
    &lt;th style="width: 25%;" scope="col"&gt;Titolo&lt;/th&gt;
    &lt;th style="width: 20%;" scope="col"&gt;Soggetto beneficiario&lt;/th&gt;
    &lt;th style="width: 15%;" scope="col"&gt;Importo con IVA&lt;/th&gt;
    &lt;th style="width: 30%;" scope="col"&gt;File collegati&lt;/th&gt;
   &lt;/tr&gt;
   &lt;tr&gt;
    &lt;td&gt;27/05/2026&lt;/td&gt;
    &lt;td&gt;Incarico L.P. ex art. 7, comma 6, D. Lgs. 165/2001&lt;/td&gt;
    &lt;td&gt;dr.ssa Mammoliti Maria Immacolata&lt;/td&gt;
    &lt;td&gt;€ 100,00 orarie&lt;/td&gt;
@@ -3135,36097 +6595,34157 @@
    &lt;td&gt;12/02/2026&lt;/td&gt;
    &lt;td&gt;Incarico L.P. ex art. 7, comma 6, D. Lgs. 165/2001&lt;/td&gt;
    &lt;td&gt;Rinaldi Elisa&lt;/td&gt;
    &lt;td&gt;€ 16,00 orarie&lt;/td&gt;
    &lt;td&gt;&lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/PROVV.-39_-2026.pdf" rel="nofollow noopener noreferrer"&gt;Delibera&lt;/a&gt;
     &lt;br&gt;
     &lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/C.V.-RINALDI.pdf" rel="nofollow noopener noreferrer"&gt;Curriculum Vitae&lt;/a&gt;
     &lt;br&gt;
     &lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/DICH.-RINALDI.pdf" rel="nofollow noopener noreferrer"&gt;Dichiarazione art. 15 comma 1 lett. c) D. Lgs 33/2013&lt;/a&gt;&lt;/td&gt;
   &lt;/tr&gt;
   &lt;tr&gt;
    &lt;td&gt;12/02/2026&lt;/td&gt;
    &lt;td&gt;Incarico L.P. ex art. 7, comma 6, D. Lgs. 165/2001&lt;/td&gt;
    &lt;td&gt;Pasqualotto Anna&lt;/td&gt;
    &lt;td&gt;€ 16,00 orarie&lt;/td&gt;
    &lt;td&gt;&lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/PROVV.-2152_-25.pdf" rel="nofollow noopener noreferrer"&gt;Delibera&lt;/a&gt;
     &lt;br&gt;
     &lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/C.V.-PASQUALOTTO-2.pdf" rel="nofollow noopener noreferrer"&gt;Curriculum Vitae&lt;/a&gt;
     &lt;br&gt;
     &lt;a href="https://www.aulss8.veneto.it/wp-content/uploads/2024/09/DICH.-PASQUALOTTO-1.pdf" rel="nofollow noopener noreferrer"&gt;Dichiarazione art. 15 comma 1 lett. c) D. Lgs 33/2013&lt;/a&gt;&lt;/td&gt;
   &lt;/tr&gt;
  &lt;/tbody&gt;
 &lt;/table&gt;</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K78" t="inlineStr">
         <is>
           <t>11/02/2032 00:00</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B33" t="inlineStr">
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R78" t="inlineStr"/>
+      <c r="S78" t="inlineStr"/>
+      <c r="T78" t="inlineStr"/>
+      <c r="U78" t="inlineStr"/>
+      <c r="V78" t="inlineStr"/>
+      <c r="Y78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF78" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="B79" t="inlineStr">
         <is>
           <t>16/02/2026 00:00</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E79" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
         <is>
           <t>06/02/2026 00:00</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr"/>
-      <c r="K33" t="inlineStr">
+      <c r="I79" t="inlineStr"/>
+      <c r="K79" t="inlineStr">
         <is>
           <t>06/02/2032 00:00</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B34" t="inlineStr">
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" t="inlineStr">
         <is>
           <t>12/02/2026 00:00</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E34" t="inlineStr">
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
         <is>
           <t>15/01/2026 00:00</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K34" t="inlineStr">
+      <c r="H80" t="inlineStr"/>
+      <c r="I80" t="inlineStr"/>
+      <c r="K80" t="inlineStr">
         <is>
           <t>15/01/2032 00:00</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B35" t="inlineStr">
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr"/>
+      <c r="S80" t="inlineStr"/>
+      <c r="T80" t="inlineStr"/>
+      <c r="U80" t="inlineStr"/>
+      <c r="V80" t="inlineStr"/>
+      <c r="Y80" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF80" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="B81" t="inlineStr">
         <is>
           <t>12/02/2026 00:00</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E35" t="inlineStr">
+      <c r="C81" t="inlineStr"/>
+      <c r="D81" t="inlineStr"/>
+      <c r="E81" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno e indeterminato, di Ortottista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
         <is>
           <t>15/01/2026 00:00</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K35" t="inlineStr">
+      <c r="H81" t="inlineStr"/>
+      <c r="I81" t="inlineStr"/>
+      <c r="K81" t="inlineStr">
         <is>
           <t>15/01/2032 00:00</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B36" t="inlineStr">
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr"/>
+      <c r="S81" t="inlineStr"/>
+      <c r="T81" t="inlineStr"/>
+      <c r="U81" t="inlineStr"/>
+      <c r="V81" t="inlineStr"/>
+      <c r="Y81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF81" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="B82" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E36" t="inlineStr">
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K36" t="inlineStr">
+      <c r="H82" t="inlineStr"/>
+      <c r="I82" t="inlineStr"/>
+      <c r="K82" t="inlineStr">
         <is>
           <t>31/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B37" t="inlineStr">
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R82" t="inlineStr"/>
+      <c r="S82" t="inlineStr"/>
+      <c r="T82" t="inlineStr"/>
+      <c r="U82" t="inlineStr"/>
+      <c r="V82" t="inlineStr"/>
+      <c r="Y82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF82" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="B83" t="inlineStr">
         <is>
           <t>29/01/2026 00:00</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E37" t="inlineStr">
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr"/>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>31/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R83" t="inlineStr"/>
+      <c r="S83" t="inlineStr"/>
+      <c r="T83" t="inlineStr"/>
+      <c r="U83" t="inlineStr"/>
+      <c r="V83" t="inlineStr"/>
+      <c r="Y83" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF83" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H37" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K37" t="inlineStr">
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr"/>
+      <c r="K84" t="inlineStr">
         <is>
           <t>31/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M37" t="inlineStr">
-[...110 lines deleted...]
-      <c r="B39" t="inlineStr">
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R84" t="inlineStr"/>
+      <c r="S84" t="inlineStr"/>
+      <c r="T84" t="inlineStr"/>
+      <c r="U84" t="inlineStr"/>
+      <c r="V84" t="inlineStr"/>
+      <c r="Y84" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF84" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="B85" t="inlineStr">
         <is>
           <t>02/01/2026 00:00</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E39" t="inlineStr">
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr"/>
+      <c r="E85" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
         <is>
           <t>30/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K39" t="inlineStr">
+      <c r="H85" t="inlineStr"/>
+      <c r="I85" t="inlineStr"/>
+      <c r="K85" t="inlineStr">
         <is>
           <t>30/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B40" t="inlineStr">
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R85" t="inlineStr"/>
+      <c r="S85" t="inlineStr"/>
+      <c r="T85" t="inlineStr"/>
+      <c r="U85" t="inlineStr"/>
+      <c r="V85" t="inlineStr"/>
+      <c r="Y85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="B86" t="inlineStr">
         <is>
           <t>15/01/2026 00:00</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E40" t="inlineStr">
+      <c r="C86" t="inlineStr"/>
+      <c r="D86" t="inlineStr"/>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr"/>
+      <c r="I86" t="inlineStr"/>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>22/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr"/>
+      <c r="S86" t="inlineStr"/>
+      <c r="T86" t="inlineStr"/>
+      <c r="U86" t="inlineStr"/>
+      <c r="V86" t="inlineStr"/>
+      <c r="Y86" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z86" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA86" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB86" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC86" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF86" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr"/>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria, per prevalente attività di cardiologia pediatrica.</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr"/>
+      <c r="I87" t="inlineStr"/>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>22/12/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr"/>
+      <c r="S87" t="inlineStr"/>
+      <c r="T87" t="inlineStr"/>
+      <c r="U87" t="inlineStr"/>
+      <c r="V87" t="inlineStr"/>
+      <c r="Y87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr"/>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
         <is>
           <t>22/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K40" t="inlineStr">
+      <c r="H88" t="inlineStr"/>
+      <c r="I88" t="inlineStr"/>
+      <c r="K88" t="inlineStr">
         <is>
           <t>22/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
-[...57 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R88" t="inlineStr"/>
+      <c r="S88" t="inlineStr"/>
+      <c r="T88" t="inlineStr"/>
+      <c r="U88" t="inlineStr"/>
+      <c r="V88" t="inlineStr"/>
+      <c r="Y88" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF88" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="B89" t="inlineStr">
         <is>
           <t>22/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr"/>
-[...122 lines deleted...]
-      <c r="E43" t="inlineStr">
+      <c r="E89" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 29/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
         <is>
           <t>12/12/2025 00:00</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr"/>
-      <c r="K43" t="inlineStr">
+      <c r="I89" t="inlineStr"/>
+      <c r="K89" t="inlineStr">
         <is>
           <t>12/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M43" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B44" t="inlineStr">
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="B90" t="inlineStr">
         <is>
           <t>02/01/2026 00:00</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E44" t="inlineStr">
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
         <is>
           <t>03/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K44" t="inlineStr">
+      <c r="H90" t="inlineStr"/>
+      <c r="I90" t="inlineStr"/>
+      <c r="K90" t="inlineStr">
         <is>
           <t>03/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M44" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B45" t="inlineStr">
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R90" t="inlineStr"/>
+      <c r="S90" t="inlineStr"/>
+      <c r="T90" t="inlineStr"/>
+      <c r="U90" t="inlineStr"/>
+      <c r="V90" t="inlineStr"/>
+      <c r="Y90" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF90" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="B91" t="inlineStr">
         <is>
           <t>29/12/2025 00:00</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E45" t="inlineStr">
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Nefrologia.</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
         <is>
           <t>02/12/2025 00:00</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K45" t="inlineStr">
+      <c r="H91" t="inlineStr"/>
+      <c r="I91" t="inlineStr"/>
+      <c r="K91" t="inlineStr">
         <is>
           <t>02/12/2031 00:00</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B46" t="inlineStr">
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R91" t="inlineStr"/>
+      <c r="S91" t="inlineStr"/>
+      <c r="T91" t="inlineStr"/>
+      <c r="U91" t="inlineStr"/>
+      <c r="V91" t="inlineStr"/>
+      <c r="Y91" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF91" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="B92" t="inlineStr">
         <is>
           <t>25/12/2025 00:00</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E46" t="inlineStr">
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
         <is>
           <t>Avviso pubblico per il conferimento di incarico di Direttore U.O.C. Urologia</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
         <is>
           <t>25/11/2025 00:00</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="K46" t="inlineStr">
+      <c r="H92" t="inlineStr"/>
+      <c r="I92" t="inlineStr"/>
+      <c r="K92" t="inlineStr">
         <is>
           <t>25/11/2031 00:00</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
-[...40 lines deleted...]
-      <c r="B47" t="inlineStr">
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R92" t="inlineStr"/>
+      <c r="S92" t="inlineStr"/>
+      <c r="T92" t="inlineStr"/>
+      <c r="U92" t="inlineStr"/>
+      <c r="V92" t="inlineStr"/>
+      <c r="Y92" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF92" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="B93" t="inlineStr">
         <is>
           <t>11/12/2025 00:00</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E93" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
         <is>
           <t>17/11/2025 00:00</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
+      <c r="I93" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=html" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt; &lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=pdf" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K93" t="inlineStr">
         <is>
           <t>17/11/2031 00:00</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B48" t="inlineStr">
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="B94" t="inlineStr">
         <is>
           <t>13/11/2025 00:00</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E94" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 28/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
         <is>
           <t>03/11/2025 00:00</t>
         </is>
       </c>
-      <c r="I48" t="inlineStr"/>
-      <c r="K48" t="inlineStr">
+      <c r="I94" t="inlineStr"/>
+      <c r="K94" t="inlineStr">
         <is>
           <t>03/11/2031 00:00</t>
         </is>
       </c>
-      <c r="M48" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B49" t="inlineStr">
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" t="inlineStr">
         <is>
           <t>27/11/2025 00:00</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari.</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
         <is>
           <t>31/10/2025 00:00</t>
         </is>
       </c>
-      <c r="I49" t="inlineStr">
+      <c r="I95" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=html" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt; &lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=pdf" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>31/10/2031 00:00</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B50" t="inlineStr">
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="B96" t="inlineStr">
         <is>
           <t>20/11/2025 00:00</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 33 posti, a tempo pieno e indeterminato, di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
         <is>
           <t>22/10/2025 00:00</t>
         </is>
       </c>
-      <c r="I50" t="inlineStr">
-[...52 lines deleted...]
-      <c r="I51" t="inlineStr">
+      <c r="I96" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=html" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt; &lt;a href="https://aziendazero.concorsieavvisi.it/index.cfm?action=trasparenza.concorso_stampa&amp;id=816&amp;mode=pdf" target="_blank" rel="noreferrer noopener"&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K96" t="inlineStr">
         <is>
           <t>22/10/2031 00:00</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
-[...79 lines deleted...]
-      <c r="I53" t="inlineStr">
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>20/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Plastica e Ricostruttiva.</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>22/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
-[...21 lines deleted...]
-      <c r="B54" t="inlineStr">
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>22/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>06/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 27/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Servizio Sociale.</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>10/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr"/>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>10/10/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="B99" t="inlineStr">
         <is>
           <t>27/10/2025 00:00</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Dermatologia e Venereologia.</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
         <is>
           <t>30/09/2025 00:00</t>
         </is>
       </c>
-      <c r="I54" t="inlineStr">
+      <c r="I99" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K99" t="inlineStr">
         <is>
           <t>30/09/2031 00:00</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B55" t="inlineStr">
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="B100" t="inlineStr">
         <is>
           <t>27/10/2025 00:00</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Logopedista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
         <is>
           <t>30/09/2025 00:00</t>
         </is>
       </c>
-      <c r="I55" t="inlineStr">
+      <c r="I100" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K55" t="inlineStr">
+      <c r="K100" t="inlineStr">
         <is>
           <t>30/09/2031 00:00</t>
         </is>
       </c>
-      <c r="M55" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B56" t="inlineStr">
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="B101" t="inlineStr">
         <is>
           <t>27/10/2025 00:00</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 18 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari</t>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
         <is>
           <t>30/09/2025 00:00</t>
         </is>
       </c>
-      <c r="I56" t="inlineStr">
+      <c r="I101" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K56" t="inlineStr">
+      <c r="K101" t="inlineStr">
         <is>
           <t>30/09/2031 00:00</t>
         </is>
       </c>
-      <c r="M56" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B57" t="inlineStr">
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="B102" t="inlineStr">
         <is>
           <t>27/10/2025 00:00</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Gastroenterologia.</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
         <is>
           <t>30/09/2025 00:00</t>
         </is>
       </c>
-      <c r="I57" t="inlineStr">
+      <c r="I102" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K57" t="inlineStr">
+      <c r="K102" t="inlineStr">
         <is>
           <t>30/09/2031 00:00</t>
         </is>
       </c>
-      <c r="M57" t="inlineStr">
-[...375 lines deleted...]
-      <c r="I64" t="inlineStr">
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 34 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
-[...36 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>30/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 26/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia Disciplina Pediatria.</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>22/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr"/>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>22/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>02/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 25/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia, specializzato in Psicoterapia.</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>22/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr"/>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>22/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 24/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia specializzati in Medicina Interna o Geriatria.</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>16/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr"/>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>16/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>23/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Selezione interna n. IFP19/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente in Riabilitazione neurologica"</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr"/>
+      <c r="I107" t="inlineStr"/>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R107" t="inlineStr"/>
+      <c r="S107" t="inlineStr"/>
+      <c r="T107" t="inlineStr"/>
+      <c r="U107" t="inlineStr"/>
+      <c r="V107" t="inlineStr"/>
+      <c r="Y107" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF107" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG107" t="inlineStr"/>
+    </row>
+    <row r="108">
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>06/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr"/>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Avviso di selezione interna IFP22/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione dell'Età Evolutiva"</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr"/>
+      <c r="I108" t="inlineStr"/>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr"/>
+      <c r="S108" t="inlineStr"/>
+      <c r="T108" t="inlineStr"/>
+      <c r="U108" t="inlineStr"/>
+      <c r="V108" t="inlineStr"/>
+      <c r="Y108" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF108" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG108" t="inlineStr"/>
+    </row>
+    <row r="109">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>23/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Avviso di selezione interna IFP21/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione linfologica"</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr"/>
+      <c r="I109" t="inlineStr"/>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R109" t="inlineStr"/>
+      <c r="S109" t="inlineStr"/>
+      <c r="T109" t="inlineStr"/>
+      <c r="U109" t="inlineStr"/>
+      <c r="V109" t="inlineStr"/>
+      <c r="Y109" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z109" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA109" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB109" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC109" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF109" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG109" t="inlineStr"/>
+    </row>
+    <row r="110">
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>23/09/2025 12:00</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Avviso di selezione interna IFP17/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione respiratoria e consulenza devices"</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr"/>
+      <c r="I110" t="inlineStr"/>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R110" t="inlineStr"/>
+      <c r="S110" t="inlineStr"/>
+      <c r="T110" t="inlineStr"/>
+      <c r="U110" t="inlineStr"/>
+      <c r="V110" t="inlineStr"/>
+      <c r="Y110" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF110" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG110" t="inlineStr"/>
+    </row>
+    <row r="111">
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>23/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Selezione interna n. IFP20/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente per la fisioterapia e la riabilitazione nelle disfunzioni del pavimento pelvico"</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr"/>
+      <c r="I111" t="inlineStr"/>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>03/09/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R111" t="inlineStr"/>
+      <c r="S111" t="inlineStr"/>
+      <c r="T111" t="inlineStr"/>
+      <c r="U111" t="inlineStr"/>
+      <c r="V111" t="inlineStr"/>
+      <c r="Y111" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG111" t="inlineStr"/>
+    </row>
+    <row r="112">
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-      <c r="I65" t="inlineStr">
+      <c r="I112" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K112" t="inlineStr">
         <is>
           <t>28/08/2031 00:00</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B66" t="inlineStr">
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="B113" t="inlineStr">
         <is>
           <t>25/09/2025 00:00</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 118 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
         <is>
           <t>28/08/2025 00:00</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I113" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K113" t="inlineStr">
         <is>
           <t>28/08/2031 00:00</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
-[...122 lines deleted...]
-      <c r="I69" t="inlineStr">
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>25/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Assistente Amministrativo – Area degli Assistenti – Ruolo Amministrativo.</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:table /--&gt;
 &lt;!-- wp:table --&gt;
 &lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
 &lt;!-- /wp:table --&gt;</t>
         </is>
       </c>
-      <c r="K69" t="inlineStr">
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>28/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>20/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr"/>
+      <c r="K115" t="inlineStr">
         <is>
           <t>20/08/2031 00:00</t>
         </is>
       </c>
-      <c r="M69" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B70" t="inlineStr">
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="B116" t="inlineStr">
         <is>
           <t>18/09/2025 00:00</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Assistente Informatico – Area degli Assistenti – Ruolo Tecnico.</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>20/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr"/>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>20/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Autista di Ambulanza – Area degli Operatori – Ruolo Tecnico.</t>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
         <is>
           <t>20/08/2025 00:00</t>
         </is>
       </c>
-      <c r="I70" t="inlineStr"/>
-      <c r="K70" t="inlineStr">
+      <c r="I117" t="inlineStr"/>
+      <c r="K117" t="inlineStr">
         <is>
           <t>20/08/2031 00:00</t>
         </is>
       </c>
-      <c r="M70" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B71" t="inlineStr">
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>20/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:heading {"level":1} --&gt;
+&lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
+&lt;!-- /wp:heading --&gt;
+&lt;!-- wp:table /--&gt;
+&lt;!-- wp:table --&gt;
+&lt;figure class="wp-block-table"&gt;&lt;table class="has-fixed-layout"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;Stato:&lt;/td&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/figure&gt;
+&lt;!-- /wp:table --&gt;</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>20/08/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" t="inlineStr">
         <is>
           <t>11/09/2025 00:00</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E119" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
         <is>
           <t>19/08/2025 00:00</t>
         </is>
       </c>
-      <c r="I71" t="inlineStr"/>
-      <c r="K71" t="inlineStr">
+      <c r="I119" t="inlineStr"/>
+      <c r="K119" t="inlineStr">
         <is>
           <t>19/08/2031 00:00</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B72" t="inlineStr">
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" t="inlineStr">
         <is>
           <t>09/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E120" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Dermatologia e Venereologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
         <is>
           <t>28/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr"/>
-      <c r="K72" t="inlineStr">
+      <c r="I120" t="inlineStr"/>
+      <c r="K120" t="inlineStr">
         <is>
           <t>28/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M72" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B73" t="inlineStr">
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="B121" t="inlineStr">
         <is>
           <t>09/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
         <is>
           <t>28/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr"/>
-      <c r="K73" t="inlineStr">
+      <c r="I121" t="inlineStr"/>
+      <c r="K121" t="inlineStr">
         <is>
           <t>28/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M73" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B74" t="inlineStr">
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="B122" t="inlineStr">
         <is>
           <t>04/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
+      <c r="E122" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 23/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia specializzato in neurologia.</t>
         </is>
       </c>
-      <c r="F74" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G74" t="inlineStr">
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
         <is>
           <t>25/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I74" t="inlineStr"/>
-      <c r="K74" t="inlineStr">
+      <c r="I122" t="inlineStr"/>
+      <c r="K122" t="inlineStr">
         <is>
           <t>25/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M74" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B75" t="inlineStr">
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="B123" t="inlineStr">
         <is>
           <t>02/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E123" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 22/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia, specializzato in medicina interna ovvero in possesso di diploma triennale di formazione specifica in medicina generale.</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
         <is>
           <t>23/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I75" t="inlineStr"/>
-      <c r="K75" t="inlineStr">
+      <c r="I123" t="inlineStr"/>
+      <c r="K123" t="inlineStr">
         <is>
           <t>23/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B76" t="inlineStr">
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" t="inlineStr">
         <is>
           <t>14/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G76" t="inlineStr">
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base.</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
         <is>
           <t>18/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I76" t="inlineStr">
+      <c r="I124" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
+      <c r="K124" t="inlineStr">
         <is>
           <t>18/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B77" t="inlineStr">
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" t="inlineStr">
         <is>
           <t>14/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E125" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 2 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiochirurgia.</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" t="inlineStr">
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
         <is>
           <t>18/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I77" t="inlineStr">
+      <c r="I125" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K125" t="inlineStr">
         <is>
           <t>18/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B78" t="inlineStr">
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" t="inlineStr">
         <is>
           <t>14/08/2025 00:00</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G78" t="inlineStr">
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
         <is>
           <t>18/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I78" t="inlineStr">
+      <c r="I126" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K126" t="inlineStr">
         <is>
           <t>18/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B79" t="inlineStr">
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="B127" t="inlineStr">
         <is>
           <t>17/07/2025 00:00</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 20/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN ALLERGOLOGIA E IMMUNOLOGIA CLINICA.</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>07/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr"/>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>07/07/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>17/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN RADIODIAGNOSTICA.</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>07/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr"/>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>07/07/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>17/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CARDIOCHIRURGIA.</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G79" t="inlineStr">
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
         <is>
           <t>07/07/2025 00:00</t>
         </is>
       </c>
-      <c r="I79" t="inlineStr"/>
-      <c r="K79" t="inlineStr">
+      <c r="I129" t="inlineStr"/>
+      <c r="K129" t="inlineStr">
         <is>
           <t>07/07/2031 00:00</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
-[...102 lines deleted...]
-      <c r="B82" t="inlineStr">
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="B130" t="inlineStr">
         <is>
           <t>21/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E130" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 17/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G82" t="inlineStr">
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
         <is>
           <t>11/06/2025 00:00</t>
         </is>
       </c>
-      <c r="I82" t="inlineStr"/>
-      <c r="K82" t="inlineStr">
+      <c r="I130" t="inlineStr"/>
+      <c r="K130" t="inlineStr">
         <is>
           <t>11/06/2031 00:00</t>
         </is>
       </c>
-      <c r="M82" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B83" t="inlineStr">
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="B131" t="inlineStr">
         <is>
           <t>03/07/2025 00:00</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
+      <c r="E131" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
         </is>
       </c>
-      <c r="F83" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G83" t="inlineStr">
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
         <is>
           <t>10/06/2025 00:00</t>
         </is>
       </c>
-      <c r="I83" t="inlineStr">
+      <c r="I131" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K83" t="inlineStr">
+      <c r="K131" t="inlineStr">
         <is>
           <t>10/06/2031 00:00</t>
         </is>
       </c>
-      <c r="M83" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B84" t="inlineStr">
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" t="inlineStr">
         <is>
           <t>26/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
+      <c r="E132" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 19 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
         </is>
       </c>
-      <c r="F84" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G84" t="inlineStr">
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
         <is>
           <t>30/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I84" t="inlineStr">
+      <c r="I132" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K84" t="inlineStr">
+      <c r="K132" t="inlineStr">
         <is>
           <t>30/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M84" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B85" t="inlineStr">
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="B133" t="inlineStr">
         <is>
           <t>26/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 8 posti di Dirigente Medico Veterinario – disciplina Igiene della Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto degli Alimenti di Origine Animale e loro Derivati.</t>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G85" t="inlineStr">
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
         <is>
           <t>30/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr">
+      <c r="I133" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K85" t="inlineStr">
+      <c r="K133" t="inlineStr">
         <is>
           <t>30/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M85" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B86" t="inlineStr">
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" t="inlineStr">
         <is>
           <t>17/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E134" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 16/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G86" t="inlineStr">
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
         <is>
           <t>23/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I86" t="inlineStr"/>
-      <c r="K86" t="inlineStr">
+      <c r="I134" t="inlineStr"/>
+      <c r="K134" t="inlineStr">
         <is>
           <t>23/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M86" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B87" t="inlineStr">
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="B135" t="inlineStr">
         <is>
           <t>06/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Vascolare.</t>
         </is>
       </c>
-      <c r="F87" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G87" t="inlineStr">
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
         <is>
           <t>22/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
+      <c r="I135" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K87" t="inlineStr">
+      <c r="K135" t="inlineStr">
         <is>
           <t>22/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M87" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B88" t="inlineStr">
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="B136" t="inlineStr">
         <is>
           <t>06/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
+      <c r="E136" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Microbiologia e Virologia.</t>
         </is>
       </c>
-      <c r="F88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G88" t="inlineStr">
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
         <is>
           <t>22/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I88" t="inlineStr">
+      <c r="I136" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K88" t="inlineStr">
+      <c r="K136" t="inlineStr">
         <is>
           <t>22/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B89" t="inlineStr">
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="B137" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G89" t="inlineStr">
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti di Dietista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
         <is>
           <t>20/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I89" t="inlineStr">
+      <c r="I137" t="inlineStr"/>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>20/05/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>12/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Generale per attività di chirurgia senologica.</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>20/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K89" t="inlineStr">
+      <c r="K138" t="inlineStr">
         <is>
           <t>20/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M89" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B90" t="inlineStr">
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G90" t="inlineStr">
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cure Palliative.</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
         <is>
           <t>20/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I90" t="inlineStr">
+      <c r="I139" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K90" t="inlineStr">
+      <c r="K139" t="inlineStr">
         <is>
           <t>20/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M90" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B91" t="inlineStr">
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="B140" t="inlineStr">
         <is>
           <t>12/06/2025 00:00</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G91" t="inlineStr">
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria.</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
         <is>
           <t>20/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I91" t="inlineStr">
+      <c r="I140" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading {"level":1} --&gt;
 &lt;h1 class="wp-block-heading"&gt;&lt;/h1&gt;
 &lt;!-- /wp:heading --&gt;</t>
         </is>
       </c>
-      <c r="K91" t="inlineStr">
+      <c r="K140" t="inlineStr">
         <is>
           <t>20/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B93" t="inlineStr">
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="B141" t="inlineStr">
         <is>
           <t>25/05/2025 00:00</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E141" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO.</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G93" t="inlineStr">
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
         <is>
           <t>15/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I93" t="inlineStr"/>
-      <c r="K93" t="inlineStr">
+      <c r="I141" t="inlineStr"/>
+      <c r="K141" t="inlineStr">
         <is>
           <t>15/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M93" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B94" t="inlineStr">
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="B142" t="inlineStr">
         <is>
           <t>25/05/2025 00:00</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
+      <c r="E142" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2025 PER IL CONFERIMENTO DI N. 2 INCARICHI LIBERO PROFESSIONALI AD ASSISTENTI SOCIALI - PIANO LOCALE DI ATTIVITA' PER IL CONTRASTO AL GIOCO D'AZZARDO (GAP).</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G94" t="inlineStr">
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
         <is>
           <t>15/05/2025 00:00</t>
         </is>
       </c>
-      <c r="I94" t="inlineStr"/>
-      <c r="K94" t="inlineStr">
+      <c r="I142" t="inlineStr"/>
+      <c r="K142" t="inlineStr">
         <is>
           <t>15/05/2031 00:00</t>
         </is>
       </c>
-      <c r="M94" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B95" t="inlineStr">
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="B143" t="inlineStr">
         <is>
           <t>28/04/2025 00:00</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
+      <c r="E143" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 13/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati in Sanità Animale.</t>
         </is>
       </c>
-      <c r="F95" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G95" t="inlineStr">
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
         <is>
           <t>18/04/2025 00:00</t>
         </is>
       </c>
-      <c r="I95" t="inlineStr"/>
-      <c r="K95" t="inlineStr">
+      <c r="I143" t="inlineStr"/>
+      <c r="K143" t="inlineStr">
         <is>
           <t>18/04/2031 00:00</t>
         </is>
       </c>
-      <c r="M95" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B96" t="inlineStr">
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="B144" t="inlineStr">
         <is>
           <t>28/04/2025 00:00</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
         </is>
       </c>
-      <c r="F96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G96" t="inlineStr">
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
         <is>
           <t>18/04/2025 00:00</t>
         </is>
       </c>
-      <c r="I96" t="inlineStr"/>
-      <c r="K96" t="inlineStr">
+      <c r="I144" t="inlineStr"/>
+      <c r="K144" t="inlineStr">
         <is>
           <t>18/04/2031 00:00</t>
         </is>
       </c>
-      <c r="M96" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B97" t="inlineStr">
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="B145" t="inlineStr">
         <is>
           <t>19/04/2025 00:00</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E145" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA E SPECIALIZZATO IN PSICOTERAPIA, DA ASSEGNARE ALL'UOC EMATOLOGIA.</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G97" t="inlineStr">
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
         <is>
           <t>08/04/2025 00:00</t>
         </is>
       </c>
-      <c r="I97" t="inlineStr"/>
-      <c r="K97" t="inlineStr">
+      <c r="I145" t="inlineStr"/>
+      <c r="K145" t="inlineStr">
         <is>
           <t>08/04/2031 00:00</t>
         </is>
       </c>
-      <c r="M97" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B98" t="inlineStr">
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="B146" t="inlineStr">
         <is>
           <t>14/04/2025 00:00</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
+      <c r="E146" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
         </is>
       </c>
-      <c r="F98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G98" t="inlineStr">
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
         <is>
           <t>04/04/2025 00:00</t>
         </is>
       </c>
-      <c r="I98" t="inlineStr"/>
-      <c r="K98" t="inlineStr">
+      <c r="I146" t="inlineStr"/>
+      <c r="K146" t="inlineStr">
         <is>
           <t>04/04/2031 00:00</t>
         </is>
       </c>
-      <c r="M98" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B99" t="inlineStr">
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="B147" t="inlineStr">
         <is>
           <t>03/03/2025 00:00</t>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
+      <c r="E147" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G99" t="inlineStr">
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
         <is>
           <t>21/02/2025 00:00</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr"/>
-      <c r="K99" t="inlineStr">
+      <c r="I147" t="inlineStr"/>
+      <c r="K147" t="inlineStr">
         <is>
           <t>21/02/2031 00:00</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B100" t="inlineStr">
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="B148" t="inlineStr">
         <is>
           <t>16/02/2025 00:00</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
+      <c r="E148" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 9/2025per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G100" t="inlineStr">
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
         <is>
           <t>06/02/2025 00:00</t>
         </is>
       </c>
-      <c r="I100" t="inlineStr"/>
-      <c r="K100" t="inlineStr">
+      <c r="I148" t="inlineStr"/>
+      <c r="K148" t="inlineStr">
         <is>
           <t>06/02/2031 00:00</t>
         </is>
       </c>
-      <c r="M100" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B101" t="inlineStr">
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="B149" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
+      <c r="E149" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 8/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE.</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G101" t="inlineStr">
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
         <is>
           <t>03/02/2025 00:00</t>
         </is>
       </c>
-      <c r="I101" t="inlineStr"/>
-      <c r="K101" t="inlineStr">
+      <c r="I149" t="inlineStr"/>
+      <c r="K149" t="inlineStr">
         <is>
           <t>03/02/2031 00:00</t>
         </is>
       </c>
-      <c r="M101" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B102" t="inlineStr">
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="B150" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
+      <c r="E150" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE N. 7/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ORTOPEDIA E TRAUMATOLOGIA DA ASSEGNARE ALL'UOSD ORTOPEDIA E TRAUMATOLOGIA VALDAGNO.</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G102" t="inlineStr">
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
         <is>
           <t>03/02/2025 00:00</t>
         </is>
       </c>
-      <c r="I102" t="inlineStr"/>
-      <c r="K102" t="inlineStr">
+      <c r="I150" t="inlineStr"/>
+      <c r="K150" t="inlineStr">
         <is>
           <t>03/02/2031 00:00</t>
         </is>
       </c>
-      <c r="M102" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B103" t="inlineStr">
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="B151" t="inlineStr">
         <is>
           <t>20/02/2025 00:00</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>30/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr"/>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>30/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>20/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G103" t="inlineStr">
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
         <is>
           <t>30/01/2025 00:00</t>
         </is>
       </c>
-      <c r="I103" t="inlineStr"/>
-      <c r="K103" t="inlineStr">
+      <c r="I152" t="inlineStr"/>
+      <c r="K152" t="inlineStr">
         <is>
           <t>30/01/2031 00:00</t>
         </is>
       </c>
-      <c r="M103" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B104" t="inlineStr">
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>07/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 5/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN DIETISTICA</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>28/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr"/>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>28/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>07/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 6/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati nell'Area Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>28/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr"/>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>28/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="B155" t="inlineStr">
         <is>
           <t>20/02/2025 00:00</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...123 lines deleted...]
-      <c r="B107" t="inlineStr">
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Neurologia.</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>23/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr"/>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>23/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="B156" t="inlineStr">
         <is>
           <t>20/02/2025 00:00</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G107" t="inlineStr">
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
         <is>
           <t>23/01/2025 00:00</t>
         </is>
       </c>
-      <c r="I107" t="inlineStr"/>
-      <c r="K107" t="inlineStr">
+      <c r="I156" t="inlineStr"/>
+      <c r="K156" t="inlineStr">
         <is>
           <t>23/01/2031 00:00</t>
         </is>
       </c>
-      <c r="M107" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B108" t="inlineStr">
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="B157" t="inlineStr">
         <is>
           <t>20/02/2025 00:00</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
+      <c r="E157" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G108" t="inlineStr">
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
         <is>
           <t>23/01/2025 00:00</t>
         </is>
       </c>
-      <c r="I108" t="inlineStr"/>
-      <c r="K108" t="inlineStr">
+      <c r="I157" t="inlineStr"/>
+      <c r="K157" t="inlineStr">
         <is>
           <t>23/01/2031 00:00</t>
         </is>
       </c>
-      <c r="M108" t="inlineStr">
-[...74 lines deleted...]
-      <c r="G110" t="inlineStr">
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N.  4/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
         <is>
           <t>20/01/2025 00:00</t>
         </is>
       </c>
-      <c r="I110" t="inlineStr"/>
-[...85 lines deleted...]
-      <c r="I112" t="inlineStr">
+      <c r="I158" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K112" t="inlineStr">
+      <c r="K158" t="inlineStr">
         <is>
           <t>20/01/2031 00:00</t>
         </is>
       </c>
-      <c r="M112" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B113" t="inlineStr">
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>30/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 3/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA, SPECIALIZZATO IN PSICOTERAPIA.</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr"/>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>20/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="B160" t="inlineStr">
         <is>
           <t>31/12/2025 00:00</t>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 2/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr"/>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>20/01/2031 00:00</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
         <is>
           <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI  IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA, PER ATTIVITA' NELL'AMBITO DELLE UU.OO.CC. OSTETRICIA E GINECOLOGIA DI ARZIGNANO E VALDAGNO.</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G113" t="inlineStr">
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
         <is>
           <t>20/01/2025 00:00</t>
         </is>
       </c>
-      <c r="I113" t="inlineStr">
+      <c r="I161" t="inlineStr">
         <is>
           <t>&lt;!-- wp:heading --&gt;
 &lt;h2 class="wp-block-heading"&gt;&lt;/h2&gt;
 &lt;!-- /wp:heading --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K113" t="inlineStr">
+      <c r="K161" t="inlineStr">
         <is>
           <t>20/01/2031 00:00</t>
-        </is>
-[...2062 lines deleted...]
-          <t>04/07/2030 00:00</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="B162" t="inlineStr">
         <is>
-          <t>01/08/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr"/>
       <c r="K162" t="inlineStr">
         <is>
-          <t>04/07/2030 00:00</t>
+          <t>16/01/2031 00:00</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="B163" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr"/>
       <c r="K163" t="inlineStr">
         <is>
-          <t>26/06/2030 00:00</t>
+          <t>16/01/2031 00:00</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="B164" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Ortopedia e Traumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 119 posti di Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr"/>
       <c r="K164" t="inlineStr">
         <is>
-          <t>26/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="B165" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Medicina Fisica e Riabilitazione, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Tecnico di Neurofisiopatologia – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr"/>
       <c r="K165" t="inlineStr">
         <is>
-          <t>26/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="B166" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2024 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Medicina Legale.</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>25/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr"/>
       <c r="K166" t="inlineStr">
         <is>
-          <t>25/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="B167" t="inlineStr">
         <is>
-          <t>28/06/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 68 posti di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>18/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr"/>
       <c r="K167" t="inlineStr">
         <is>
-          <t>18/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="B168" t="inlineStr">
         <is>
-          <t>27/06/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 10/2024 per il conferimento incarichi libero professionali per attività nell'ambito delle Commissioni di prima istanza per accertamento invalidità civile, handicap, disabilità.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 9 posti di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>17/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr"/>
       <c r="K168" t="inlineStr">
         <is>
-          <t>17/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="B169" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Tecnico Professionale - Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 640 posti di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr"/>
       <c r="K169" t="inlineStr">
         <is>
-          <t>05/06/2030 00:00</t>
+          <t>20/12/2030 00:00</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="B170" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Tecnico - Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale - Analista per il progetto "Logistica" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr"/>
       <c r="K170" t="inlineStr">
         <is>
-          <t>05/06/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="B171" t="inlineStr">
         <is>
-          <t>24/06/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nei servizi/unità operative di radiologia - disciplina Radiodiagnostica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Chirurgia Maxillo-Facciale.</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>04/06/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr"/>
       <c r="K171" t="inlineStr">
         <is>
-          <t>04/06/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="B172" t="inlineStr">
         <is>
-          <t>13/06/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2024 per il conferimento di n. 2 incarichi libero professionali ad Assistenti Sociali per attività di cui al “Piano Operativo della Regione Veneto per il sostegno della natalità e della genitorialità nell'ambito delle competenze sociali dei Consultori familiari - ex D.G.R.V. n. 1276/2022”.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Terapista Occupazionale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>03/06/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr"/>
       <c r="K172" t="inlineStr">
         <is>
-          <t>03/06/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="B173" t="inlineStr">
         <is>
-          <t>20/06/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr"/>
       <c r="K173" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="B174" t="inlineStr">
         <is>
-          <t>03/06/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in possesso di diploma triennale di formazione specifica in Medicina Generale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 16 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr"/>
       <c r="K174" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="B175" t="inlineStr">
         <is>
-          <t>03/06/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in Geriatria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 14 posti di Collaboratore Amministrativo Professionale per il progetto "Contabilità, Finanza e Auditing" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr"/>
       <c r="K175" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="B176" t="inlineStr">
         <is>
-          <t>04/06/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Avviso pubblico per individuazione personale iscritto all'elenco di cui art. 8 della Legge12.03.1999 n. 68 interessato ad un percorso formativo/di orientamento finalizzato all'assunzione all'interno Ulss n. 8 Berica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 12 posti di Collaboratore Amministrativo Professionale per il progetto "Privacy" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr"/>
       <c r="K176" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="B177" t="inlineStr">
         <is>
-          <t>30/05/2024 00:00</t>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2024 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale per attività di cui al "Piano locale di attività per il contrasto al gioco d'azzardo patologico (GAP)".</t>
+          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr"/>
       <c r="K177" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
+          <t>29/11/2030 00:00</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="B178" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLO E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO COADIUTORE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>17/05/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr"/>
       <c r="K178" t="inlineStr">
         <is>
-          <t>17/05/2030 00:00</t>
+          <t>29/11/2030 00:00</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="B179" t="inlineStr">
         <is>
-          <t>30/05/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Amministrativo – Area degli Assistenti - Ruolo Amministrativo</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Amministrativo Professionale – Settore Giuridico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>07/05/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr"/>
       <c r="K179" t="inlineStr">
         <is>
-          <t>07/05/2030 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="B180" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2024 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Assistente Sociale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr"/>
       <c r="K180" t="inlineStr">
         <is>
-          <t>29/04/2030 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="B181" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione pubblica n. 8/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia </t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Tecnico Professionale – Architetto – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr"/>
       <c r="K181" t="inlineStr">
         <is>
-          <t>24/04/2030 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="B182" t="inlineStr">
         <is>
-          <t>21/10/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Medicina Trasfusionale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 39 posti di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>22/04/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr"/>
       <c r="K182" t="inlineStr">
         <is>
-          <t>22/04/2030 00:00</t>
+          <t>23/10/2030 00:00</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="B183" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr"/>
       <c r="K183" t="inlineStr">
         <is>
-          <t>18/04/2030 00:00</t>
+          <t>16/10/2030 00:00</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="B184" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Oftalmologia</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO/SPECIALIZZANDO IN MEDICINA INTERNA.</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr"/>
       <c r="K184" t="inlineStr">
         <is>
-          <t>18/04/2030 00:00</t>
+          <t>14/10/2030 00:00</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="B185" t="inlineStr">
         <is>
-          <t>25/04/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2024 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA E SPECIALIZZATI/SPECIALIZZANDI IN NEUROLOGIA.</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>15/04/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr"/>
       <c r="K185" t="inlineStr">
         <is>
-          <t>15/04/2030 00:00</t>
+          <t>14/10/2030 00:00</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="B186" t="inlineStr">
         <is>
-          <t>21/04/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per l’esecuzione di indagini ecografiche legate al piano di recupero delle liste d’attesa.</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>11/04/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr"/>
       <c r="K186" t="inlineStr">
         <is>
-          <t>11/04/2030 00:00</t>
+          <t>08/10/2030 00:00</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="B187" t="inlineStr">
         <is>
-          <t>20/04/2024 00:00</t>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2024 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Malattie dell'Apparato Respiratorio, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei servizi/unità operative</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr"/>
       <c r="K187" t="inlineStr">
         <is>
-          <t>10/04/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="B188" t="inlineStr">
         <is>
-          <t>20/04/2024 00:00</t>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Cardiologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr"/>
       <c r="K188" t="inlineStr">
         <is>
-          <t>10/04/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="B189" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Allergologia ed Immunologia Clinica, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>05/04/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr"/>
       <c r="K189" t="inlineStr">
         <is>
-          <t>05/04/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="B190" t="inlineStr">
         <is>
-          <t>02/05/2024 00:00</t>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM </t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Reumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr"/>
       <c r="K190" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="B191" t="inlineStr">
         <is>
-          <t>02/05/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Cardiologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica.</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr"/>
       <c r="K191" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>26/09/2030 00:00</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="B192" t="inlineStr">
         <is>
-          <t>06/04/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di anestesia e rianimazione e terapia intensiva – disciplina Anestesia e Rianimazione</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr"/>
       <c r="K192" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>26/09/2030 00:00</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="B193" t="inlineStr">
         <is>
-          <t>06/04/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di ostetricia e ginecologia – disciplina Ginecologia e Ostetricia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 5 posti di Collaboratore Tecnico Professionale – Statistico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr"/>
       <c r="K193" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>26/09/2030 00:00</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="B194" t="inlineStr">
         <is>
-          <t>06/04/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di pediatria – disciplina Pediatria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Genetica Medica.</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr"/>
       <c r="K194" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>26/09/2030 00:00</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="B195" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>17/10/2024 00:00</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di dermatologia - disciplina Dermatologia e Venerologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>18/09/2024 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr"/>
       <c r="K195" t="inlineStr">
         <is>
-          <t>15/03/2030 00:00</t>
+          <t>18/09/2030 00:00</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="B196" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>05/09/2024 00:00</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di oculistica - disciplina Oftalmologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 58 posti di Operatore Sociosanitario - Area degli Operatori - Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr"/>
       <c r="K196" t="inlineStr">
         <is>
-          <t>15/03/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="B197" t="inlineStr">
         <is>
-          <t>04/04/2024 00:00</t>
+          <t>05/09/2024 00:00</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 14 posti di Dirigente Medico – disciplina Gastroenterologia.</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr"/>
       <c r="K197" t="inlineStr">
         <is>
-          <t>06/03/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="B198" t="inlineStr">
         <is>
-          <t>09/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei cui conferire incarichi professionali per attività presso  le strutture di Pronto Soccorso o presso ambulatori codici minori </t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina Oncologia.</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr"/>
       <c r="K198" t="inlineStr">
         <is>
-          <t>21/02/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="B199" t="inlineStr">
         <is>
-          <t>21/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Microbiologia e Virologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 10 posti di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr"/>
       <c r="K199" t="inlineStr">
         <is>
-          <t>21/02/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="B200" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Urologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 33 posti di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>15/02/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr"/>
       <c r="K200" t="inlineStr">
         <is>
-          <t>15/02/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="B201" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anatomia Patologica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 32 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>15/02/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr"/>
       <c r="K201" t="inlineStr">
         <is>
-          <t>15/02/2030 00:00</t>
+          <t>23/08/2030 00:00</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="B202" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2024 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr"/>
       <c r="K202" t="inlineStr">
         <is>
-          <t>05/02/2030 00:00</t>
+          <t>31/07/2030 00:00</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="B203" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Distribuzione Diretta dei Farmaci - Vicenza" nell’ambito della U.O.C. Farmacia Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr"/>
       <c r="K203" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>31/07/2030 00:00</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="B204" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice "Direzione Medica Noventa”, articolazione della U.O.C. Direzione Medica - Arzignano Montecchio.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr"/>
       <c r="K204" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>31/07/2030 00:00</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="B205" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>29/07/2024 00:00</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “Elettrofisiologia ed Elettrostimolazione”, articolazione della U.O.C. Cardiologia Arzignano Montecchio</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN MEDICINA INTERNA OVVERO IN POSSESSO DI DIPLOMA TRIENNALEDI FORMAZIONE SPECIFICA IN MEDICINA GENERALE,</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr"/>
       <c r="K205" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>19/07/2030 00:00</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="B206" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>29/07/2024 00:00</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “ Cardiochirurgia mininvasiva ed endoscopica”, articolazione della U.O.C. Cardiochirurgia.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA CON SPECIALIZZAZIONE IN ODONTOIATRIA.</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr"/>
       <c r="K206" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>19/07/2030 00:00</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="B207" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>08/08/2024 00:00</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Risonanza Magnetica” nell’ambito della U.O.C. Radiologia Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando Concorso pubblico, per titoli ed esami, per n. 33 posti di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>11/07/2024 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr"/>
       <c r="K207" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>11/07/2030 00:00</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="B208" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica Avanzata della Sepsi” afferente alla UOC Microbiologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 8 posti di Collaboratore Tecnico Professionale – Ingegnere Meccanico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr"/>
       <c r="K208" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>04/07/2030 00:00</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="B209" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “GESTIONE DEL SISTEMA QUALITA” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 56 posti di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr"/>
       <c r="K209" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>04/07/2030 00:00</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="B210" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica degli emocomponenti” nell’ambito della U.O.C. Medicina Trasfusionale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr"/>
       <c r="K210" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>04/07/2030 00:00</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="B211" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione " Percorso Ambulatoriale” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali.</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr"/>
       <c r="K211" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>26/06/2030 00:00</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="B212" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica vascolare venosa nel paziente internistico complesso” afferente alla UOC Medicina Generale Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Ortopedia e Traumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr"/>
       <c r="K212" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>26/06/2030 00:00</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="B213" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Avviso interno per incarico professionale di Alta Specializzazione “Gestione internistica del paziente con immunopatologia” nell’ambito della U.O.C. Medicina Generale Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Medicina Fisica e Riabilitazione, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr"/>
       <c r="K213" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>26/06/2030 00:00</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="B214" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice “Monitoraggio Clinico interventistico”, articolazione della U.O.C. Medicina Generale - Valdagno.</t>
+          <t>Avviso di selezione pubblica n. 17/2024 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>25/06/2024 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr"/>
       <c r="K214" t="inlineStr">
         <is>
-          <t>15/01/2030 00:00</t>
+          <t>25/06/2030 00:00</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="B215" t="inlineStr">
         <is>
-          <t>19/01/2024 00:00</t>
+          <t>28/06/2024 00:00</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2024 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+          <t>Avviso di selezione pubblica n. 16/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>12/01/2024 00:00</t>
+          <t>18/06/2024 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr"/>
       <c r="K215" t="inlineStr">
         <is>
-          <t>12/01/2030 00:00</t>
+          <t>18/06/2030 00:00</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="B216" t="inlineStr">
         <is>
-          <t>08/02/2024 00:00</t>
+          <t>27/06/2024 00:00</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di selezione pubblica n. 10/2024 per il conferimento incarichi libero professionali per attività nell'ambito delle Commissioni di prima istanza per accertamento invalidità civile, handicap, disabilità.</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>17/06/2024 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr"/>
       <c r="K216" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>17/06/2030 00:00</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="B217" t="inlineStr">
         <is>
-          <t>08/02/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Tecnico Professionale - Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr"/>
       <c r="K217" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>05/06/2030 00:00</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="B218" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Tecnico - Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>05/01/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr"/>
       <c r="K218" t="inlineStr">
         <is>
-          <t>05/01/2030 00:00</t>
+          <t>05/06/2030 00:00</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="B219" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>24/06/2024 00:00</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nei servizi/unità operative di radiologia - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>05/01/2024 00:00</t>
+          <t>04/06/2024 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr"/>
       <c r="K219" t="inlineStr">
         <is>
-          <t>05/01/2030 00:00</t>
+          <t>04/06/2030 00:00</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="B220" t="inlineStr">
         <is>
+          <t>13/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 14/2024 per il conferimento di n. 2 incarichi libero professionali ad Assistenti Sociali per attività di cui al “Piano Operativo della Regione Veneto per il sostegno della natalità e della genitorialità nell'ambito delle competenze sociali dei Consultori familiari - ex D.G.R.V. n. 1276/2022”.</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>03/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr"/>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>03/06/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>20/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>24/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr"/>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>24/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>03/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 15/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in possesso di diploma triennale di formazione specifica in Medicina Generale</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>24/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr"/>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>24/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>03/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 13/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in Geriatria</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>24/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr"/>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>24/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>04/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per individuazione personale iscritto all'elenco di cui art. 8 della Legge12.03.1999 n. 68 interessato ad un percorso formativo/di orientamento finalizzato all'assunzione all'interno Ulss n. 8 Berica</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr"/>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>20/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>30/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 12/2024 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale per attività di cui al "Piano locale di attività per il contrasto al gioco d'azzardo patologico (GAP)".</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>20/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr"/>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>20/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO PER TITOLO E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>17/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr"/>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>17/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>30/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Amministrativo – Area degli Assistenti - Ruolo Amministrativo</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>07/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr"/>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>07/05/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>09/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 11/2024 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>29/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr"/>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>29/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>29/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Avviso di selezione pubblica n. 8/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia </t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr"/>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>24/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>21/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 9/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Medicina Trasfusionale</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>22/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr"/>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>22/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>09/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Oftalmologia</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>18/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr"/>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>18/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>09/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>18/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr"/>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>18/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>25/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 7/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>15/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr"/>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>15/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>21/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 4/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Igiene, Epidemiologia e Sanità Pubblica</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>11/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr"/>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>11/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>20/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 5/2024 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr"/>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>10/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>20/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 6/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr"/>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>10/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>12/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 3/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr"/>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>05/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Cardiologia</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr"/>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>03/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM </t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr"/>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>03/04/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>06/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di pediatria – disciplina Pediatria</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr"/>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>06/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di anestesia e rianimazione e terapia intensiva – disciplina Anestesia e Rianimazione</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr"/>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>06/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di ostetricia e ginecologia – disciplina Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr"/>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>18/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di oculistica - disciplina Oftalmologia</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>15/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr"/>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>15/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di dermatologia - disciplina Dermatologia e Venerologia</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>15/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr"/>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>15/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>04/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>06/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr"/>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>06/03/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>21/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Microbiologia e Virologia</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr"/>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>21/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>09/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei cui conferire incarichi professionali per attività presso  le strutture di Pronto Soccorso o presso ambulatori codici minori </t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr"/>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>21/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>14/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anatomia Patologica</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>15/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr"/>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>15/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE248" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>14/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Urologia</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>15/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr"/>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>15/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE249" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 2/2024 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>05/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr"/>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>05/02/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE250" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>Avviso interno per incarico professionale di Alta Specializzazione “Gestione internistica del paziente con immunopatologia” nell’ambito della U.O.C. Medicina Generale Vicenza.</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr"/>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE251" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Distribuzione Diretta dei Farmaci - Vicenza" nell’ambito della U.O.C. Farmacia Vicenza</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr"/>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice "Direzione Medica Noventa”, articolazione della U.O.C. Direzione Medica - Arzignano Montecchio.</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr"/>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE253" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “Elettrofisiologia ed Elettrostimolazione”, articolazione della U.O.C. Cardiologia Arzignano Montecchio</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr"/>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE254" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “ Cardiochirurgia mininvasiva ed endoscopica”, articolazione della U.O.C. Cardiochirurgia.</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr"/>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Risonanza Magnetica” nell’ambito della U.O.C. Radiologia Vicenza</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr"/>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE256" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica Avanzata della Sepsi” afferente alla UOC Microbiologia.</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr"/>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “GESTIONE DEL SISTEMA QUALITA” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr"/>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE258" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica degli emocomponenti” nell’ambito della U.O.C. Medicina Trasfusionale</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr"/>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione " Percorso Ambulatoriale” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr"/>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica vascolare venosa nel paziente internistico complesso” afferente alla UOC Medicina Generale Vicenza</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr"/>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE261" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice “Monitoraggio Clinico interventistico”, articolazione della U.O.C. Medicina Generale - Valdagno.</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr"/>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>15/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>19/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 1/2024 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>12/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr"/>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>12/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>08/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>10/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr"/>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>10/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>08/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>10/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr"/>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>10/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE265" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>20/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
           <t>05/01/2024 00:00</t>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
+      <c r="I266" t="inlineStr"/>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>05/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE266" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>20/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>05/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr"/>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>05/01/2030 00:00</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>18/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>21/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr"/>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>21/12/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>05/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO N. 100, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Ortopedia e Traumatologia.</t>
         </is>
       </c>
-      <c r="F220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G220" t="inlineStr">
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
         <is>
           <t>21/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I220" t="inlineStr">
+      <c r="I269" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K220" t="inlineStr">
+      <c r="K269" t="inlineStr">
         <is>
           <t>21/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M220" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G221" t="inlineStr">
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 29/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
         <is>
           <t>21/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I221" t="inlineStr"/>
-      <c r="K221" t="inlineStr">
+      <c r="I270" t="inlineStr"/>
+      <c r="K270" t="inlineStr">
         <is>
           <t>21/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M221" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B223" t="inlineStr">
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="B271" t="inlineStr">
         <is>
           <t>11/01/2024 00:00</t>
         </is>
       </c>
-      <c r="E223" t="inlineStr">
+      <c r="E271" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
-      <c r="F223" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G223" t="inlineStr">
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I223" t="inlineStr">
+      <c r="I271" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFERMIERE&lt;br&gt;Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K223" t="inlineStr">
+      <c r="K271" t="inlineStr">
         <is>
           <t>13/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M223" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B224" t="inlineStr">
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE271" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="B272" t="inlineStr">
         <is>
           <t>22/12/2023 00:00</t>
         </is>
       </c>
-      <c r="E224" t="inlineStr">
+      <c r="E272" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO N. 99, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Fisica Sanitaria.</t>
         </is>
       </c>
-      <c r="F224" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G224" t="inlineStr">
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
         <is>
           <t>07/12/2023 00:00</t>
         </is>
       </c>
-      <c r="I224" t="inlineStr">
+      <c r="I272" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K224" t="inlineStr">
+      <c r="K272" t="inlineStr">
         <is>
           <t>07/12/2029 00:00</t>
         </is>
       </c>
-      <c r="M224" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B225" t="inlineStr">
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE272" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="B273" t="inlineStr">
         <is>
           <t>21/12/2023 00:00</t>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
+      <c r="E273" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Gastroenterologia</t>
         </is>
       </c>
-      <c r="F225" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G225" t="inlineStr">
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
         <is>
           <t>22/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I225" t="inlineStr"/>
-      <c r="K225" t="inlineStr">
+      <c r="I273" t="inlineStr"/>
+      <c r="K273" t="inlineStr">
         <is>
           <t>22/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M225" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B226" t="inlineStr">
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE273" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="B274" t="inlineStr">
         <is>
           <t>01/12/2023 00:00</t>
         </is>
       </c>
-      <c r="E226" t="inlineStr">
+      <c r="E274" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO N. 95 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
         </is>
       </c>
-      <c r="F226" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G226" t="inlineStr">
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
         <is>
           <t>16/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I226" t="inlineStr"/>
-      <c r="K226" t="inlineStr">
+      <c r="I274" t="inlineStr"/>
+      <c r="K274" t="inlineStr">
         <is>
           <t>16/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M226" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B227" t="inlineStr">
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="B275" t="inlineStr">
         <is>
           <t>14/12/2023 00:00</t>
         </is>
       </c>
-      <c r="E227" t="inlineStr">
+      <c r="E275" t="inlineStr">
         <is>
           <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Pediatria</t>
         </is>
       </c>
-      <c r="F227" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G227" t="inlineStr">
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
         <is>
           <t>15/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I227" t="inlineStr"/>
-      <c r="K227" t="inlineStr">
+      <c r="I275" t="inlineStr"/>
+      <c r="K275" t="inlineStr">
         <is>
           <t>15/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M227" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B228" t="inlineStr">
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE275" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="B276" t="inlineStr">
         <is>
           <t>25/11/2023 00:00</t>
         </is>
       </c>
-      <c r="E228" t="inlineStr">
+      <c r="E276" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO N. 97 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla Segreteria dell’Unità di Ricerca Clinica Aziendale</t>
         </is>
       </c>
-      <c r="F228" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G228" t="inlineStr">
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I228" t="inlineStr"/>
-      <c r="K228" t="inlineStr">
+      <c r="I276" t="inlineStr"/>
+      <c r="K276" t="inlineStr">
         <is>
           <t>10/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M228" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B229" t="inlineStr">
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE276" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="B277" t="inlineStr">
         <is>
           <t>25/11/2023 00:00</t>
         </is>
       </c>
-      <c r="E229" t="inlineStr">
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 98 per colloquio, per l’attribuzione di due borse di studio da assegnare all’Ufficio di Supporto alla Ricerca Clinica Aziendale, per la formazione di study coordinators</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr"/>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>10/11/2029 00:00</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE277" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>25/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
         <is>
           <t>AVVISO PUBBLICO N. 94 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
         </is>
       </c>
-      <c r="F229" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G229" t="inlineStr">
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I229" t="inlineStr"/>
-      <c r="K229" t="inlineStr">
+      <c r="I278" t="inlineStr"/>
+      <c r="K278" t="inlineStr">
         <is>
           <t>10/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M229" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B231" t="inlineStr">
+      <c r="M278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE278" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="B279" t="inlineStr">
         <is>
           <t>18/11/2023 00:00</t>
         </is>
       </c>
-      <c r="E231" t="inlineStr">
+      <c r="E279" t="inlineStr">
         <is>
           <t>Avviso pubblico N. 96 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
-      <c r="F231" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G231" t="inlineStr">
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
         <is>
           <t>03/11/2023 00:00</t>
         </is>
       </c>
-      <c r="I231" t="inlineStr"/>
-      <c r="K231" t="inlineStr">
+      <c r="I279" t="inlineStr"/>
+      <c r="K279" t="inlineStr">
         <is>
           <t>03/11/2029 00:00</t>
         </is>
       </c>
-      <c r="M231" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B232" t="inlineStr">
+      <c r="M279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="B280" t="inlineStr">
         <is>
           <t>19/10/2023 00:00</t>
         </is>
       </c>
-      <c r="E232" t="inlineStr">
+      <c r="E280" t="inlineStr">
         <is>
           <t>AVVISO INTERNO per il conferimento di un incarico Professionale di Altissima Professionalità UOC Pediatria Vicenza "Coordinamento multidisciplinare del percorso dopo diagnosi prenatale di patologia malformativa congenita"</t>
         </is>
       </c>
-      <c r="F232" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G232" t="inlineStr">
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
         <is>
           <t>29/09/2023 00:00</t>
         </is>
       </c>
-      <c r="I232" t="inlineStr">
+      <c r="I280" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K232" t="inlineStr">
+      <c r="K280" t="inlineStr">
         <is>
           <t>29/09/2029 00:00</t>
-        </is>
-[...2348 lines deleted...]
-          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="B281" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>16/09/2023 00:00</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Attività clinica ambulatoriale psicologica indirizzata all’utenza in età tardo adolescenziale e giovane adulta nell'ambito della U.O.C. Psichiatria 1</t>
+          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr"/>
       <c r="K281" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="B282" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>16/09/2023 00:00</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione, Monitoraggio e Sviluppo dei processi informatici nel DSM nell'ambito della U.O.C. Psichiatria 2</t>
+          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr"/>
       <c r="K282" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="B283" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>18/09/2023 00:00</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Integrazione Csm-Territorio Polo Psichiatria Sud nell'ambito della U.O.C. Psichiatria 2</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Ecografia ginecologica di 2° livello” nell’ambito della U.O.C. “Ostetricia e Ginecologia – Vicenza”.</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>28/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr"/>
       <c r="K283" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>28/08/2029 00:00</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="B284" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>17/08/2023 00:00</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Pianificazione ed esecuzione degli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto” nell’ambito della U.O.S.D. Epidemiologia.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Direzione dell'U.O.C. "Sistemi Informativi"</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>07/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr"/>
       <c r="K284" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>07/08/2029 00:00</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="B285" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>17/07/2023 00:00</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.</t>
+          <t>Avviso di selezione pubblica n. 21/2023 per il conferimento di n. 1 incarico libero professionale a professionista in possesso di Laurea Magistrale LM 51 per attività progettuale nell'ambito del Dipartimento Interaziendale di Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 21/2023 per il conferimento di n. 1 incarico libero professionale a professionista in possesso di Laurea Magistrale LM 51 per attività progettuale nell'ambito del Dipartimento Interaziendale di Medicina Trasfusionale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>31/07/2029 00:00</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="B286" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).</t>
+          <t>Avviso di selezione pubblica n. 14/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 14/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="B287" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>31/12/2022 00:00</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 27/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 27/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="B288" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>05/08/2023 00:00</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico UOS Commissioni Collegiali e Certificazioni Idoneità articolazione della UOC Servizio di Medicina Legale</t>
+          <t>Avviso pubblico N. 92 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Nefrologia</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>26/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr"/>
       <c r="K288" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="B289" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>18/08/2023 00:00</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>06/04/2029 00:00</t>
+          <t>13/07/2029 00:00</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="B290" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica</t>
+          <t>Bando di concorso pubblico per Ortottista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Ortottista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>06/04/2029 00:00</t>
+          <t>05/07/2029 00:00</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="291">
-      <c r="A291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>06/05/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Radiodiagnostica</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie area delle Scienze Infermieristiche e Ostetriche&lt;/p&gt;
-[...5 lines deleted...]
-          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Radiodiagnostica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>06/04/2029 00:00</t>
+          <t>05/07/2029 00:00</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="B292" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuropsichiatria Infantile - Psichiatria - Oncologia</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuropsichiatria Infantile - Psichiatria - Oncologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>28/06/2029 00:00</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="B293" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Urologia</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Urologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Elettrico</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Elettrico&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali</t>
+          <t>Bando di concorso pubblico per Dirigente Veterinario – disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di  Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>INFERMIERE</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Veterinario – disciplina di Sanità Animale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>19/06/2029 00:00</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="B296" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>06/07/2023 00:00</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Medicina Trasfusionale - Malattie Infettive</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Medicina Trasfusionale - Malattie Infettive&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="297">
-      <c r="A297" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuroradiologia - Medicina d'Emergenza-Urgenza - Ginecologia e Ostetricia (per i Presidi Ospedalieri di Arzignano e Valdagno)</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE AMMINISTRATIVO</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuroradiologia - Medicina d'Emergenza-Urgenza - Ginecologia e Ostetricia (per i Presidi Ospedalieri di Arzignano e Valdagno)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="B298" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>05/06/2023 00:00</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"</t>
+          <t>Avviso di selezione pubblica n. 20/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>26/05/2023 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 20/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>26/05/2029 00:00</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>20/04/2023 00:00</t>
+          <t>24/06/2023 00:00</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE SANITARIO</t>
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>24/05/2029 00:00</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>01/04/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia</t>
+          <t>Avviso per la manifestazione di interesse riservato al personale precario interessato al processo di stabilizzazione, ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - profilo Operatore Socio Sanitario</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso per la manifestazione di interesse riservato al personale precario interessato al processo di stabilizzazione, ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - profilo Operatore Socio Sanitario&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>19/05/2029 00:00</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="B301" t="inlineStr">
         <is>
-          <t>20/04/2023 00:00</t>
+          <t>18/06/2023 00:00</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neurochirurgia</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore U.O.C. Neurochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>18/05/2029 00:00</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="B302" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>11/06/2018 00:00</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice Ambulatorio Integrato di Medicina Interna</t>
+          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza Medica e Veterinaria cui affidare la Direzione della UOS RISK MANAGEMENT</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>15/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr"/>
       <c r="K302" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>15/05/2029 00:00</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="B303" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>31/05/2018 00:00</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera medica e delle specialità mediche</t>
+          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza dei ruoli professionale tecnico ed amministrativo UOS PATRIMONIO IMPIANTI E MANUTENZIONE</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>15/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr"/>
       <c r="K303" t="inlineStr">
         <is>
-          <t>21/03/2029 00:00</t>
+          <t>15/05/2029 00:00</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="B304" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'area chirurgica e delle specialità chirurgiche</t>
+          <t>Avviso interno per conferimento incarico UOS Neuropsichiatria Infantile” articolazione della U.O.C. IAF e Consultori Distretto Est</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera chirurgica e delle specialità chirurgiche&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento incarico UOS  "Neuropsichiatria Infantile” articolazione della U.O.C. IAF e Consultori Distretto Est&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>21/03/2029 00:00</t>
+          <t>15/05/2029 00:00</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="B305" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima professionalità “Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale” nell’ambito della U.O.C. Psichiatria 1.</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>09/03/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento incarico professionale di Altissima professionalità “Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale” nell’ambito della U.O.C. Psichiatria 1.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>09/03/2029 00:00</t>
+          <t>15/05/2029 00:00</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="306">
-      <c r="A306" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>21/05/2023 00:00</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo sanitario</t>
+          <t>Avviso di selezione pubblica n. 18/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>11/05/2023 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>FISIOTERAPISTA</t>
+&lt;p&gt;Avviso di selezione pubblica n. 18/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>07/03/2029 00:00</t>
+          <t>11/05/2029 00:00</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="B307" t="inlineStr">
         <is>
-          <t>02/04/2023 00:00</t>
+          <t>20/05/2023 00:00</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio</t>
+          <t>Avviso pubblico N. 91 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 91  per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Anestesia e Rianimazione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>03/03/2029 00:00</t>
+          <t>05/05/2029 00:00</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="308">
-      <c r="A308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>18/03/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ODONTOTECNICO</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>03/03/2029 00:00</t>
+          <t>03/05/2029 00:00</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio</t>
+          <t>Bando di concorso pubblico per Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>OPERATORE TECNICO SPECIALIZZATO</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="310">
-      <c r="A310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>06/05/2023 00:00</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di selezione pubblica n. 8/2023 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>TECNICO DI NEUROFISIOPATOLOGIA</t>
+&lt;p&gt;Avviso di selezione pubblica n. 8/2023 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="B311" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Patologia Clinica</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Patologia Clinica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>23/02/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="B312" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>21/02/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>21/02/2029 00:00</t>
+          <t>26/04/2029 00:00</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="B313" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>21/05/2023 00:00</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
+          <t>Conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio - disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio - disciplina Direzione Medica di Presidio Ospedaliero&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>20/02/2029 00:00</t>
+          <t>21/04/2029 00:00</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="B314" t="inlineStr">
         <is>
-          <t>19/08/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Psichiatria da assegnare ai Servizi per le Dipendenze</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Psichiatria da assegnare ai Servizi per le Dipendenze&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>20/02/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="B315" t="inlineStr">
         <is>
-          <t>26/02/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Ortopedia e Traumatologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>16/02/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="316">
-      <c r="A316" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>16/03/2023 00:00</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia in Ortopedia” afferente alla U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>14/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali&lt;/p&gt;
-[...5 lines deleted...]
-          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia in Ortopedia” afferente alla U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>14/02/2029 00:00</t>
+          <t>17/04/2029 00:00</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="317">
-      <c r="A317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>09/03/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale</t>
+          <t>Avviso di selezione pubblica n. 9/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale&lt;/p&gt;
-[...5 lines deleted...]
-          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+&lt;p&gt;Avviso di selezione pubblica n. 9/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="318">
-      <c r="A318" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>18/02/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali</t>
+          <t>Avviso di selezione pubblica n. 17/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia - per attività progettuali</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali&lt;/p&gt;
-[...5 lines deleted...]
-          <t>FISIOTERAPISTA</t>
+&lt;p&gt;Avviso di selezione pubblica n. 17/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia - per attività progettuali&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="319">
-      <c r="A319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>09/03/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico</t>
+          <t>Avviso interno per conferimento di incarico di Altissima Professionalità “Diagnostica citogenetica oncoematologica” nell’ambito della UOSD Diagnostica Genetica e Genomica</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico&lt;/p&gt;
-[...5 lines deleted...]
-          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
+&lt;p&gt;Avviso interno per conferimento di incarico di Altissima Professionalità “Diagnostica citogenetica oncoematologica” nell’ambito della UOSD Diagnostica Genetica e Genomica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>15/02/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 16/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Odontoiatria e protesi dentaria con specializzazione compresa in quelle dell'area dell'odontoiatria</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>05/02/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 16/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Odontoiatria e protesi dentaria con specializzazione compresa in quelle dell'area dell'odontoiatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>ODONTOIATRA</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>05/02/2029 00:00</t>
+          <t>11/04/2029 00:00</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="B321" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Integrazione Csm-Territorio Polo Psichiatria Sud nell'ambito della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Integrazione Csm-Territorio Polo Psichiatria Sudnell'ambito della U.O.C. Psichiatria 2&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>03/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="B322" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>07/05/2023 00:00</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio Veterinario Igiene degli Allevamenti e Produzioni Zootecniche (S.I.A.P.Z.)"</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio Veterinario Igiene degli Allevamenti e Produzioni Zootecniche (S.I.A.P.Z.)"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>03/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="B323" t="inlineStr">
         <is>
-          <t>18/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia</t>
+          <t>Avviso interno per conferimento incarico UOS Commissioni Collegiali e Certificazioni Idoneità articolazione della UOC Servizio di Medicina Legale</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento incarico UOS Commissioni Collegiali e Certificazioni Idoneità articolazione della UOC Servizio di Medicina Legale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>03/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="B324" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Geriatria</t>
+          <t>Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza.</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Geriatria&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="325">
-      <c r="A325" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico</t>
+          <t>Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE INFORMATICO</t>
+&lt;p&gt;Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="B326" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="327">
-      <c r="A327" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Pianificazione ed esecuzione degli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto” nell’ambito della U.O.S.D. Epidemiologia.</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
-[...5 lines deleted...]
-          <t>FISIOTERAPISTA</t>
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Pianificazione ed esecuzione degli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto” nell’ambito della U.O.S.D. Epidemiologia.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="B328" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione, Monitoraggio e Sviluppo dei processi informatici nel DSM nell'ambito della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione, Monitoraggio e Sviluppo dei processi informatici nel DSM nell'ambito della U.O.C. Psichiatria 2&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="329">
-      <c r="A329" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Attività clinica ambulatoriale psicologica indirizzata all’utenza in età tardo adolescenziale e giovane adulta nell'ambito della U.O.C. Psichiatria 1</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
-[...5 lines deleted...]
-          <t>OSTETRICA/O</t>
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Attività clinica ambulatoriale psicologica indirizzata all’utenza in età tardo adolescenziale e giovane adulta nell'ambito della U.O.C. Psichiatria 1&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="B330" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare avanzata delle malattie linfoproliferative e plasmacellulari nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta SpecializzazioneTerapia cellulare avanzata delle malattie linfoproliferative e plasmacellulari nell’ambito della U.O.C. Ematologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="331">
-      <c r="A331" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare e traslazionale avanzata nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
-[...5 lines deleted...]
-          <t>TECNICO SANITARIO DI LABORATORIO BIOMEDICO</t>
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare e traslazionale avanzata nell’ambito della U.O.C. Ematologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>31/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="B332" t="inlineStr">
         <is>
-          <t>11/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica ematologica citofluorimetrica nell’ambito della U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica ematologica citofluorimetrica nell’ambito della U.O.C. Ematologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="B333" t="inlineStr">
         <is>
-          <t>11/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica oncoematologica molecolare nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica oncoematologica molecolare nell’ambito della U.O.C. Ematologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="B334" t="inlineStr">
         <is>
-          <t>06/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Metodiche molecolari applicate alla Anatomia Patologica nell'ambito della U.O.C Anatomia Patologica</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Metodiche molecolari applicate alla Anatomia Patologica nell'ambito della U.O.C Anatomia Patologica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>26/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="B335" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Laparoscopia ginecologica per patologia non oncologica afferente alla U.O.C. Ostetricia e Ginecologia - Vicenza</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Laparoscopia ginecologica per patologia non oncologica afferente alla U.O.C. Ostetricia e Ginecologia - Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="B336" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Cardiochirurgia d'Urgenza</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione Cardiochirurgia d'Urgenza nell'ambito della UOC Cardiochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>06/05/2023 00:00</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.</t>
+          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie area delle Scienze Infermieristiche e Ostetriche&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>06/04/2029 00:00</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="B338" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza</t>
+          <t>Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>06/04/2029 00:00</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="B339" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.</t>
+          <t>Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>06/04/2029 00:00</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>ASSISTENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="B341" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="B342" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="B343" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione .“Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="B344" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di  Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="B346" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radiochirurgia per Lesioni maligne” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico</t>
+          <t>Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “&lt;strong&gt;Radiochirurgia per Lesioni maligne&lt;/strong&gt;” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>24/01/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="B347" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>01/04/2023 00:00</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>19/01/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>19/01/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="B348" t="inlineStr">
         <is>
-          <t>15/01/2023 00:00</t>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice Ambulatorio Integrato di Medicina Interna</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice Ambulatorio Integrato di Medicina Interna articolazione della U.O.C. Medicina Generale Arzignano – Montecchio.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>05/01/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="B349" t="inlineStr">
         <is>
-          <t>15/01/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 1//2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>05/01/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="M349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”</t>
+          <t>Bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SANITARIO</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="B351" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità</t>
+          <t>Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'area chirurgica e delle specialità chirurgiche</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera chirurgica e delle specialità chirurgiche&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>21/03/2029 00:00</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="B352" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia</t>
+          <t>Avviso di selezione pubblica n. 13/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera medica e delle specialità mediche</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 13/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera medica e delle specialità mediche&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>21/03/2029 00:00</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="B353" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>09/03/2023 00:00</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>09/03/2029 00:00</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo sanitario</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>07/03/2029 00:00</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>18/03/2023 00:00</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>ODONTOTECNICO</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>03/03/2029 00:00</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="B356" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>02/04/2023 00:00</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>03/03/2029 00:00</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>19/01/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico</t>
+          <t>Bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>TECNICO DI NEUROFISIOPATOLOGIA</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="M357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="B358" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>02/01/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="M358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="359">
-      <c r="A359" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE SOCIALE</t>
+&lt;p&gt;Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>02/01/2029 00:00</t>
+          <t>23/02/2029 00:00</t>
         </is>
       </c>
       <c r="M359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="B360" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
+          <t>21/02/2023 00:00</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>02/01/2029 00:00</t>
+          <t>21/02/2029 00:00</t>
         </is>
       </c>
       <c r="M360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="B361" t="inlineStr">
         <is>
-          <t>07/01/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria</t>
+          <t>Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>23/12/2028 00:00</t>
+          <t>20/02/2029 00:00</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="B362" t="inlineStr">
         <is>
-          <t>07/01/2023 00:00</t>
+          <t>19/08/2023 00:00</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>23/12/2028 00:00</t>
+          <t>20/02/2029 00:00</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="B363" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>26/02/2023 00:00</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>14/12/2022 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>14/12/2028 00:00</t>
+          <t>16/02/2029 00:00</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>16/03/2023 00:00</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D</t>
+          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>14/12/2022 00:00</t>
+          <t>14/02/2023 00:00</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>14/12/2028 00:00</t>
+          <t>14/02/2029 00:00</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>18/02/2023 00:00</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
+          <t>Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>13/12/2022 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>13/12/2028 00:00</t>
+          <t>08/02/2029 00:00</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>09/03/2023 00:00</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>13/12/2022 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>13/12/2028 00:00</t>
+          <t>08/02/2029 00:00</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>24/12/2022 00:00</t>
+          <t>09/03/2023 00:00</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>09/12/2022 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>09/12/2028 00:00</t>
+          <t>08/02/2029 00:00</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="B368" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>15/02/2023 00:00</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
+          <t>Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>09/12/2022 00:00</t>
+          <t>05/02/2023 00:00</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 15  per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>09/12/2028 00:00</t>
+          <t>05/02/2029 00:00</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="B369" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>07/12/2028 00:00</t>
+          <t>03/02/2029 00:00</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="B370" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>18/02/2023 00:00</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>05/12/2028 00:00</t>
+          <t>03/02/2029 00:00</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="B371" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio</t>
+          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>05/12/2028 00:00</t>
+          <t>03/02/2029 00:00</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="B372" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Geriatria</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Geriatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>05/12/2028 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="B373" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica.</t>
+          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>05/12/2028 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>17/12/2022 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia</t>
+          <t>Bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>ASSISTENTE INFORMATICO</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>02/12/2028 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE374" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>19/12/2022 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA</t>
+          <t>Bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>28/11/2022 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>28/11/2028 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>10/12/2022 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza</t>
+          <t>Bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>TECNICO SANITARIO DI LABORATORIO BIOMEDICO</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>25/11/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="B377" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>25/11/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="B378" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
+          <t>Bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>25/11/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>OSTETRICA/O</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>31/01/2029 00:00</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="B380" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>11/02/2023 00:00</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="M380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="B381" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>11/02/2023 00:00</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="B382" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>06/02/2023 00:00</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="B383" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="B384" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>22/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="B385" t="inlineStr">
         <is>
-          <t>20/05/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="B386" t="inlineStr">
         <is>
-          <t>01/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione .“Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso  pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>15/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="B387" t="inlineStr">
         <is>
-          <t>26/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>11/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="B388" t="inlineStr">
         <is>
-          <t>26/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>11/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="B389" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radiochirurgia per Lesioni maligne” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “&lt;strong&gt;Radiochirurgia per Lesioni maligne&lt;/strong&gt;” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="B390" t="inlineStr">
         <is>
-          <t>24/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="B391" t="inlineStr">
         <is>
-          <t>24/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>07/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE391" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="B392" t="inlineStr">
         <is>
-          <t>19/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>04/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>04/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="B393" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>03/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="B394" t="inlineStr">
         <is>
-          <t>13/11/2022 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>03/11/2028 00:00</t>
+          <t>24/01/2029 00:00</t>
         </is>
       </c>
       <c r="M394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE394" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="B395" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>19/01/2023 00:00</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della&lt;strong&gt; &lt;/strong&gt;U.O.C. Anestesia e Rianimazione - Vicenza&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
+          <t>19/01/2029 00:00</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="B396" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>15/01/2023 00:00</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
+          <t>Avviso di selezione pubblica n. 1/2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 1//2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
+          <t>05/01/2029 00:00</t>
         </is>
       </c>
       <c r="M396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE396" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="B397" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>15/01/2023 00:00</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto</t>
+          <t>Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto articolazione della UOC Chirurgia Pediatrica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
+          <t>05/01/2029 00:00</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="B398" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.</t>
+          <t>Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.&lt;/p&gt;
+&lt;p&gt;Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE398" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="B399" t="inlineStr">
         <is>
-          <t>12/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE399" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="B400" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>19/01/2023 00:00</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.</t>
+          <t>Bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE400" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="B401" t="inlineStr">
         <is>
-          <t>12/11/2022 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="B402" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE402" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="B403" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione "Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE403" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="B404" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE404" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="B405" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
+          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="M405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE405" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="B406" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
+          <t>Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso  interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>02/01/2029 00:00</t>
         </is>
       </c>
       <c r="M406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE406" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="B407" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>02/01/2029 00:00</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.</t>
+          <t>Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SOCIALE</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>28/10/2028 00:00</t>
+          <t>02/01/2029 00:00</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE408" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="B409" t="inlineStr">
         <is>
-          <t>05/11/2022 00:00</t>
+          <t>07/01/2023 00:00</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>26/10/2022 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>26/10/2028 00:00</t>
+          <t>23/12/2028 00:00</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE409" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="B410" t="inlineStr">
         <is>
-          <t>14/11/2022 00:00</t>
+          <t>07/01/2023 00:00</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile U.O.S."Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118”, nell’ambito della U.O.C. Centrale Operativa Suem.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>26/10/2022 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "&lt;strong&gt;Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118&lt;/strong&gt;”, nell’ambito della U.O.C. Centrale Operativa Suem.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>26/10/2028 00:00</t>
+          <t>23/12/2028 00:00</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE410" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="B411" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>14/12/2022 00:00</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>14/12/2028 00:00</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE411" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="B412" t="inlineStr">
         <is>
-          <t>20/10/2023 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>14/12/2022 00:00</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>14/12/2028 00:00</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE412" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="B413" t="inlineStr">
         <is>
-          <t>20/10/2023 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>13/12/2022 00:00</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>13/12/2028 00:00</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE413" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="B414" t="inlineStr">
         <is>
-          <t>04/11/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>20/10/2022 00:00</t>
+          <t>13/12/2022 00:00</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2&lt;/p&gt;
+&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>20/10/2028 00:00</t>
+          <t>13/12/2028 00:00</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE414" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="B415" t="inlineStr">
         <is>
-          <t>16/04/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>17/10/2022 00:00</t>
+          <t>09/12/2022 00:00</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 15  per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>17/10/2028 00:00</t>
+          <t>09/12/2028 00:00</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE415" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="B416" t="inlineStr">
         <is>
-          <t>13/11/2022 00:00</t>
+          <t>24/12/2022 00:00</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
+          <t>Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>14/10/2022 00:00</t>
+          <t>09/12/2022 00:00</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>14/10/2028 00:00</t>
+          <t>09/12/2028 00:00</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE416" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="B417" t="inlineStr">
         <is>
-          <t>22/10/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>07/10/2028 00:00</t>
+          <t>07/12/2028 00:00</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE417" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="B418" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""</t>
+          <t>Avviso interno per conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>07/10/2028 00:00</t>
+          <t>05/12/2028 00:00</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE418" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="B419" t="inlineStr">
         <is>
-          <t>30/10/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Nefrologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
-[...2 lines deleted...]
-      <c r="I419" t="inlineStr"/>
+          <t>05/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>05/12/2028 00:00</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE419" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="B420" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>05/12/2028 00:00</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE420" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="421">
-      <c r="A421" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica.</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica&lt;/p&gt;
-[...5 lines deleted...]
-          <t>FISIOTERAPISTA</t>
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>05/12/2028 00:00</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE421" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="B422" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>17/12/2022 00:00</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>30/09/2028 00:00</t>
+          <t>02/12/2028 00:00</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE422" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="B423" t="inlineStr">
         <is>
-          <t>08/10/2022 00:00</t>
+          <t>19/12/2022 00:00</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>28/11/2022 00:00</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>28/09/2028 00:00</t>
+          <t>28/11/2028 00:00</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE423" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="B424" t="inlineStr">
         <is>
-          <t>25/03/2023 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>26/09/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>26/09/2028 00:00</t>
+          <t>25/11/2028 00:00</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE424" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="B425" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>10/12/2022 00:00</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
+          <t>Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>26/09/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>26/09/2028 00:00</t>
+          <t>25/11/2028 00:00</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE425" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="B426" t="inlineStr">
         <is>
-          <t>20/10/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
+          <t>Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>20/09/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Concorso pubblico, per titoli ed esami, riservato alle categorie di cui all’art. 1 Legge 12.03.1999, n. 68 “Norme per il diritto al lavoro dei disabili” risultanti iscritte negli elenchi di cui all’art. 8 della medesima Legge per l’assunzione a tempo indeterminato di:&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Tecnici Sanitari di Laboratorio Biomedico – cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Dietisti – cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Ortottisti - cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Logopedisti - cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Assistenti Sanitari - cat. D.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>20/09/2028 00:00</t>
+          <t>25/11/2028 00:00</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE426" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="B427" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>06/09/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE427" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="B428" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>05/09/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE428" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="B429" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"</t>
+          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>05/09/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE429" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="B430" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>05/09/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE430" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="B431" t="inlineStr">
         <is>
-          <t>20/09/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitaria</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>31/08/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitari&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>31/08/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE431" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="432">
-      <c r="A432" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>08/09/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>29/08/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers&lt;/p&gt;
-[...5 lines deleted...]
-          <t>PSICOLOGO</t>
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>29/08/2028 00:00</t>
+          <t>22/11/2028 00:00</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE432" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="433">
-      <c r="A433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>08/09/2022 00:00</t>
+          <t>20/05/2023 00:00</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
+          <t>Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>29/08/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria&lt;/p&gt;
-[...5 lines deleted...]
-          <t>MEDICO VETERINARIO</t>
+&lt;p&gt;Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>29/08/2028 00:00</t>
+          <t>21/11/2028 00:00</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE433" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="B434" t="inlineStr">
         <is>
-          <t>10/01/2023 00:00</t>
+          <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
+          <t>Avviso pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>25/08/2022 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D&lt;/p&gt;
+&lt;p&gt;Avviso  pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>25/08/2028 00:00</t>
+          <t>15/11/2028 00:00</t>
         </is>
       </c>
       <c r="M434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE434" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="B435" t="inlineStr">
         <is>
-          <t>10/09/2022 00:00</t>
+          <t>26/11/2022 00:00</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>25/08/2022 00:00</t>
+          <t>11/11/2022 00:00</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>25/08/2028 00:00</t>
+          <t>11/11/2028 00:00</t>
         </is>
       </c>
       <c r="M435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE435" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="B436" t="inlineStr">
         <is>
-          <t>23/09/2022 00:00</t>
+          <t>26/11/2022 00:00</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>24/08/2022 00:00</t>
+          <t>11/11/2022 00:00</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>24/08/2028 00:00</t>
+          <t>11/11/2028 00:00</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE436" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="437">
-      <c r="A437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>18/09/2022 00:00</t>
+          <t>24/11/2022 00:00</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE AMMINISTRATIVO</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>19/08/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE437" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="B438" t="inlineStr">
         <is>
-          <t>02/09/2022 00:00</t>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>03/08/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio&lt;/p&gt;
+&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>03/08/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE438" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="B439" t="inlineStr">
         <is>
-          <t>12/08/2022 00:00</t>
+          <t>24/11/2022 00:00</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>02/08/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>07/11/2028 00:00</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE439" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="440">
-      <c r="A440" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>17/08/2022 00:00</t>
+          <t>19/11/2022 00:00</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>02/08/2022 00:00</t>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs&lt;/p&gt;
-[...5 lines deleted...]
-          <t>OPERATORE TECNICO SPECIALIZZATO</t>
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>04/11/2028 00:00</t>
         </is>
       </c>
       <c r="M440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="B441" t="inlineStr">
         <is>
-          <t>16/08/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento incarico UOS Percorso Anestesiologico Perioperatorio” articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.</t>
+          <t xml:space="preserve"> Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento incarico UOS "Percorso Anestesiologico Perioperatorio articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>27/07/2028 00:00</t>
+          <t>03/11/2028 00:00</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE441" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="B442" t="inlineStr">
         <is>
-          <t>16/08/2022 00:00</t>
+          <t>13/11/2022 00:00</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica</t>
+          <t>Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>27/07/2028 00:00</t>
+          <t>03/11/2028 00:00</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE442" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="B443" t="inlineStr">
         <is>
-          <t>30/07/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 80 per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager</t>
+          <t>Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>15/07/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico N. 80  per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager per supporto alla conduzione di studi clinici UOC Oncologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della&lt;strong&gt; &lt;/strong&gt;U.O.C. Anestesia e Rianimazione - Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>15/07/2028 00:00</t>
+          <t>31/10/2028 00:00</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE443" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="B444" t="inlineStr">
         <is>
-          <t>11/08/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
+          <t>Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>12/07/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99&lt;/p&gt;
+&lt;p&gt;Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>12/07/2028 00:00</t>
+          <t>31/10/2028 00:00</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE444" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="445">
-      <c r="A445" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor</t>
+          <t>Avviso interno per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor&lt;/p&gt;
-[...5 lines deleted...]
-          <t>PSICOLOGO</t>
+&lt;p&gt;Avviso per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto articolazione della UOC Chirurgia Pediatrica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>31/10/2028 00:00</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE445" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="B446" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione "Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE446" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="B447" t="inlineStr">
         <is>
-          <t>04/08/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>06/07/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE447" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="448">
-      <c r="A448" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>25/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Selezione per l'ammissione ai corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate: n. 6 posti di Infermiere nella GESTIONE DEGLI ACCESSI VASCOLARI, n. 1 posto di Infermiere nella ASSISTENZA ANESTESIOLOGICA&lt;/p&gt;
-[...5 lines deleted...]
-          <t>INFERMIERE</t>
+&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>04/07/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE448" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="B449" t="inlineStr">
         <is>
-          <t>21/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Alta Intensità afferente alla U.O.C. Medicina Generale - Arzignano Montecchio</t>
+          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>01/07/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP "Alta Intensità" afferente alla U.O.C. Medicina Generale - Arzignano Montecchio&lt;/p&gt;
+&lt;p&gt;Avviso interno per  conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>01/07/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE449" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="B450" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE450" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="B451" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "S.P.I.S.A.L."</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro (S.P.I.S.A.L.)"&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE451" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="B452" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE452" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="B453" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="B454" t="inlineStr">
         <is>
-          <t>05/07/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
+&lt;p&gt;Avviso  interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE454" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="B455" t="inlineStr">
         <is>
-          <t>25/06/2022 00:00</t>
+          <t>12/11/2022 00:00</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>15/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>15/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE455" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="B456" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>12/11/2022 00:00</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria</t>
+          <t>Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>14/06/2028 00:00</t>
+          <t>28/10/2028 00:00</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE456" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="B457" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>14/11/2022 00:00</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile U.O.S."Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118”, nell’ambito della U.O.C. Centrale Operativa Suem.</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>26/10/2022 00:00</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "&lt;strong&gt;Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118&lt;/strong&gt;”, nell’ambito della U.O.C. Centrale Operativa Suem.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>14/06/2028 00:00</t>
+          <t>26/10/2028 00:00</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE457" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="B458" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>05/11/2022 00:00</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago</t>
+          <t>Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>26/10/2022 00:00</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago&lt;/p&gt;
+&lt;p&gt;Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>14/06/2028 00:00</t>
+          <t>26/10/2028 00:00</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE458" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="B459" t="inlineStr">
         <is>
-          <t>30/06/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>13/06/2028 00:00</t>
+          <t>21/10/2028 00:00</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE459" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="B460" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>20/10/2023 00:00</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
+          <t>Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>13/06/2028 00:00</t>
+          <t>21/10/2028 00:00</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE460" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="461">
-      <c r="A461" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>20/10/2023 00:00</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia</t>
+          <t>Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia&lt;/p&gt;
-[...5 lines deleted...]
-          <t>FISIOTERAPISTA</t>
+&lt;p&gt;Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>21/10/2028 00:00</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE461" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="B462" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>20/10/2022 00:00</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>10/06/2028 00:00</t>
+          <t>20/10/2028 00:00</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE462" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="B463" t="inlineStr">
         <is>
-          <t>30/06/2022 00:00</t>
+          <t>16/04/2023 00:00</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative</t>
+          <t>Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>17/10/2022 00:00</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>17/10/2028 00:00</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE463" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="464">
-      <c r="A464" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>27/05/2022 00:00</t>
+          <t>13/11/2022 00:00</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>17/05/2022 00:00</t>
+          <t>14/10/2022 00:00</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale&lt;/p&gt;
-[...5 lines deleted...]
-          <t>MEDICO VETERINARIO</t>
+&lt;p&gt;Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>17/05/2028 00:00</t>
+          <t>14/10/2028 00:00</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE464" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="B465" t="inlineStr">
         <is>
-          <t>07/06/2022 00:00</t>
+          <t>22/10/2022 00:00</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.</t>
+          <t>Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>17/05/2022 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>17/05/2028 00:00</t>
+          <t>07/10/2028 00:00</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE465" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="B466" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>07/10/2028 00:00</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE466" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.</t>
+          <t>Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE467" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="B468" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>30/10/2022 00:00</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP “Neurofisiologia” nell’ambito della U.O.C. Neurologia - Arzignano.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Nefrologia</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>30/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr"/>
       <c r="K468" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE468" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="B469" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica</t>
+          <t>Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="M469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE469" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="B470" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione</t>
+          <t>Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Altissima  Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>30/09/2028 00:00</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE470" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="B471" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>08/10/2022 00:00</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.</t>
+          <t>Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno incarico di Responsabile UOS  "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>28/09/2028 00:00</t>
         </is>
       </c>
       <c r="M471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE471" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="B472" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>25/03/2023 00:00</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP 'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.</t>
+          <t>Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>26/09/2022 00:00</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP  'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>26/09/2028 00:00</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE472" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="B473" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest</t>
+          <t>Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>26/09/2022 00:00</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice  "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>26/09/2028 00:00</t>
         </is>
       </c>
       <c r="M473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE473" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="B474" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>20/10/2022 00:00</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare</t>
+          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>20/09/2022 00:00</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare&lt;/p&gt;
+&lt;p&gt;Concorso pubblico, per titoli ed esami, riservato alle categorie di cui all’art. 1 Legge 12.03.1999, n. 68 “Norme per il diritto al lavoro dei disabili” risultanti iscritte negli elenchi di cui all’art. 8 della medesima Legge per l’assunzione a tempo indeterminato di:&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Tecnici Sanitari di Laboratorio Biomedico – cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Dietisti – cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Ortottisti - cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Logopedisti - cat. D&lt;br&gt;n. 6 Collaboratori Professionali Sanitari – Assistenti Sanitari - cat. D.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>16/05/2028 00:00</t>
+          <t>20/09/2028 00:00</t>
         </is>
       </c>
       <c r="M474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE474" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="B475" t="inlineStr">
         <is>
-          <t>28/05/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>13/05/2022 00:00</t>
+          <t>06/09/2022 00:00</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>13/05/2028 00:00</t>
+          <t>06/09/2028 00:00</t>
         </is>
       </c>
       <c r="M475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE475" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="B476" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>12/05/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno  incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>12/05/2028 00:00</t>
+          <t>05/09/2028 00:00</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE476" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="B477" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>09/05/2028 00:00</t>
+          <t>05/09/2028 00:00</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE477" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="B478" t="inlineStr">
         <is>
-          <t>19/05/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>09/05/2028 00:00</t>
+          <t>05/09/2028 00:00</t>
         </is>
       </c>
       <c r="M478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE478" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="B479" t="inlineStr">
         <is>
-          <t>24/05/2022 00:00</t>
+          <t>20/09/2022 00:00</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitaria</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>31/08/2022 00:00</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitari&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>09/05/2028 00:00</t>
+          <t>31/08/2028 00:00</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE479" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>03/06/2022 00:00</t>
+          <t>08/09/2022 00:00</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia</t>
+          <t>Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>04/05/2022 00:00</t>
+          <t>29/08/2022 00:00</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>PSICOLOGO</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>04/05/2028 00:00</t>
+          <t>29/08/2028 00:00</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE480" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>26/05/2022 00:00</t>
+          <t>08/09/2022 00:00</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.</t>
+          <t>Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>29/08/2022 00:00</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>MEDICO VETERINARIO</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>28/04/2028 00:00</t>
+          <t>29/08/2028 00:00</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE481" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="482">
-      <c r="A482" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>10/01/2023 00:00</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA</t>
+          <t>Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>25/08/2022 00:00</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE SOCIALE</t>
+&lt;p&gt;Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>11/04/2028 00:00</t>
+          <t>25/08/2028 00:00</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE482" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="B483" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>10/09/2022 00:00</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>25/08/2022 00:00</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>11/04/2028 00:00</t>
+          <t>25/08/2028 00:00</t>
         </is>
       </c>
       <c r="M483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE483" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="B484" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>23/09/2022 00:00</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>24/08/2022 00:00</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>24/08/2028 00:00</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE484" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>18/09/2022 00:00</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>ASSISTENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>19/08/2028 00:00</t>
         </is>
       </c>
       <c r="M485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE485" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="486">
-      <c r="A486" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>02/09/2022 00:00</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>03/08/2022 00:00</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE SOCIALE</t>
+&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>03/08/2028 00:00</t>
         </is>
       </c>
       <c r="M486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE486" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>23/04/2022 00:00</t>
+          <t>17/08/2022 00:00</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D</t>
+          <t>Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>02/08/2022 00:00</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr">
+        <is>
+          <t>OPERATORE TECNICO SPECIALIZZATO</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>02/08/2028 00:00</t>
         </is>
       </c>
       <c r="M487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE487" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="488">
-      <c r="A488" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>23/04/2022 00:00</t>
+          <t>12/08/2022 00:00</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C</t>
+          <t>Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>02/08/2022 00:00</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE AMMINISTRATIVO</t>
+&lt;p&gt;Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>08/04/2028 00:00</t>
+          <t>02/08/2028 00:00</t>
         </is>
       </c>
       <c r="M488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE488" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="B489" t="inlineStr">
         <is>
-          <t>14/04/2022 00:00</t>
+          <t>16/08/2022 00:00</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
+          <t>Avviso interno per il conferimento incarico UOS Percorso Anestesiologico Perioperatorio” articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>04/04/2022 00:00</t>
+          <t>27/07/2022 00:00</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento incarico UOS "Percorso Anestesiologico Perioperatorio articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>04/04/2028 00:00</t>
+          <t>27/07/2028 00:00</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE489" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="B490" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>16/08/2022 00:00</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>04/04/2022 00:00</t>
+          <t>27/07/2022 00:00</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>04/04/2028 00:00</t>
+          <t>27/07/2028 00:00</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE490" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="B491" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>30/07/2022 00:00</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico N. 80 per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>29/03/2022 00:00</t>
+          <t>15/07/2022 00:00</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 80  per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager per supporto alla conduzione di studi clinici UOC Oncologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>29/03/2028 00:00</t>
+          <t>15/07/2028 00:00</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE491" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="B492" t="inlineStr">
         <is>
-          <t>04/04/2022 00:00</t>
+          <t>11/08/2022 00:00</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>12/07/2022 00:00</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria&lt;/p&gt;
+&lt;p&gt;Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>12/07/2028 00:00</t>
         </is>
       </c>
       <c r="M492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE492" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="B493" t="inlineStr">
         <is>
-          <t>27/04/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>28/03/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE493" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"</t>
+          <t>Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>22/03/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr">
+        <is>
+          <t>PSICOLOGO</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>22/03/2028 00:00</t>
+          <t>08/07/2028 00:00</t>
         </is>
       </c>
       <c r="M494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE494" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="B495" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>04/08/2022 00:00</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>18/03/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>18/03/2028 00:00</t>
+          <t>06/07/2028 00:00</t>
         </is>
       </c>
       <c r="M495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE495" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>14/04/2022 00:00</t>
+          <t>25/07/2022 00:00</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Avvocato</t>
+          <t>Selezione per l'ammissione ai corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>16/03/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Avvocato&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate: n. 6 posti di Infermiere nella GESTIONE DEGLI ACCESSI VASCOLARI, n. 1 posto di Infermiere nella ASSISTENZA ANESTESIOLOGICA&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>16/03/2028 00:00</t>
+          <t>04/07/2028 00:00</t>
         </is>
       </c>
       <c r="M496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE496" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="B497" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>21/07/2022 00:00</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Alta Intensità afferente alla U.O.C. Medicina Generale - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>01/07/2022 00:00</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP "Alta Intensità" afferente alla U.O.C. Medicina Generale - Arzignano Montecchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>15/03/2028 00:00</t>
+          <t>01/07/2028 00:00</t>
         </is>
       </c>
       <c r="M497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE497" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="B498" t="inlineStr">
         <is>
-          <t>25/03/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>15/03/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE498" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="B499" t="inlineStr">
         <is>
-          <t>29/03/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "S.P.I.S.A.L."</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro (S.P.I.S.A.L.)"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>14/03/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE499" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="B500" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>14/03/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE500" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="B501" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di UOS Medicina del lavoro e Igiene Industriale</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di UOS  Medicina del lavoro e Igiene Industriale&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>08/03/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="M501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE501" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="B502" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>05/07/2022 00:00</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"</t>
+          <t>Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
-          <t>08/03/2028 00:00</t>
+          <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="M502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE502" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="B503" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>25/06/2022 00:00</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
+          <t>15/06/2022 00:00</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”&lt;/p&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>08/03/2028 00:00</t>
+          <t>15/06/2028 00:00</t>
         </is>
       </c>
       <c r="M503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE503" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="B504" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>14/06/2028 00:00</t>
         </is>
       </c>
       <c r="M504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE504" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="B505" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio.</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>14/06/2028 00:00</t>
         </is>
       </c>
       <c r="M505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE505" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="B506" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>14/06/2028 00:00</t>
         </is>
       </c>
       <c r="M506" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P506" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE506" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="B507" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza</t>
+          <t>Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>13/06/2028 00:00</t>
         </is>
       </c>
       <c r="M507" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P507" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE507" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="B508" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>30/06/2022 00:00</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>13/06/2028 00:00</t>
         </is>
       </c>
       <c r="M508" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P508" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE508" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="B509" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Neurochirurgia ricostruttiva cranica oncologico – traumatica”, nell’ambito della U.O.C. Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
-[...2 lines deleted...]
-      <c r="I509" t="inlineStr"/>
+          <t>10/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
       <c r="K509" t="inlineStr">
         <is>
-          <t>07/03/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="M509" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P509" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE509" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>31/03/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)</t>
+          <t>Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="J510" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
-          <t>02/03/2028 00:00</t>
+          <t>10/06/2028 00:00</t>
         </is>
       </c>
       <c r="M510" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P510" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE510" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="B511" t="inlineStr">
         <is>
-          <t>12/03/2022 00:00</t>
+          <t>30/06/2022 00:00</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="I511" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K511" t="inlineStr">
         <is>
-          <t>02/03/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="M511" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P511" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE511" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>01/09/2022 00:00</t>
+          <t>27/05/2022 00:00</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>17/05/2022 00:00</t>
         </is>
       </c>
       <c r="I512" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr">
+        <is>
+          <t>MEDICO VETERINARIO</t>
         </is>
       </c>
       <c r="K512" t="inlineStr">
         <is>
-          <t>02/03/2028 00:00</t>
+          <t>17/05/2028 00:00</t>
         </is>
       </c>
       <c r="M512" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P512" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE512" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="B513" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>07/06/2022 00:00</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2</t>
+          <t>Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>17/05/2022 00:00</t>
         </is>
       </c>
       <c r="I513" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;&lt;strong&gt;Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K513" t="inlineStr">
         <is>
-          <t>01/03/2028 00:00</t>
+          <t>17/05/2028 00:00</t>
         </is>
       </c>
       <c r="M513" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P513" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE513" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="B514" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I514" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Altissima  Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K514" t="inlineStr">
         <is>
-          <t>01/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M514" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P514" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE514" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="B515" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica</t>
+          <t>Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I515" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K515" t="inlineStr">
         <is>
-          <t>01/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M515" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P515" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE515" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="B516" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico ASP 'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I516" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP  'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K516" t="inlineStr">
         <is>
-          <t>01/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M516" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P516" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE516" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="B517" t="inlineStr">
         <is>
-          <t>16/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 75 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Chirurgia Maxillo-Facciale</t>
+          <t>Avviso interno per il conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
-[...2 lines deleted...]
-      <c r="I517" t="inlineStr"/>
+          <t>16/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
       <c r="K517" t="inlineStr">
         <is>
-          <t>01/03/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M517" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P517" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE517" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="B518" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"</t>
+          <t>Avviso interno per il conferimento di un incarico ASP “Neurofisiologia” nell’ambito della U.O.C. Neurologia - Arzignano.</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I518" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP  “Neurofisiologia” nell’ambito della U.O.C. Neurologia - Arzignano&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M518" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P518" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE518" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="B519" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
+          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I519" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che Azienda Zero ha pubblicato sul proprio sito web aziendale: " www.azero.veneto.it" il bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K519" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M519" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P519" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE519" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="B520" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>Bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I520" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che Azienda Zero ha pubblicato sul proprio sito web aziendale: " www.azero.veneto.it" bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K520" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M520" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P520" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE520" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="B521" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive</t>
+          <t>Avviso interno incarico di Responsabile UOS "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I521" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive&lt;/p&gt;
+&lt;p&gt;Avviso interno incarico di Responsabile UOS  "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K521" t="inlineStr">
         <is>
-          <t>22/02/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M521" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P521" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE521" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="B522" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="I522" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice  "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K522" t="inlineStr">
         <is>
-          <t>22/02/2028 00:00</t>
+          <t>16/05/2028 00:00</t>
         </is>
       </c>
       <c r="M522" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P522" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE522" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="B523" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>28/05/2022 00:00</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D</t>
+          <t>Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>13/05/2022 00:00</t>
         </is>
       </c>
       <c r="I523" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K523" t="inlineStr">
         <is>
-          <t>22/02/2028 00:00</t>
+          <t>13/05/2028 00:00</t>
         </is>
       </c>
       <c r="M523" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P523" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE523" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="B524" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico</t>
+          <t>Avviso interno incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>12/05/2022 00:00</t>
         </is>
       </c>
       <c r="I524" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico&lt;/p&gt;
+&lt;p&gt;Avviso interno  incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K524" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>12/05/2028 00:00</t>
         </is>
       </c>
       <c r="M524" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P524" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE524" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="B525" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>24/05/2022 00:00</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive</t>
+          <t>Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="I525" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K525" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>09/05/2028 00:00</t>
         </is>
       </c>
       <c r="M525" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P525" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE525" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="B526" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>19/05/2022 00:00</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione</t>
+          <t>Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="I526" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K526" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>09/05/2028 00:00</t>
         </is>
       </c>
       <c r="M526" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P526" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE526" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="B527" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>08/06/2022 00:00</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile UOSD Diagnostica Genetica e Genomica</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="I527" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile UOSD  Diagnostica Genetica e Genomica&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K527" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>09/05/2028 00:00</t>
         </is>
       </c>
       <c r="M527" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P527" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE527" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="B528" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>03/06/2022 00:00</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>04/05/2022 00:00</t>
         </is>
       </c>
       <c r="I528" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K528" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>04/05/2028 00:00</t>
         </is>
       </c>
       <c r="M528" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P528" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE528" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="B529" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>26/05/2022 00:00</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
       <c r="I529" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K529" t="inlineStr">
         <is>
-          <t>21/02/2028 00:00</t>
+          <t>28/04/2028 00:00</t>
         </is>
       </c>
       <c r="M529" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P529" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE529" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="B530" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem c/o P.S. Arzignano</t>
+          <t>Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="I530" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dei percorsi assistenziali in Pronto Soccorso nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano.&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K530" t="inlineStr">
         <is>
-          <t>15/02/2028 00:00</t>
+          <t>11/04/2028 00:00</t>
         </is>
       </c>
       <c r="M530" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P530" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE530" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+          <t>Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="I531" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione  Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J531" t="inlineStr">
+        <is>
+          <t>ASSISTENTE SOCIALE</t>
         </is>
       </c>
       <c r="K531" t="inlineStr">
         <is>
-          <t>15/02/2028 00:00</t>
+          <t>11/04/2028 00:00</t>
         </is>
       </c>
       <c r="M531" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P531" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE531" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="B532" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+          <t>Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="I532" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K532" t="inlineStr">
         <is>
-          <t>15/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="M532" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P532" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE532" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>23/04/2022 00:00</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di incarichi di funzione non aventi funzione di coordinamento</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
-          <t>14/02/2022 00:00</t>
-[...2 lines deleted...]
-      <c r="I533" t="inlineStr"/>
+          <t>08/04/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J533" t="inlineStr">
+        <is>
+          <t>ASSISTENTE AMMINISTRATIVO</t>
+        </is>
+      </c>
       <c r="K533" t="inlineStr">
         <is>
-          <t>14/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="M533" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P533" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE533" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="B534" t="inlineStr">
         <is>
-          <t>09/03/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds</t>
+          <t>Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="I534" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K534" t="inlineStr">
         <is>
-          <t>07/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="M534" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P534" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE534" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>19/02/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
+          <t>Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>04/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="I535" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="J535" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>ASSISTENTE SOCIALE</t>
         </is>
       </c>
       <c r="K535" t="inlineStr">
         <is>
-          <t>04/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="M535" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P535" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE535" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="B536" t="inlineStr">
         <is>
-          <t>12/02/2022 00:00</t>
+          <t>23/04/2022 00:00</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
+          <t>Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>02/02/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="I536" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K536" t="inlineStr">
         <is>
-          <t>02/02/2028 00:00</t>
+          <t>08/04/2028 00:00</t>
         </is>
       </c>
       <c r="M536" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P536" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE536" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="B537" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
+          <t>14/04/2022 00:00</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>28/01/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
       <c r="I537" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K537" t="inlineStr">
         <is>
-          <t>28/01/2028 00:00</t>
+          <t>04/04/2028 00:00</t>
         </is>
       </c>
       <c r="M537" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P537" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE537" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="B538" t="inlineStr">
         <is>
-          <t>14/02/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Chirurgia Toracica</t>
+          <t>Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>26/01/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
       <c r="I538" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS  Chirurgia Toracica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K538" t="inlineStr">
         <is>
-          <t>26/01/2028 00:00</t>
+          <t>04/04/2028 00:00</t>
         </is>
       </c>
       <c r="M538" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P538" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE538" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="B539" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>29/03/2022 00:00</t>
         </is>
       </c>
       <c r="I539" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K539" t="inlineStr">
         <is>
-          <t>24/01/2028 00:00</t>
+          <t>29/03/2028 00:00</t>
         </is>
       </c>
       <c r="M539" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P539" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE539" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="540">
-      <c r="A540" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)</t>
+          <t>Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="I540" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)&lt;/p&gt;
-[...5 lines deleted...]
-          <t>COADIUTORE AMMINISTRATIVO</t>
+&lt;p&gt;Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K540" t="inlineStr">
         <is>
-          <t>24/01/2028 00:00</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="M540" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P540" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE540" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="B541" t="inlineStr">
         <is>
-          <t>17/02/2022 00:00</t>
+          <t>27/04/2022 00:00</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>19/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="I541" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza&lt;/p&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K541" t="inlineStr">
         <is>
-          <t>19/01/2028 00:00</t>
+          <t>28/03/2028 00:00</t>
         </is>
       </c>
       <c r="M541" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P541" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE541" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="B542" t="inlineStr">
         <is>
-          <t>17/02/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>19/01/2022 00:00</t>
+          <t>22/03/2022 00:00</t>
         </is>
       </c>
       <c r="I542" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K542" t="inlineStr">
         <is>
-          <t>19/01/2028 00:00</t>
+          <t>22/03/2028 00:00</t>
         </is>
       </c>
       <c r="M542" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P542" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE542" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="B543" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Studio e trattamento della sindrome da idrocefalo normoteso</t>
+          <t>Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>11/01/2022 00:00</t>
+          <t>18/03/2022 00:00</t>
         </is>
       </c>
       <c r="I543" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Studio e trattamento della sindrome da idrocefalo normoteso"&lt;/p&gt;
+&lt;p&gt;Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K543" t="inlineStr">
         <is>
-          <t>11/01/2028 00:00</t>
+          <t>18/03/2028 00:00</t>
         </is>
       </c>
       <c r="M543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE543" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="B544" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>14/04/2022 00:00</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+          <t>Bando di concorso pubblico per Dirigente Avvocato</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
+          <t>16/03/2022 00:00</t>
         </is>
       </c>
       <c r="I544" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Avvocato&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K544" t="inlineStr">
         <is>
-          <t>10/01/2028 00:00</t>
+          <t>16/03/2028 00:00</t>
         </is>
       </c>
       <c r="M544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE544" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="B545" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>Concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="I545" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K545" t="inlineStr">
         <is>
-          <t>10/01/2028 00:00</t>
+          <t>15/03/2028 00:00</t>
         </is>
       </c>
       <c r="M545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE545" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="B546" t="inlineStr">
         <is>
-          <t>17/01/2022 00:00</t>
+          <t>25/03/2022 00:00</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+          <t>Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
-          <t>07/01/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="I546" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K546" t="inlineStr">
         <is>
-          <t>07/01/2028 00:00</t>
+          <t>15/03/2028 00:00</t>
         </is>
       </c>
       <c r="M546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE546" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="B547" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>29/03/2022 00:00</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.</t>
+          <t>Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="I547" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K547" t="inlineStr">
         <is>
-          <t>05/01/2028 00:00</t>
+          <t>14/03/2028 00:00</t>
         </is>
       </c>
       <c r="M547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE547" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="B548" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche</t>
+          <t>Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="I548" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K548" t="inlineStr">
         <is>
-          <t>05/01/2028 00:00</t>
+          <t>14/03/2028 00:00</t>
         </is>
       </c>
       <c r="M548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE548" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="B549" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="I549" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K549" t="inlineStr">
         <is>
-          <t>05/01/2028 00:00</t>
+          <t>08/03/2028 00:00</t>
         </is>
       </c>
       <c r="M549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE549" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="B550" t="inlineStr">
         <is>
-          <t>27/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>28/12/2021 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="I550" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K550" t="inlineStr">
         <is>
-          <t>28/12/2027 00:00</t>
+          <t>08/03/2028 00:00</t>
         </is>
       </c>
       <c r="M550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE550" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="B551" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
+          <t>Avviso interno per l’incarico di Responsabile di UOS Medicina del lavoro e Igiene Industriale</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t>24/12/2021 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="I551" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di UOS  Medicina del lavoro e Igiene Industriale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K551" t="inlineStr">
         <is>
-          <t>24/12/2027 00:00</t>
+          <t>08/03/2028 00:00</t>
         </is>
       </c>
       <c r="M551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE551" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="552">
-      <c r="A552" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>21/12/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="I552" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C&lt;/p&gt;
-[...5 lines deleted...]
-          <t>ASSISTENTE TECNICO</t>
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K552" t="inlineStr">
         <is>
-          <t>21/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE552" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="B553" t="inlineStr">
         <is>
-          <t>06/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 74 per colloquio, per l’attribuzione di una borsa di studio a laureato/a da assegnare alla UOC Fisica Sanitaria</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Neurochirurgia ricostruttiva cranica oncologico – traumatica”, nell’ambito della U.O.C. Neurochirurgia</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
-          <t>20/12/2021 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>07/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I553" t="inlineStr"/>
       <c r="K553" t="inlineStr">
         <is>
-          <t>20/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE553" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="B554" t="inlineStr">
         <is>
-          <t>01/01/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="I554" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K554" t="inlineStr">
         <is>
-          <t>17/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE554" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="B555" t="inlineStr">
         <is>
-          <t>27/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="I555" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K555" t="inlineStr">
         <is>
-          <t>17/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE555" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="B556" t="inlineStr">
         <is>
-          <t>15/06/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>16/12/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="I556" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K556" t="inlineStr">
         <is>
-          <t>16/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE556" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="B557" t="inlineStr">
         <is>
-          <t>22/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>15/12/2021 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="I557" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K557" t="inlineStr">
         <is>
-          <t>15/12/2027 00:00</t>
+          <t>07/03/2028 00:00</t>
         </is>
       </c>
       <c r="M557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE557" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="B558" t="inlineStr">
         <is>
-          <t>24/12/2021 00:00</t>
+          <t>01/09/2022 00:00</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM</t>
+          <t>Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>02/03/2022 00:00</t>
         </is>
       </c>
       <c r="I558" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K558" t="inlineStr">
         <is>
-          <t>14/12/2027 00:00</t>
+          <t>02/03/2028 00:00</t>
         </is>
       </c>
       <c r="M558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE558" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="B559" t="inlineStr">
         <is>
-          <t>23/12/2021 00:00</t>
+          <t>12/03/2022 00:00</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+          <t>Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>02/03/2022 00:00</t>
         </is>
       </c>
       <c r="I559" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K559" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>02/03/2028 00:00</t>
         </is>
       </c>
       <c r="M559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE559" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>31/03/2022 00:00</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare</t>
+          <t>Bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>02/03/2022 00:00</t>
         </is>
       </c>
       <c r="I560" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J560" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="K560" t="inlineStr">
         <is>
-          <t>10/12/2027 00:00</t>
+          <t>02/03/2028 00:00</t>
         </is>
       </c>
       <c r="M560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE560" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="B561" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione internistica del paziente infettivologico complesso</t>
+          <t>Bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="I561" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione  “Gestione internistica del paziente infettivologico complesso”&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K561" t="inlineStr">
         <is>
-          <t>10/12/2027 00:00</t>
+          <t>01/03/2028 00:00</t>
         </is>
       </c>
       <c r="M561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE561" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="B562" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="I562" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K562" t="inlineStr">
         <is>
-          <t>10/12/2027 00:00</t>
+          <t>01/03/2028 00:00</t>
         </is>
       </c>
       <c r="M562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE562" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="B563" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica</t>
+          <t>Bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="I563" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno  per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K563" t="inlineStr">
         <is>
-          <t>10/12/2027 00:00</t>
+          <t>01/03/2028 00:00</t>
         </is>
       </c>
       <c r="M563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE563" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="B564" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica</t>
+          <t>Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="I564" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2&lt;/strong&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K564" t="inlineStr">
         <is>
-          <t>10/12/2027 00:00</t>
+          <t>01/03/2028 00:00</t>
         </is>
       </c>
       <c r="M564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE564" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="B565" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>16/03/2022 00:00</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 51/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Avviso pubblico N. 75 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
-[...8 lines deleted...]
-      </c>
+          <t>01/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I565" t="inlineStr"/>
       <c r="K565" t="inlineStr">
         <is>
-          <t>09/12/2027 00:00</t>
+          <t>01/03/2028 00:00</t>
         </is>
       </c>
       <c r="M565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE565" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="B566" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I566" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K566" t="inlineStr">
         <is>
-          <t>09/12/2027 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="M566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE566" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="B567" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I567" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;p&gt;Si informa che Azienda Zero ha pubblicato sul proprio sito web aziendale: " www.azero.veneto.it" il bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K567" t="inlineStr">
         <is>
-          <t>09/12/2027 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="M567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE567" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="B568" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t>07/12/2021 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I568" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;p&gt;Si informa che Azienda Zero ha pubblicato sul proprio sito web aziendale: " www.azero.veneto.it" bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K568" t="inlineStr">
         <is>
-          <t>07/12/2027 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="M568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE568" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="B569" t="inlineStr">
         <is>
-          <t>26/12/2021 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>22/02/2022 00:00</t>
         </is>
       </c>
       <c r="I569" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K569" t="inlineStr">
         <is>
-          <t>29/11/2027 00:00</t>
+          <t>22/02/2028 00:00</t>
         </is>
       </c>
       <c r="M569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE569" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="B570" t="inlineStr">
         <is>
-          <t>23/12/2021 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
-          <t>23/11/2021 00:00</t>
+          <t>22/02/2022 00:00</t>
         </is>
       </c>
       <c r="I570" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K570" t="inlineStr">
         <is>
-          <t>23/11/2027 00:00</t>
+          <t>22/02/2028 00:00</t>
         </is>
       </c>
       <c r="M570" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P570" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE570" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="B571" t="inlineStr">
         <is>
-          <t>26/11/2021 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
-          <t>16/11/2021 00:00</t>
+          <t>22/02/2022 00:00</t>
         </is>
       </c>
       <c r="I571" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica&lt;/p&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K571" t="inlineStr">
         <is>
-          <t>16/11/2027 00:00</t>
+          <t>22/02/2028 00:00</t>
         </is>
       </c>
       <c r="M571" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P571" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE571" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="B572" t="inlineStr">
         <is>
-          <t>12/12/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.</t>
+          <t>Avviso interno per l’incarico di Responsabile UOSD Diagnostica Genetica e Genomica</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="I572" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile UOSD  Diagnostica Genetica e Genomica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K572" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="M572" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P572" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE572" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="B573" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="I573" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K573" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="M573" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P573" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE573" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="B574" t="inlineStr">
         <is>
-          <t>25/11/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="I574" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K574" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="M574" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P574" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE574" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="B575" t="inlineStr">
         <is>
-          <t>12/12/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="I575" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.&lt;/p&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K575" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="M575" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P575" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE575" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="B576" t="inlineStr">
         <is>
-          <t>19/11/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+          <t>Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="I576" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia&lt;/p&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K576" t="inlineStr">
         <is>
-          <t>12/11/2027 00:00</t>
+          <t>21/02/2028 00:00</t>
         </is>
       </c>
       <c r="M576" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P576" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE576" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="B577" t="inlineStr">
         <is>
+          <t>14/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I577" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K577" t="inlineStr">
+        <is>
+          <t>21/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE577" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>07/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr">
+        <is>
+          <t>15/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I578" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K578" t="inlineStr">
+        <is>
+          <t>15/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE578" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>07/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr">
+        <is>
+          <t>15/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I579" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione  Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K579" t="inlineStr">
+        <is>
+          <t>15/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE579" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>07/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem c/o P.S. Arzignano</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr">
+        <is>
+          <t>15/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dei percorsi assistenziali in Pronto Soccorso nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K580" t="inlineStr">
+        <is>
+          <t>15/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE580" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>23/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di incarichi di funzione non aventi funzione di coordinamento</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr">
+        <is>
+          <t>14/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I581" t="inlineStr"/>
+      <c r="K581" t="inlineStr">
+        <is>
+          <t>14/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE581" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>09/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr">
+        <is>
+          <t>07/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K582" t="inlineStr">
+        <is>
+          <t>07/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE582" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>19/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr">
+        <is>
+          <t>04/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J583" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
+        </is>
+      </c>
+      <c r="K583" t="inlineStr">
+        <is>
+          <t>04/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE583" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>12/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr">
+        <is>
+          <t>02/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K584" t="inlineStr">
+        <is>
+          <t>02/02/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE584" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>27/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>28/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I585" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K585" t="inlineStr">
+        <is>
+          <t>28/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE585" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>14/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Chirurgia Toracica</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t>26/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS  Chirurgia Toracica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K586" t="inlineStr">
+        <is>
+          <t>26/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE586" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>Area del personale di supporto-Amministrativo</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr">
+        <is>
+          <t>24/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J587" t="inlineStr">
+        <is>
+          <t>COADIUTORE AMMINISTRATIVO</t>
+        </is>
+      </c>
+      <c r="K587" t="inlineStr">
+        <is>
+          <t>24/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE587" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr">
+        <is>
+          <t>24/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K588" t="inlineStr">
+        <is>
+          <t>24/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE588" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>17/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr">
+        <is>
+          <t>19/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K589" t="inlineStr">
+        <is>
+          <t>19/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE589" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>17/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>19/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K590" t="inlineStr">
+        <is>
+          <t>19/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE590" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Studio e trattamento della sindrome da idrocefalo normoteso</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr">
+        <is>
+          <t>11/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione "Studio e trattamento della sindrome da idrocefalo normoteso"&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K591" t="inlineStr">
+        <is>
+          <t>11/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE591" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>07/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>Concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr">
+        <is>
+          <t>10/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K592" t="inlineStr">
+        <is>
+          <t>10/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE592" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>07/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>Concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr">
+        <is>
+          <t>10/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K593" t="inlineStr">
+        <is>
+          <t>10/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE593" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>17/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr">
+        <is>
+          <t>07/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I594" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K594" t="inlineStr">
+        <is>
+          <t>07/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE594" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t>05/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K595" t="inlineStr">
+        <is>
+          <t>05/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE595" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr">
+        <is>
+          <t>05/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K596" t="inlineStr">
+        <is>
+          <t>05/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE596" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>31/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr">
+        <is>
+          <t>05/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K597" t="inlineStr">
+        <is>
+          <t>05/01/2028 00:00</t>
+        </is>
+      </c>
+      <c r="M597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE597" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>27/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr">
+        <is>
+          <t>28/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I598" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K598" t="inlineStr">
+        <is>
+          <t>28/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE598" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>24/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr">
+        <is>
+          <t>24/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K599" t="inlineStr">
+        <is>
+          <t>24/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE599" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr">
+        <is>
+          <t>21/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I600" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J600" t="inlineStr">
+        <is>
+          <t>ASSISTENTE TECNICO</t>
+        </is>
+      </c>
+      <c r="K600" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE600" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>06/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 74 per colloquio, per l’attribuzione di una borsa di studio a laureato/a da assegnare alla UOC Fisica Sanitaria</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr">
+        <is>
+          <t>20/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I601" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico n. 74 per colloquio, per l’attribuzione di una borsa di studio a laureato/a da assegnare alla UOC Fisica Sanitaria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K601" t="inlineStr">
+        <is>
+          <t>20/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE601" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>01/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr">
+        <is>
+          <t>17/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I602" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K602" t="inlineStr">
+        <is>
+          <t>17/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE602" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>27/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr">
+        <is>
+          <t>17/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I603" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K603" t="inlineStr">
+        <is>
+          <t>17/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M603" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P603" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE603" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>15/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr">
+        <is>
+          <t>16/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I604" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K604" t="inlineStr">
+        <is>
+          <t>16/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M604" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P604" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE604" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>22/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr">
+        <is>
+          <t>15/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I605" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K605" t="inlineStr">
+        <is>
+          <t>15/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M605" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P605" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE605" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>24/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr">
+        <is>
+          <t>14/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I606" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K606" t="inlineStr">
+        <is>
+          <t>14/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M606" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P606" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE606" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>23/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr">
+        <is>
+          <t>13/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I607" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K607" t="inlineStr">
+        <is>
+          <t>13/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M607" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P607" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE607" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione internistica del paziente infettivologico complesso</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I608" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione  “Gestione internistica del paziente infettivologico complesso”&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K608" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M608" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P608" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE608" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I609" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K609" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M609" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P609" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE609" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I610" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K610" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M610" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P610" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE610" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I611" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K611" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M611" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P611" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE611" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr">
+        <is>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I612" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno  per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K612" t="inlineStr">
+        <is>
+          <t>10/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M612" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P612" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE612" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>08/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I613" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K613" t="inlineStr">
+        <is>
+          <t>09/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M613" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P613" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE613" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>08/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I614" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K614" t="inlineStr">
+        <is>
+          <t>09/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M614" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P614" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE614" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>08/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 51/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr">
+        <is>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I615" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 51/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K615" t="inlineStr">
+        <is>
+          <t>09/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M615" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P615" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE615" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>17/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr">
+        <is>
+          <t>07/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I616" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K616" t="inlineStr">
+        <is>
+          <t>07/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M616" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P616" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE616" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>26/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr">
+        <is>
+          <t>29/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I617" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K617" t="inlineStr">
+        <is>
+          <t>29/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M617" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P617" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE617" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>23/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr">
+        <is>
+          <t>23/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I618" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K618" t="inlineStr">
+        <is>
+          <t>23/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M618" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P618" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE618" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>26/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr">
+        <is>
+          <t>16/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I619" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K619" t="inlineStr">
+        <is>
+          <t>16/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M619" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P619" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE619" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>12/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I620" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K620" t="inlineStr">
+        <is>
+          <t>15/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M620" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P620" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE620" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>01/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I621" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K621" t="inlineStr">
+        <is>
+          <t>15/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M621" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P621" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE621" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>25/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I622" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K622" t="inlineStr">
+        <is>
+          <t>15/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M622" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P622" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE622" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>12/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I623" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K623" t="inlineStr">
+        <is>
+          <t>15/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M623" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P623" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE623" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>19/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr">
+        <is>
+          <t>12/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I624" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K624" t="inlineStr">
+        <is>
+          <t>12/11/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M624" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P624" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE624" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="B625" t="inlineStr">
+        <is>
           <t>20/01/2022 00:00</t>
         </is>
       </c>
-      <c r="E577" t="inlineStr">
+      <c r="E625" t="inlineStr">
         <is>
           <t>Avviso pubblico per soli titoli per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
         </is>
       </c>
-      <c r="F577" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G577" t="inlineStr">
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr">
         <is>
           <t>12/11/2021 00:00</t>
         </is>
       </c>
-      <c r="I577" t="inlineStr">
+      <c r="I625" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per soli titoli per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D con scadenze: 30.11.2021 - 10.12.2021 - 20.01.2022 per la formulazione di 3 distinte graduatorie&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K577" t="inlineStr">
+      <c r="K625" t="inlineStr">
         <is>
           <t>12/11/2027 00:00</t>
         </is>
       </c>
-      <c r="M577" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B578" t="inlineStr">
+      <c r="M625" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P625" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE625" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="B626" t="inlineStr">
         <is>
           <t>29/11/2021 00:00</t>
         </is>
       </c>
-      <c r="E578" t="inlineStr">
+      <c r="E626" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Anatomia ed Istologia Patologica Ovest - Citologia</t>
         </is>
       </c>
-      <c r="F578" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G578" t="inlineStr">
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr">
         <is>
           <t>08/11/2021 00:00</t>
         </is>
       </c>
-      <c r="I578" t="inlineStr">
+      <c r="I626" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Anatomia ed Istologia Patologica Ovest - Citologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K578" t="inlineStr">
+      <c r="K626" t="inlineStr">
         <is>
           <t>08/11/2027 00:00</t>
         </is>
       </c>
-      <c r="M578" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B579" t="inlineStr">
+      <c r="M626" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P626" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE626" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>21/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr">
+        <is>
+          <t>25/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I627" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K627" t="inlineStr">
+        <is>
+          <t>25/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M627" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P627" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE627" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="B628" t="inlineStr">
         <is>
           <t>15/11/2021 00:00</t>
         </is>
       </c>
-      <c r="E579" t="inlineStr">
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Prevenzione delle Malattie Infettive” afferente alla U.O.C. Servizio di Igiene e Sanità Pubblica (SISP)</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr">
+        <is>
+          <t>25/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I628" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Altissima Professionalità “Prevenzione delle Malattie Infettive” afferente alla U.O.C. Servizio di Igiene e Sanità Pubblica (SISP)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K628" t="inlineStr">
+        <is>
+          <t>25/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M628" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P628" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE628" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Piani di Lavoro e allerte SIAPZ</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr">
+        <is>
+          <t>25/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I629" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Piani di Lavoro e allerte SIAPZ&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K629" t="inlineStr">
+        <is>
+          <t>25/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M629" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P629" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE629" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Gestione della farmacosorveglianza e dei relativi sistemi informativi ministeriali</t>
         </is>
       </c>
-      <c r="F579" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G579" t="inlineStr">
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr">
         <is>
           <t>25/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I579" t="inlineStr">
+      <c r="I630" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Altissima Professionalità Gestione della farmacosorveglianza e dei relativi sistemi informativi ministeriali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K579" t="inlineStr">
+      <c r="K630" t="inlineStr">
         <is>
           <t>25/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M579" t="inlineStr">
-[...163 lines deleted...]
-      <c r="B583" t="inlineStr">
+      <c r="M630" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P630" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE630" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="B631" t="inlineStr">
         <is>
           <t>02/11/2021 00:00</t>
         </is>
       </c>
-      <c r="E583" t="inlineStr">
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione medico legale della documentazione relativa alle domande di invalidità, handicap e collocamento disabili” nell’ambito della U.O.C. Medicina Legale</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr">
+        <is>
+          <t>12/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I631" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione &lt;strong&gt;"Gestione medico legale della documentazione relativa alle domande di invalidità, handicap e collocamento disabili&lt;/strong&gt;” nell’ambito della U.O.C. Medicina Legale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K631" t="inlineStr">
+        <is>
+          <t>12/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M631" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P631" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE631" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Procedure di controllo ufficiale nei laboratori di smielatura" nell’ambito della U.O.C.SIAOA</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr">
+        <is>
+          <t>12/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I632" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione  Procedure di controllo ufficiale nei laboratori di smielatura" nell’ambito della U.O.C. SIAOA&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K632" t="inlineStr">
+        <is>
+          <t>12/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M632" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P632" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE632" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOSD Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr">
+        <is>
+          <t>12/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I633" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOSD &lt;strong&gt;Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti&lt;/strong&gt;&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K633" t="inlineStr">
+        <is>
+          <t>12/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M633" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P633" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE633" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>02/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Igiene della Nutrizione</t>
         </is>
       </c>
-      <c r="F583" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G583" t="inlineStr">
+      <c r="F634" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G634" t="inlineStr">
         <is>
           <t>12/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I583" t="inlineStr">
+      <c r="I634" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Igiene della Nutrizione&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K583" t="inlineStr">
+      <c r="K634" t="inlineStr">
         <is>
           <t>12/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M583" t="inlineStr">
-[...163 lines deleted...]
-      <c r="B587" t="inlineStr">
+      <c r="M634" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P634" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE634" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="B635" t="inlineStr">
         <is>
           <t>07/11/2021 00:00</t>
         </is>
       </c>
-      <c r="E587" t="inlineStr">
+      <c r="E635" t="inlineStr">
         <is>
           <t>Bandi di concorsi pubblici per Dirigente Medico - discipline di: Oftalmologia - Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
-      <c r="F587" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G587" t="inlineStr">
+      <c r="F635" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G635" t="inlineStr">
         <is>
           <t>11/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I587" t="inlineStr">
+      <c r="I635" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico - discipline di: Oftalmologia - Malattie Metaboliche e Diabetologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K587" t="inlineStr">
+      <c r="K635" t="inlineStr">
         <is>
           <t>11/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M587" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B588" t="inlineStr">
+      <c r="M635" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P635" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE635" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="B636" t="inlineStr">
         <is>
           <t>15/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E588" t="inlineStr">
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 41/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G636" t="inlineStr">
+        <is>
+          <t>08/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I636" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 41/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K636" t="inlineStr">
+        <is>
+          <t>08/10/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M636" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P636" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE636" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>15/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E637" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 37/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
-      <c r="F588" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G588" t="inlineStr">
+      <c r="F637" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G637" t="inlineStr">
         <is>
           <t>08/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I588" t="inlineStr">
+      <c r="I637" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 37/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K588" t="inlineStr">
+      <c r="K637" t="inlineStr">
         <is>
           <t>08/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M588" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B589" t="inlineStr">
+      <c r="M637" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P637" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE637" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="B638" t="inlineStr">
         <is>
           <t>15/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E589" t="inlineStr">
+      <c r="E638" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 39/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
         </is>
       </c>
-      <c r="F589" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G589" t="inlineStr">
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G638" t="inlineStr">
         <is>
           <t>08/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I589" t="inlineStr">
+      <c r="I638" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 39/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K589" t="inlineStr">
+      <c r="K638" t="inlineStr">
         <is>
           <t>08/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M589" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B591" t="inlineStr">
+      <c r="M638" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P638" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE638" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="B639" t="inlineStr">
         <is>
           <t>11/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E591" t="inlineStr">
+      <c r="E639" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 38/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
-      <c r="F591" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G591" t="inlineStr">
+      <c r="F639" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G639" t="inlineStr">
         <is>
           <t>01/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I591" t="inlineStr">
+      <c r="I639" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 38/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K591" t="inlineStr">
+      <c r="K639" t="inlineStr">
         <is>
           <t>01/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M591" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B592" t="inlineStr">
+      <c r="M639" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P639" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE639" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="B640" t="inlineStr">
         <is>
           <t>16/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E592" t="inlineStr">
+      <c r="E640" t="inlineStr">
         <is>
           <t>Selezione Interna per la progressione verticale di personale dipendente nel profilo professionale di Collaboratore Amministrativo Professionale cat. D, per un totale di 5 posti.</t>
         </is>
       </c>
-      <c r="F592" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G592" t="inlineStr">
+      <c r="F640" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G640" t="inlineStr">
         <is>
           <t>01/10/2021 00:00</t>
         </is>
       </c>
-      <c r="I592" t="inlineStr">
+      <c r="I640" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Selezione interna per la progressione verticale di personale dipendente nel profilo professionale di Collaboratore Amministrativo Professionale cat. D, per un totale di 5 posti.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K592" t="inlineStr">
+      <c r="K640" t="inlineStr">
         <is>
           <t>01/10/2027 00:00</t>
         </is>
       </c>
-      <c r="M592" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B593" t="inlineStr">
+      <c r="M640" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P640" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE640" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="B641" t="inlineStr">
         <is>
           <t>09/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E593" t="inlineStr">
+      <c r="E641" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 15/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
-      <c r="F593" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G593" t="inlineStr">
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr">
         <is>
           <t>30/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I593" t="inlineStr">
+      <c r="I641" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 15/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K593" t="inlineStr">
+      <c r="K641" t="inlineStr">
         <is>
           <t>30/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M593" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B594" t="inlineStr">
+      <c r="M641" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P641" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE641" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="B642" t="inlineStr">
         <is>
           <t>28/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E594" t="inlineStr">
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle seguenti discipline: Chirurgia Generale per l’attività di Breast Unit – Cardiologia – Pediatria.</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr">
+        <is>
+          <t>29/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I642" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico nelle seguenti discipline: Chirurgia Generale per l’attività di Breast Unit – Cardiologia – Pediatria.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K642" t="inlineStr">
+        <is>
+          <t>29/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M642" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P642" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE642" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>28/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E643" t="inlineStr">
         <is>
           <t>Bandi di concorsi pubblici per Dirigente Veterinario nelle seguenti discipline: Sanità Animale – Area dell’Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
         </is>
       </c>
-      <c r="F594" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G594" t="inlineStr">
+      <c r="F643" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G643" t="inlineStr">
         <is>
           <t>29/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I594" t="inlineStr">
+      <c r="I643" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Veterinario nelle seguenti discipline: Sanità Animale – Area dell’Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K594" t="inlineStr">
+      <c r="K643" t="inlineStr">
         <is>
           <t>29/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M594" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B595" t="inlineStr">
+      <c r="M643" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P643" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE643" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="B644" t="inlineStr">
         <is>
           <t>28/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E595" t="inlineStr">
+      <c r="E644" t="inlineStr">
         <is>
           <t>Bando di concorso pubblico per Programmatore - cat. C.</t>
         </is>
       </c>
-      <c r="F595" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G595" t="inlineStr">
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr">
         <is>
           <t>29/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I595" t="inlineStr">
+      <c r="I644" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Programmatore - cat. C.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K595" t="inlineStr">
+      <c r="K644" t="inlineStr">
         <is>
           <t>29/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M595" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B597" t="inlineStr">
+      <c r="M644" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P644" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE644" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="B645" t="inlineStr">
         <is>
           <t>11/10/2021 00:00</t>
         </is>
       </c>
-      <c r="E597" t="inlineStr">
+      <c r="E645" t="inlineStr">
         <is>
           <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice “Coordinamento Servizi della Non Autosufficienza”</t>
         </is>
       </c>
-      <c r="F597" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G597" t="inlineStr">
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr">
         <is>
           <t>21/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I597" t="inlineStr"/>
-      <c r="K597" t="inlineStr">
+      <c r="I645" t="inlineStr"/>
+      <c r="K645" t="inlineStr">
         <is>
           <t>21/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M597" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B598" t="inlineStr">
+      <c r="M645" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P645" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE645" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>24/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 36/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr">
+        <is>
+          <t>17/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I646" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 36/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K646" t="inlineStr">
+        <is>
+          <t>17/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M646" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P646" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE646" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>02/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 73, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr">
+        <is>
+          <t>17/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I647" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico n. 73, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K647" t="inlineStr">
+        <is>
+          <t>17/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M647" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P647" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE647" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="B648" t="inlineStr">
         <is>
           <t>27/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E598" t="inlineStr">
+      <c r="E648" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 30/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
         </is>
       </c>
-      <c r="F598" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G598" t="inlineStr">
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr">
         <is>
           <t>17/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I598" t="inlineStr">
+      <c r="I648" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 30/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K598" t="inlineStr">
+      <c r="K648" t="inlineStr">
         <is>
           <t>17/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M598" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G599" t="inlineStr">
+      <c r="M648" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P648" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE648" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>14/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Neuroradiologia.</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr">
+        <is>
+          <t>16/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I649" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Dirigente Medico nella disciplina di Neuroradiologia.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K649" t="inlineStr">
+        <is>
+          <t>16/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M649" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P649" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE649" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>20/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 34/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr">
+        <is>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I650" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 34/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K650" t="inlineStr">
+        <is>
+          <t>10/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M650" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P650" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE650" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>20/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 33/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G651" t="inlineStr">
+        <is>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I651" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 33/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K651" t="inlineStr">
+        <is>
+          <t>10/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M651" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P651" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE651" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>20/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 32/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G652" t="inlineStr">
+        <is>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I652" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 32/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K652" t="inlineStr">
+        <is>
+          <t>10/09/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M652" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P652" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE652" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="B653" t="inlineStr">
         <is>
           <t>17/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I599" t="inlineStr">
-[...131 lines deleted...]
-      <c r="E602" t="inlineStr">
+      <c r="E653" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 31/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
-      <c r="F602" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G602" t="inlineStr">
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G653" t="inlineStr">
         <is>
           <t>10/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I602" t="inlineStr">
+      <c r="I653" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 31/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K602" t="inlineStr">
+      <c r="K653" t="inlineStr">
         <is>
           <t>10/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M602" t="inlineStr">
-[...163 lines deleted...]
-      <c r="B606" t="inlineStr">
+      <c r="M653" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P653" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE653" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="B654" t="inlineStr">
         <is>
           <t>13/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E606" t="inlineStr">
+      <c r="E654" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 35/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
-      <c r="F606" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G606" t="inlineStr">
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G654" t="inlineStr">
         <is>
           <t>06/09/2021 00:00</t>
         </is>
       </c>
-      <c r="I606" t="inlineStr">
+      <c r="I654" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 35/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K606" t="inlineStr">
+      <c r="K654" t="inlineStr">
         <is>
           <t>06/09/2027 00:00</t>
         </is>
       </c>
-      <c r="M606" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B607" t="inlineStr">
+      <c r="M654" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P654" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE654" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="B655" t="inlineStr">
         <is>
           <t>15/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E607" t="inlineStr">
+      <c r="E655" t="inlineStr">
         <is>
           <t>Avviso interno per un incarico di funzione di natura organizzativa "Coordinamento Segreteria Direzione Strategica"</t>
         </is>
       </c>
-      <c r="F607" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G607" t="inlineStr">
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G655" t="inlineStr">
         <is>
           <t>27/08/2021 00:00</t>
         </is>
       </c>
-      <c r="I607" t="inlineStr">
+      <c r="I655" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per un incarico di funzione di natura organizzativa "Coordinamento Segreteria Direzione Strategica"&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K607" t="inlineStr">
+      <c r="K655" t="inlineStr">
         <is>
           <t>27/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M607" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B608" t="inlineStr">
+      <c r="M655" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P655" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE655" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>26/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Area Economica e Tempo Lavoro "</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G656" t="inlineStr">
+        <is>
+          <t>16/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I656" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS "Area Economica e Tempo Lavoro "&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K656" t="inlineStr">
+        <is>
+          <t>16/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M656" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P656" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE656" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="B657" t="inlineStr">
         <is>
           <t>06/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E608" t="inlineStr">
+      <c r="E657" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Gestione del paziente critico geriatrico</t>
         </is>
       </c>
-      <c r="F608" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G608" t="inlineStr">
+      <c r="F657" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G657" t="inlineStr">
         <is>
           <t>16/08/2021 00:00</t>
         </is>
       </c>
-      <c r="I608" t="inlineStr">
+      <c r="I657" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Gestione del paziente critico geriatrico&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K608" t="inlineStr">
+      <c r="K657" t="inlineStr">
         <is>
           <t>16/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M608" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B610" t="inlineStr">
+      <c r="M657" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P657" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE657" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>23/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 26/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G658" t="inlineStr">
+        <is>
+          <t>13/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I658" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 26/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K658" t="inlineStr">
+        <is>
+          <t>13/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M658" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P658" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE658" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="B659" t="inlineStr">
         <is>
           <t>12/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E610" t="inlineStr">
+      <c r="E659" t="inlineStr">
         <is>
           <t>Avviso pubblico di mobilità esterna volontaria per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
-      <c r="F610" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G610" t="inlineStr">
+      <c r="F659" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr">
         <is>
           <t>13/08/2021 00:00</t>
         </is>
       </c>
-      <c r="I610" t="inlineStr">
+      <c r="I659" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K610" t="inlineStr">
+      <c r="K659" t="inlineStr">
         <is>
           <t>13/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M610" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B612" t="inlineStr">
+      <c r="M659" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P659" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE659" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
         <is>
           <t>09/09/2021 00:00</t>
         </is>
       </c>
-      <c r="E612" t="inlineStr">
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Dirigente delle Professioni Sanitarie – Area della Prevenzione</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr">
+        <is>
+          <t>11/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I660" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it , bando di concorso pubblico per Dirigente delle Professioni Sanitarie – Area della Prevenzione&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J660" t="inlineStr">
+        <is>
+          <t>DIRIGENTE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="K660" t="inlineStr">
+        <is>
+          <t>11/08/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M660" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P660" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE660" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>09/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
         <is>
           <t>Bando di concorso pubblico per Dirigente Medico - disciplina di Medicina Interna, in ambito delle Dipendenze Patologiche</t>
         </is>
       </c>
-      <c r="F612" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G612" t="inlineStr">
+      <c r="F661" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G661" t="inlineStr">
         <is>
           <t>11/08/2021 00:00</t>
         </is>
       </c>
-      <c r="I612" t="inlineStr">
+      <c r="I661" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it , bando di concorso pubblico per Dirigente Medico - disciplina di Medicina Interna, in ambito delle Dipendenze Patologiche&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K612" t="inlineStr">
+      <c r="K661" t="inlineStr">
         <is>
           <t>11/08/2027 00:00</t>
         </is>
       </c>
-      <c r="M612" t="inlineStr">
-[...75 lines deleted...]
-      <c r="B614" t="inlineStr">
+      <c r="M661" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P661" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE661" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>14/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>Avviso pubblico N. 72 per l’attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G662" t="inlineStr">
+        <is>
+          <t>30/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I662" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico N. 72 per l’attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria Infantile&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K662" t="inlineStr">
+        <is>
+          <t>30/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M662" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P662" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE662" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="B663" t="inlineStr">
         <is>
           <t>03/08/2021 00:00</t>
         </is>
       </c>
-      <c r="E614" t="inlineStr">
+      <c r="E663" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 29/2021 per il conferimento di n. 2 incarichi libero professionali a laureati in Ostetricia</t>
         </is>
       </c>
-      <c r="F614" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G614" t="inlineStr">
+      <c r="F663" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G663" t="inlineStr">
         <is>
           <t>30/07/2021 00:00</t>
         </is>
       </c>
-      <c r="I614" t="inlineStr">
+      <c r="I663" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 29/2021 per il conferimento di n. 2 incarichi libero professionali a laureati in Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K614" t="inlineStr">
+      <c r="K663" t="inlineStr">
         <is>
           <t>30/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M614" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B616" t="inlineStr">
+      <c r="M663" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P663" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE663" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="B664" t="inlineStr">
         <is>
           <t>21/08/2021 00:00</t>
         </is>
       </c>
-      <c r="E616" t="inlineStr">
+      <c r="E664" t="inlineStr">
         <is>
           <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Nucleare</t>
         </is>
       </c>
-      <c r="F616" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G616" t="inlineStr">
+      <c r="F664" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G664" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="I616" t="inlineStr">
+      <c r="I664" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina  Nucleare&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K616" t="inlineStr">
+      <c r="K664" t="inlineStr">
         <is>
           <t>22/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M616" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B617" t="inlineStr">
+      <c r="M664" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P664" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE664" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="B665" t="inlineStr">
         <is>
           <t>19/08/2021 00:00</t>
         </is>
       </c>
-      <c r="E617" t="inlineStr">
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr">
+        <is>
+          <t>21/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I665" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K665" t="inlineStr">
+        <is>
+          <t>21/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M665" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P665" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE665" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>19/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
         <is>
           <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Medicina Fisica e Riabilitazione - Neuropsichiatria Infantile - Radiodiagnostica.</t>
         </is>
       </c>
-      <c r="F617" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G617" t="inlineStr">
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr">
         <is>
           <t>21/07/2021 00:00</t>
         </is>
       </c>
-      <c r="I617" t="inlineStr">
+      <c r="I666" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Medicina Fisica e Riabilitazione - Neuropsichiatria Infantile - Radiodiagnostica.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K617" t="inlineStr">
+      <c r="K666" t="inlineStr">
         <is>
           <t>21/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M617" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B619" t="inlineStr">
+      <c r="M666" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P666" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE666" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>25/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 25/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cardiologia</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr">
+        <is>
+          <t>15/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I667" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 25/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cardiologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K667" t="inlineStr">
+        <is>
+          <t>15/07/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M667" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P667" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE667" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="B668" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E619" t="inlineStr">
+      <c r="E668" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 28/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Tecniche Audiometriche</t>
         </is>
       </c>
-      <c r="F619" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G619" t="inlineStr">
+      <c r="F668" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G668" t="inlineStr">
         <is>
           <t>15/07/2021 00:00</t>
         </is>
       </c>
-      <c r="I619" t="inlineStr">
+      <c r="I668" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 28/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Tecniche Audiometriche&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K619" t="inlineStr">
+      <c r="K668" t="inlineStr">
         <is>
           <t>15/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M619" t="inlineStr">
-[...65 lines deleted...]
-      <c r="B621" t="inlineStr">
+      <c r="M668" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P668" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE668" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="B669" t="inlineStr">
         <is>
           <t>05/08/2021 00:00</t>
         </is>
       </c>
-      <c r="E621" t="inlineStr">
+      <c r="E669" t="inlineStr">
         <is>
           <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Psichiatria - Chirurgia Vascolare - Patologia Clinica.</t>
         </is>
       </c>
-      <c r="F621" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G621" t="inlineStr">
+      <c r="F669" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G669" t="inlineStr">
         <is>
           <t>07/07/2021 00:00</t>
         </is>
       </c>
-      <c r="I621" t="inlineStr">
+      <c r="I669" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it , bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Psichiatria - Chirurgia Vascolare - Patologia Clinica.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K621" t="inlineStr">
+      <c r="K669" t="inlineStr">
         <is>
           <t>07/07/2027 00:00</t>
         </is>
       </c>
-      <c r="M621" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B622" t="inlineStr">
+      <c r="M669" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P669" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE669" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="B670" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E622" t="inlineStr">
+      <c r="E670" t="inlineStr">
         <is>
           <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico della Prevenzione nell’ ambiente e nei luoghi di lavoro - cat. D.</t>
         </is>
       </c>
-      <c r="F622" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G622" t="inlineStr">
+      <c r="F670" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G670" t="inlineStr">
         <is>
           <t>25/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I622" t="inlineStr">
+      <c r="I670" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Collaboratore Professionale Sanitario Tecnico della Prevenzione nell’ ambiente e nei luoghi di lavoro - cat. D. La scadenza è fissata per il giorno 22/07/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet di Azienda Zero&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K622" t="inlineStr">
+      <c r="K670" t="inlineStr">
         <is>
           <t>25/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M622" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B623" t="inlineStr">
+      <c r="M670" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P670" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE670" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="B671" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E623" t="inlineStr">
+      <c r="E671" t="inlineStr">
         <is>
           <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Igiene, Epidemiologia e Sanità Pubblica – Ortopedia e Traumatologia.</t>
         </is>
       </c>
-      <c r="F623" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G623" t="inlineStr">
+      <c r="F671" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G671" t="inlineStr">
         <is>
           <t>23/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I623" t="inlineStr">
+      <c r="I671" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorsi pubblici per Dirigente Medico nelle discipline di: Igiene, Epidemiologia e Sanità Pubblica – Ortopedia e Traumatologia. La scadenza è fissata per il giorno 22/07/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet di Azienda Zero&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K623" t="inlineStr">
+      <c r="K671" t="inlineStr">
         <is>
           <t>23/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M623" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B624" t="inlineStr">
+      <c r="M671" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P671" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE671" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="B672" t="inlineStr">
         <is>
           <t>22/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E624" t="inlineStr">
+      <c r="E672" t="inlineStr">
         <is>
           <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Servizio Igiene e Sanità Pubblica</t>
         </is>
       </c>
-      <c r="F624" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G624" t="inlineStr">
+      <c r="F672" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G672" t="inlineStr">
         <is>
           <t>22/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I624" t="inlineStr">
+      <c r="I672" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Servizio Igiene e Sanità Pubblica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K624" t="inlineStr">
+      <c r="K672" t="inlineStr">
         <is>
           <t>22/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M624" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B625" t="inlineStr">
+      <c r="M672" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P672" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE672" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>03/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>Avviso pubblico N. 69 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G673" t="inlineStr">
+        <is>
+          <t>18/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I673" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico N. 69 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K673" t="inlineStr">
+        <is>
+          <t>18/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M673" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P673" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE673" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="B674" t="inlineStr">
         <is>
           <t>25/06/2021 00:00</t>
         </is>
       </c>
-      <c r="E625" t="inlineStr">
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 23/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G674" t="inlineStr">
+        <is>
+          <t>18/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I674" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 23/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K674" t="inlineStr">
+        <is>
+          <t>18/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M674" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P674" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE674" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>25/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 24/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia con funzioni di Medico Competente</t>
         </is>
       </c>
-      <c r="F625" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G625" t="inlineStr">
+      <c r="F675" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G675" t="inlineStr">
         <is>
           <t>18/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I625" t="inlineStr">
+      <c r="I675" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 24/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia con funzioni di Medico Competente&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K625" t="inlineStr">
+      <c r="K675" t="inlineStr">
         <is>
           <t>18/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M625" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B626" t="inlineStr">
+      <c r="M675" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P675" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE675" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="B676" t="inlineStr">
         <is>
           <t>18/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E626" t="inlineStr">
+      <c r="E676" t="inlineStr">
         <is>
           <t>Mobilità esterna volontaria per n. 1 Dirigente Veterinario - disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti di origine animale e loro derivati</t>
         </is>
       </c>
-      <c r="F626" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G626" t="inlineStr">
+      <c r="F676" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G676" t="inlineStr">
         <is>
           <t>18/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I626" t="inlineStr">
+      <c r="I676" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Mobilità esterna volontaria per n. 1 Dirigente Veterinario - disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti di origine animale e loro derivati&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K626" t="inlineStr">
+      <c r="K676" t="inlineStr">
         <is>
           <t>18/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M626" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B627" t="inlineStr">
+      <c r="M676" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P676" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE676" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="B677" t="inlineStr">
         <is>
           <t>03/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E627" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G627" t="inlineStr">
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>Avviso pubblico N. 70 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G677" t="inlineStr">
         <is>
           <t>18/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I627" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K627" t="inlineStr">
+      <c r="I677" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico N. 70 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K677" t="inlineStr">
         <is>
           <t>18/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M627" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G628" t="inlineStr">
+      <c r="M677" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P677" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE677" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>26/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>Avviso pubblico n. 71 Borsa di Studio da assegnare alla UO Neurologia</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G678" t="inlineStr">
+        <is>
+          <t>11/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I678" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico n. 71  per colloquio, per l’attribuzione di una borsa di studio  da assegnare alla UO Neurologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K678" t="inlineStr">
+        <is>
+          <t>11/06/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M678" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P678" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE678" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="B679" t="inlineStr">
         <is>
           <t>18/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I628" t="inlineStr">
-[...131 lines deleted...]
-      <c r="E631" t="inlineStr">
+      <c r="E679" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 19/2021 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
         </is>
       </c>
-      <c r="F631" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G631" t="inlineStr">
+      <c r="F679" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr">
         <is>
           <t>08/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I631" t="inlineStr">
+      <c r="I679" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 19/2021 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K631" t="inlineStr">
+      <c r="K679" t="inlineStr">
         <is>
           <t>08/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M631" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A632" t="inlineStr">
+      <c r="M679" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P679" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE679" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
         <is>
           <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
-      <c r="B632" t="inlineStr">
+      <c r="B680" t="inlineStr">
         <is>
           <t>01/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E632" t="inlineStr">
+      <c r="E680" t="inlineStr">
         <is>
           <t>Concorso pubblico per Assistente Amministrativo - cat. C.</t>
         </is>
       </c>
-      <c r="F632" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G632" t="inlineStr">
+      <c r="F680" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr">
         <is>
           <t>08/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I632" t="inlineStr">
+      <c r="I680" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Assistente Amministrativo - cat. C. La scadenza è fissata per il giorno 01.07.2021&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="J632" t="inlineStr">
+      <c r="J680" t="inlineStr">
         <is>
           <t>ASSISTENTE AMMINISTRATIVO</t>
         </is>
       </c>
-      <c r="K632" t="inlineStr">
+      <c r="K680" t="inlineStr">
         <is>
           <t>08/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M632" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B633" t="inlineStr">
+      <c r="M680" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P680" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE680" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="B681" t="inlineStr">
         <is>
           <t>01/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E633" t="inlineStr">
+      <c r="E681" t="inlineStr">
         <is>
           <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Medicina e Chirurgia d’Accettazione e d’Urgenza – Ginecologia e Ostetricia – Medicina Interna – Medicina Trasfusionale – Malattie Infettive.</t>
         </is>
       </c>
-      <c r="F633" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G633" t="inlineStr">
+      <c r="F681" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G681" t="inlineStr">
         <is>
           <t>08/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I633" t="inlineStr">
+      <c r="I681" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto i seguenti concorsi pubblici per Dirigente Medico nelle discipline di: Medicina e Chirurgia d’Accettazione e d’Urgenza – Ginecologia e Ostetricia – Medicina Interna – Medicina Trasfusionale – Malattie Infettive. La scadenza è fissata per il giorno 01.07.2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K633" t="inlineStr">
+      <c r="K681" t="inlineStr">
         <is>
           <t>08/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M633" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B634" t="inlineStr">
+      <c r="M681" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P681" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE681" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="B682" t="inlineStr">
         <is>
           <t>04/07/2021 00:00</t>
         </is>
       </c>
-      <c r="E634" t="inlineStr">
+      <c r="E682" t="inlineStr">
         <is>
           <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
         </is>
       </c>
-      <c r="F634" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G634" t="inlineStr">
+      <c r="F682" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G682" t="inlineStr">
         <is>
           <t>04/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I634" t="inlineStr">
+      <c r="I682" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico  disciplina Radiodiagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K634" t="inlineStr">
+      <c r="K682" t="inlineStr">
         <is>
           <t>04/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M634" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B635" t="inlineStr">
+      <c r="M682" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P682" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE682" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="B683" t="inlineStr">
         <is>
           <t>21/06/2021 00:00</t>
         </is>
       </c>
-      <c r="E635" t="inlineStr">
+      <c r="E683" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Anestesia in Pediatria”</t>
         </is>
       </c>
-      <c r="F635" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G635" t="inlineStr">
+      <c r="F683" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr">
         <is>
           <t>01/06/2021 00:00</t>
         </is>
       </c>
-      <c r="I635" t="inlineStr">
+      <c r="I683" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Anestesia in Pediatria”&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K635" t="inlineStr">
+      <c r="K683" t="inlineStr">
         <is>
           <t>01/06/2027 00:00</t>
         </is>
       </c>
-      <c r="M635" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B636" t="inlineStr">
+      <c r="M683" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P683" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE683" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="B684" t="inlineStr">
         <is>
           <t>15/06/2021 00:00</t>
         </is>
       </c>
-      <c r="E636" t="inlineStr">
+      <c r="E684" t="inlineStr">
         <is>
           <t>Avviso n. 68 Borsa di Studio per UOC Microbiologia</t>
         </is>
       </c>
-      <c r="F636" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G636" t="inlineStr">
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G684" t="inlineStr">
         <is>
           <t>31/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I636" t="inlineStr"/>
-      <c r="K636" t="inlineStr">
+      <c r="I684" t="inlineStr"/>
+      <c r="K684" t="inlineStr">
         <is>
           <t>31/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M636" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B637" t="inlineStr">
+      <c r="M684" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P684" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE684" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>07/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 20/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Biologia</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G685" t="inlineStr">
+        <is>
+          <t>28/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I685" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 20/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Biologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K685" t="inlineStr">
+        <is>
+          <t>28/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M685" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P685" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE685" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="B686" t="inlineStr">
         <is>
           <t>27/06/2021 00:00</t>
         </is>
       </c>
-      <c r="E637" t="inlineStr">
+      <c r="E686" t="inlineStr">
         <is>
           <t>Avviso pubblico mobilità esterna volontaria per n. 1 Collaboratore Professionale Assistente Sociale cat. D</t>
         </is>
       </c>
-      <c r="F637" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G637" t="inlineStr">
+      <c r="F686" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G686" t="inlineStr">
         <is>
           <t>28/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I637" t="inlineStr">
+      <c r="I686" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico mobilità esterna volontaria per n. 1 Collaboratore Professionale Assistente Sociale cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K637" t="inlineStr">
+      <c r="K686" t="inlineStr">
         <is>
           <t>28/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M637" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G638" t="inlineStr">
+      <c r="M686" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P686" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE686" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>14/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Età Evolutiva" Distretto Est</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G687" t="inlineStr">
+        <is>
+          <t>24/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I687" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS  "Età Evolutiva" Distretto Est&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K687" t="inlineStr">
+        <is>
+          <t>24/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M687" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P687" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE687" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="B688" t="inlineStr">
         <is>
           <t>28/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I638" t="inlineStr">
-[...77 lines deleted...]
-      <c r="B640" t="inlineStr">
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 22/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="F688" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G688" t="inlineStr">
+        <is>
+          <t>21/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I688" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 22/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K688" t="inlineStr">
+        <is>
+          <t>21/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M688" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P688" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE688" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="B689" t="inlineStr">
         <is>
           <t>05/06/2021 00:00</t>
         </is>
       </c>
-      <c r="E640" t="inlineStr">
+      <c r="E689" t="inlineStr">
         <is>
           <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
         </is>
       </c>
-      <c r="F640" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G640" t="inlineStr">
+      <c r="F689" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G689" t="inlineStr">
         <is>
           <t>21/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I640" t="inlineStr">
+      <c r="I689" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K640" t="inlineStr">
+      <c r="K689" t="inlineStr">
         <is>
           <t>21/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M640" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G641" t="inlineStr">
+      <c r="M689" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P689" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE689" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="B690" t="inlineStr">
         <is>
           <t>21/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I641" t="inlineStr">
-[...33 lines deleted...]
-      <c r="E642" t="inlineStr">
+      <c r="E690" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 21/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
-      <c r="F642" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G642" t="inlineStr">
+      <c r="F690" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G690" t="inlineStr">
         <is>
           <t>14/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I642" t="inlineStr">
+      <c r="I690" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 21/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K642" t="inlineStr">
+      <c r="K690" t="inlineStr">
         <is>
           <t>14/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M642" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B643" t="inlineStr">
+      <c r="M690" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P690" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE690" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="B691" t="inlineStr">
         <is>
           <t>31/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E643" t="inlineStr">
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Centro regionale per la revisione protesica di spalla anca e ginocchio</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G691" t="inlineStr">
+        <is>
+          <t>10/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I691" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Centro regionale per la revisione protesica di spalla anca e ginocchio&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K691" t="inlineStr">
+        <is>
+          <t>10/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M691" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P691" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE691" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>31/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Operativa</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G692" t="inlineStr">
+        <is>
+          <t>10/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I692" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS &lt;strong&gt;Endoscopia Operativa&lt;/strong&gt;&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K692" t="inlineStr">
+        <is>
+          <t>10/05/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M692" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P692" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE692" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>31/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E693" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Andrologia</t>
         </is>
       </c>
-      <c r="F643" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G643" t="inlineStr">
+      <c r="F693" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G693" t="inlineStr">
         <is>
           <t>10/05/2021 00:00</t>
         </is>
       </c>
-      <c r="I643" t="inlineStr">
+      <c r="I693" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS Andrologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K643" t="inlineStr">
+      <c r="K693" t="inlineStr">
         <is>
           <t>10/05/2027 00:00</t>
         </is>
       </c>
-      <c r="M643" t="inlineStr">
-[...114 lines deleted...]
-      <c r="B646" t="inlineStr">
+      <c r="M693" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P693" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE693" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="B694" t="inlineStr">
         <is>
           <t>23/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E646" t="inlineStr">
+      <c r="E694" t="inlineStr">
         <is>
           <t>Concorso pubblico per Dirigente Medico nella disciplina di Cure Palliative.</t>
         </is>
       </c>
-      <c r="F646" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G646" t="inlineStr">
+      <c r="F694" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G694" t="inlineStr">
         <is>
           <t>26/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I646" t="inlineStr">
+      <c r="I694" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Dirigente Medico nella disciplina di Cure Palliative. La scadenza è fissata per il giorno 23/05/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K646" t="inlineStr">
+      <c r="K694" t="inlineStr">
         <is>
           <t>26/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M646" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B647" t="inlineStr">
+      <c r="M694" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P694" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE694" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="B695" t="inlineStr">
         <is>
           <t>05/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E647" t="inlineStr">
+      <c r="E695" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Angiografia diagnostica ed interventistica</t>
         </is>
       </c>
-      <c r="F647" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G647" t="inlineStr">
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G695" t="inlineStr">
         <is>
           <t>16/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I647" t="inlineStr"/>
-      <c r="K647" t="inlineStr">
+      <c r="I695" t="inlineStr"/>
+      <c r="K695" t="inlineStr">
         <is>
           <t>16/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M647" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B648" t="inlineStr">
+      <c r="M695" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P695" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE695" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="B696" t="inlineStr">
         <is>
           <t>05/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E648" t="inlineStr">
+      <c r="E696" t="inlineStr">
         <is>
           <t xml:space="preserve"> Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Respiratoria</t>
         </is>
       </c>
-      <c r="F648" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G648" t="inlineStr">
+      <c r="F696" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G696" t="inlineStr">
         <is>
           <t>16/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I648" t="inlineStr"/>
-      <c r="K648" t="inlineStr">
+      <c r="I696" t="inlineStr"/>
+      <c r="K696" t="inlineStr">
         <is>
           <t>16/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M648" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B649" t="inlineStr">
+      <c r="M696" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P696" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE696" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="B697" t="inlineStr">
         <is>
           <t>04/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E649" t="inlineStr">
+      <c r="E697" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Gestione dei Percorsi ambulatoriali e DH” afferente alla UOC Oncologia – Vicenza</t>
         </is>
       </c>
-      <c r="F649" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G649" t="inlineStr">
+      <c r="F697" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G697" t="inlineStr">
         <is>
           <t>15/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I649" t="inlineStr"/>
-      <c r="K649" t="inlineStr">
+      <c r="I697" t="inlineStr"/>
+      <c r="K697" t="inlineStr">
         <is>
           <t>15/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M649" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B650" t="inlineStr">
+      <c r="M697" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P697" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE697" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="B698" t="inlineStr">
         <is>
           <t>09/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E650" t="inlineStr">
+      <c r="E698" t="inlineStr">
         <is>
           <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Medicina Generale di Valdagno</t>
         </is>
       </c>
-      <c r="F650" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G650" t="inlineStr">
+      <c r="F698" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G698" t="inlineStr">
         <is>
           <t>12/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I650" t="inlineStr">
+      <c r="I698" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Medicina Generale di Valdagno&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K650" t="inlineStr">
+      <c r="K698" t="inlineStr">
         <is>
           <t>12/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M650" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B651" t="inlineStr">
+      <c r="M698" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P698" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE698" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="B699" t="inlineStr">
         <is>
           <t>12/05/2021 00:00</t>
         </is>
       </c>
-      <c r="E651" t="inlineStr">
+      <c r="E699" t="inlineStr">
         <is>
           <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Psicologo disciplina Psicoterapia</t>
         </is>
       </c>
-      <c r="F651" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G651" t="inlineStr">
+      <c r="F699" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G699" t="inlineStr">
         <is>
           <t>12/04/2021 00:00</t>
         </is>
       </c>
-      <c r="I651" t="inlineStr"/>
-      <c r="K651" t="inlineStr">
+      <c r="I699" t="inlineStr"/>
+      <c r="K699" t="inlineStr">
         <is>
           <t>12/04/2027 00:00</t>
         </is>
       </c>
-      <c r="M651" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B652" t="inlineStr">
+      <c r="M699" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P699" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE699" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="B700" t="inlineStr">
         <is>
           <t>09/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E652" t="inlineStr">
+      <c r="E700" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 17/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
         </is>
       </c>
-      <c r="F652" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G652" t="inlineStr">
+      <c r="F700" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G700" t="inlineStr">
         <is>
           <t>30/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I652" t="inlineStr">
+      <c r="I700" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 17/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K652" t="inlineStr">
+      <c r="K700" t="inlineStr">
         <is>
           <t>30/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M652" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B653" t="inlineStr">
+      <c r="M700" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P700" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE700" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
         <is>
           <t>09/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E653" t="inlineStr">
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 18/2021 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr">
+        <is>
+          <t>30/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I701" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 18/2021 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J701" t="inlineStr">
+        <is>
+          <t>MEDICO VETERINARIO</t>
+        </is>
+      </c>
+      <c r="K701" t="inlineStr">
+        <is>
+          <t>30/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M701" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P701" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE701" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>09/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 12/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr">
+        <is>
+          <t>30/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I702" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 12/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K702" t="inlineStr">
+        <is>
+          <t>30/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M702" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P702" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE702" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>09/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 16/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
-      <c r="F653" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G653" t="inlineStr">
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr">
         <is>
           <t>30/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I653" t="inlineStr">
+      <c r="I703" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 16/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K653" t="inlineStr">
+      <c r="K703" t="inlineStr">
         <is>
           <t>30/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M653" t="inlineStr">
-[...124 lines deleted...]
-      <c r="B656" t="inlineStr">
+      <c r="M703" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P703" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE703" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="B704" t="inlineStr">
         <is>
           <t>13/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E656" t="inlineStr">
+      <c r="E704" t="inlineStr">
         <is>
           <t>Avviso n. 66 Borsa di Studio UOC Neurochirurgia</t>
         </is>
       </c>
-      <c r="F656" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G656" t="inlineStr">
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr">
         <is>
           <t>29/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I656" t="inlineStr">
+      <c r="I704" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso n. 66 Borsa di Studio UOC Neurochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K656" t="inlineStr">
+      <c r="K704" t="inlineStr">
         <is>
           <t>29/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M656" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B657" t="inlineStr">
+      <c r="M704" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P704" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE704" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="B705" t="inlineStr">
         <is>
           <t>15/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E657" t="inlineStr">
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione diagnostica e terapeutica delle malattie dell’intestino tenue</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I705" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione diagnostica e terapeutica delle malattie dell’intestino tenue&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K705" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M705" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P705" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE705" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione delle terapie avanzate nelle malattie croniche intestinali (MICI)</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I706" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione delle terapie avanzate nelle malattie croniche intestinali (MICI)&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K706" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M706" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P706" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE706" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione Attività Ambulatoriale e di Day Hospital</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I707" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione Attività Ambulatoriale e di Day Hospital&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K707" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M707" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P707" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE707" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione delle emergenze mediche”</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I708" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione delle emergenze mediche”&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K708" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M708" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P708" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE708" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Osservazione Breve Intensiva</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G709" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I709" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Osservazione Breve Intensiva&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K709" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M709" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P709" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE709" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Area Verde</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr">
+        <is>
+          <t>26/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I710" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Area Verde&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K710" t="inlineStr">
+        <is>
+          <t>26/03/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M710" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P710" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE710" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Aritmologia diagnostica</t>
         </is>
       </c>
-      <c r="F657" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G657" t="inlineStr">
+      <c r="F711" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G711" t="inlineStr">
         <is>
           <t>26/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I657" t="inlineStr">
+      <c r="I711" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Aritmologia diagnostica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K657" t="inlineStr">
+      <c r="K711" t="inlineStr">
         <is>
           <t>26/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M657" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B658" t="inlineStr">
+      <c r="M711" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P711" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE711" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="B712" t="inlineStr">
         <is>
           <t>15/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E658" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G658" t="inlineStr">
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Ecografia cardiaca di secondo livello</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G712" t="inlineStr">
         <is>
           <t>26/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I658" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K658" t="inlineStr">
+      <c r="I712" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di un incarico di Alta Specializzazione Ecografia cardiaca  di secondo livello&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K712" t="inlineStr">
         <is>
           <t>26/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M658" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B659" t="inlineStr">
+      <c r="M712" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P712" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE712" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="B713" t="inlineStr">
         <is>
           <t>15/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E659" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G659" t="inlineStr">
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>Avviso interno ASP Laparoscopia Ginecologica per Patologia non Oncologica</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G713" t="inlineStr">
         <is>
           <t>26/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I659" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K659" t="inlineStr">
+      <c r="I713" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno ASP Laparoscopia Ginecologica per Patologia non Oncologica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K713" t="inlineStr">
         <is>
           <t>26/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M659" t="inlineStr">
-[...310 lines deleted...]
-      <c r="B666" t="inlineStr">
+      <c r="M713" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P713" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE713" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="B714" t="inlineStr">
         <is>
           <t>28/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E666" t="inlineStr">
+      <c r="E714" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 14/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
         </is>
       </c>
-      <c r="F666" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G666" t="inlineStr">
+      <c r="F714" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G714" t="inlineStr">
         <is>
           <t>18/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I666" t="inlineStr">
+      <c r="I714" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 14/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K666" t="inlineStr">
+      <c r="K714" t="inlineStr">
         <is>
           <t>18/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M666" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B667" t="inlineStr">
+      <c r="M714" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P714" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE714" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="B715" t="inlineStr">
         <is>
           <t>20/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E667" t="inlineStr">
+      <c r="E715" t="inlineStr">
         <is>
           <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Pediatria</t>
         </is>
       </c>
-      <c r="F667" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G667" t="inlineStr">
+      <c r="F715" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr">
         <is>
           <t>15/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I667" t="inlineStr">
+      <c r="I715" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Pediatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K667" t="inlineStr">
+      <c r="K715" t="inlineStr">
         <is>
           <t>15/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M667" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B668" t="inlineStr">
+      <c r="M715" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P715" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE715" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="B716" t="inlineStr">
         <is>
           <t>14/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E668" t="inlineStr">
+      <c r="E716" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 13/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
-      <c r="F668" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G668" t="inlineStr">
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr">
         <is>
           <t>11/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I668" t="inlineStr">
+      <c r="I716" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 13/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K668" t="inlineStr">
+      <c r="K716" t="inlineStr">
         <is>
           <t>11/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M668" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A669" t="inlineStr">
+      <c r="M716" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P716" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE716" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
-      <c r="B669" t="inlineStr">
+      <c r="B717" t="inlineStr">
         <is>
           <t>04/04/2021 00:00</t>
         </is>
       </c>
-      <c r="E669" t="inlineStr">
+      <c r="E717" t="inlineStr">
         <is>
           <t>Concorsi pubblici: Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D, Collaboratore Tecnico Professionale - Ingegnere Gestionale cat. D, Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D, Collaboratore Tecnico Professionale - Statistico cat. D.</t>
         </is>
       </c>
-      <c r="F669" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G669" t="inlineStr">
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
-      <c r="I669" t="inlineStr">
+      <c r="I717" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto i seguenti concorsi pubblici: Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D, Collaboratore Tecnico Professionale - Ingegnere Gestionale cat. D, Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D, Collaboratore Tecnico Professionale - Statistico cat. D. La scadenza è fissata per il giorno 04/04/2021&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="J669" t="inlineStr">
+      <c r="J717" t="inlineStr">
         <is>
           <t>COLLABORATORE TECNICO PROFESSIONALE</t>
         </is>
       </c>
-      <c r="K669" t="inlineStr">
+      <c r="K717" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
-      <c r="M669" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B670" t="inlineStr">
+      <c r="M717" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P717" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE717" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="B718" t="inlineStr">
         <is>
           <t>04/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E670" t="inlineStr">
+      <c r="E718" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 7/2021 per la formazione di un elenco di idonei per il conferimento di incarichi libero professionali a Psicologia specializzati in Psicoterapia</t>
         </is>
       </c>
-      <c r="F670" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G670" t="inlineStr">
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G718" t="inlineStr">
         <is>
           <t>22/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I670" t="inlineStr">
+      <c r="I718" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 7/2021 per la formazione di un elenco di idonei per il conferimento di incarichi libero professionali a Psicologia specializzati in Psicoterapia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K670" t="inlineStr">
+      <c r="K718" t="inlineStr">
         <is>
           <t>22/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M670" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B671" t="inlineStr">
+      <c r="M718" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P718" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE718" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>10/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Prevenzione, Diagnosi e Terapia delle Malattie a Trasmissione Sessuale</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr">
+        <is>
+          <t>19/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I719" t="inlineStr"/>
+      <c r="K719" t="inlineStr">
+        <is>
+          <t>19/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M719" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P719" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE719" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="B720" t="inlineStr">
         <is>
           <t>01/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E671" t="inlineStr">
+      <c r="E720" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 10/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ematologia</t>
         </is>
       </c>
-      <c r="F671" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G671" t="inlineStr">
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr">
         <is>
           <t>19/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I671" t="inlineStr">
+      <c r="I720" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 10/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ematologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K671" t="inlineStr">
+      <c r="K720" t="inlineStr">
         <is>
           <t>19/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M671" t="inlineStr">
-[...59 lines deleted...]
-      <c r="B673" t="inlineStr">
+      <c r="M720" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P720" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE720" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="B721" t="inlineStr">
         <is>
           <t>28/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E673" t="inlineStr">
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 9/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr">
+        <is>
+          <t>18/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I721" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 9/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K721" t="inlineStr">
+        <is>
+          <t>18/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M721" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P721" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE721" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>28/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 6/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr">
+        <is>
+          <t>18/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I722" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 6/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K722" t="inlineStr">
+        <is>
+          <t>18/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M722" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P722" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE722" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>28/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E723" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 11/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
-      <c r="F673" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G673" t="inlineStr">
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr">
         <is>
           <t>18/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I673" t="inlineStr">
+      <c r="I723" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 11/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K673" t="inlineStr">
+      <c r="K723" t="inlineStr">
         <is>
           <t>18/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M673" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B674" t="inlineStr">
+      <c r="M723" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P723" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE723" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="B724" t="inlineStr">
         <is>
           <t>28/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E674" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G674" t="inlineStr">
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 8/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr">
         <is>
           <t>18/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I674" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K674" t="inlineStr">
+      <c r="I724" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 8/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K724" t="inlineStr">
         <is>
           <t>18/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M674" t="inlineStr">
-[...114 lines deleted...]
-      <c r="B677" t="inlineStr">
+      <c r="M724" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P724" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE724" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="B725" t="inlineStr">
         <is>
           <t>14/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E677" t="inlineStr">
+      <c r="E725" t="inlineStr">
         <is>
           <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro" S.P.I.S.A.L.</t>
         </is>
       </c>
-      <c r="F677" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G677" t="inlineStr">
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr">
         <is>
           <t>12/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I677" t="inlineStr">
+      <c r="I725" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro" S.P.I.S.A.L.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K677" t="inlineStr">
+      <c r="K725" t="inlineStr">
         <is>
           <t>12/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M677" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G678" t="inlineStr">
+      <c r="M725" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P725" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE725" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>07/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>Concorso pubblico per Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio.</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr">
         <is>
           <t>08/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I678" t="inlineStr">
-[...48 lines deleted...]
-      <c r="I679" t="inlineStr">
+      <c r="I726" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio. La scadenza è fissata per il giorno 07/03/2021&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K679" t="inlineStr">
+      <c r="K726" t="inlineStr">
         <is>
           <t>08/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M679" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B680" t="inlineStr">
+      <c r="M726" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P726" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE726" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>10/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene della produzione, trasformazione, commercializzazione e trasporto degli alimenti di origine animale e loro derivati.</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr">
+        <is>
+          <t>08/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I727" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene della produzione, trasformazione, commercializzazione e trasporto degli alimenti di origine animale e loro derivati da assegnare al Distretto Est.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K727" t="inlineStr">
+        <is>
+          <t>08/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M727" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P727" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE727" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="B728" t="inlineStr">
         <is>
           <t>25/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E680" t="inlineStr">
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Ovest</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I728" t="inlineStr"/>
+      <c r="K728" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M728" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P728" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE728" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Pneumologia oncologica territoriale</t>
         </is>
       </c>
-      <c r="F680" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G680" t="inlineStr">
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr">
         <is>
           <t>05/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I680" t="inlineStr"/>
-      <c r="K680" t="inlineStr">
+      <c r="I729" t="inlineStr"/>
+      <c r="K729" t="inlineStr">
         <is>
           <t>05/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M680" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B681" t="inlineStr">
+      <c r="M729" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P729" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE729" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>15/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 5/2021 per il conferimento di n. 5 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I730" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 5/2021 per il conferimento di n. 5 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K730" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M730" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P730" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE730" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="B731" t="inlineStr">
         <is>
           <t>25/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E681" t="inlineStr">
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I731" t="inlineStr"/>
+      <c r="K731" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M731" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P731" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE731" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi di accesso diretto nei CSM e gestione dell'emergenza psichiatrica territoriale</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I732" t="inlineStr"/>
+      <c r="K732" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M732" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P732" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE732" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I733" t="inlineStr"/>
+      <c r="K733" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M733" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P733" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE733" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici nei Disturbi del Neurosviluppo nell'età adulta</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr">
+        <is>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I734" t="inlineStr"/>
+      <c r="K734" t="inlineStr">
+        <is>
+          <t>05/02/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M734" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P734" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE734" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E735" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione integrata dei Disturbi gravi del Comportamento Alimentare</t>
         </is>
       </c>
-      <c r="F681" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G681" t="inlineStr">
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr">
         <is>
           <t>05/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I681" t="inlineStr"/>
-      <c r="K681" t="inlineStr">
+      <c r="I735" t="inlineStr"/>
+      <c r="K735" t="inlineStr">
         <is>
           <t>05/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M681" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B682" t="inlineStr">
+      <c r="M735" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P735" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE735" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="B736" t="inlineStr">
         <is>
           <t>25/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E682" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G682" t="inlineStr">
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - distretto Est</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr">
         <is>
           <t>05/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I682" t="inlineStr"/>
-      <c r="K682" t="inlineStr">
+      <c r="I736" t="inlineStr"/>
+      <c r="K736" t="inlineStr">
         <is>
           <t>05/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M682" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G683" t="inlineStr">
+      <c r="M736" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P736" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE736" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Est</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr">
         <is>
           <t>05/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I683" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K683" t="inlineStr">
+      <c r="I737" t="inlineStr"/>
+      <c r="K737" t="inlineStr">
         <is>
           <t>05/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M683" t="inlineStr">
-[...274 lines deleted...]
-      <c r="B690" t="inlineStr">
+      <c r="M737" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P737" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE737" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="B738" t="inlineStr">
         <is>
           <t>13/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E690" t="inlineStr">
+      <c r="E738" t="inlineStr">
         <is>
           <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Neurochirurgia</t>
         </is>
       </c>
-      <c r="F690" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G690" t="inlineStr">
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr">
         <is>
           <t>04/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I690" t="inlineStr">
+      <c r="I738" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Neurochirurgia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K690" t="inlineStr">
+      <c r="K738" t="inlineStr">
         <is>
           <t>04/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M690" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B691" t="inlineStr">
+      <c r="M738" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P738" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE738" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="B739" t="inlineStr">
         <is>
           <t>07/03/2021 00:00</t>
         </is>
       </c>
-      <c r="E691" t="inlineStr">
+      <c r="E739" t="inlineStr">
         <is>
           <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Ematologia</t>
         </is>
       </c>
-      <c r="F691" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G691" t="inlineStr">
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr">
         <is>
           <t>04/02/2021 00:00</t>
         </is>
       </c>
-      <c r="I691" t="inlineStr">
+      <c r="I739" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Ematologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K691" t="inlineStr">
+      <c r="K739" t="inlineStr">
         <is>
           <t>04/02/2027 00:00</t>
         </is>
       </c>
-      <c r="M691" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A692" t="inlineStr">
+      <c r="M739" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P739" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE739" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>31/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 4/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Laboratorio di Genetica Medica</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr">
+        <is>
+          <t>21/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I740" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 4/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Laboratorio di Genetica Medica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K740" t="inlineStr">
+        <is>
+          <t>21/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M740" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P740" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE740" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>31/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 2/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr">
+        <is>
+          <t>21/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I741" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 2/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K741" t="inlineStr">
+        <is>
+          <t>21/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M741" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P741" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE741" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
-      <c r="B692" t="inlineStr">
+      <c r="B742" t="inlineStr">
         <is>
           <t>31/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E692" t="inlineStr">
+      <c r="E742" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 3/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Fisioterapia</t>
         </is>
       </c>
-      <c r="F692" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G692" t="inlineStr">
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr">
         <is>
           <t>21/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I692" t="inlineStr"/>
-      <c r="J692" t="inlineStr">
+      <c r="I742" t="inlineStr"/>
+      <c r="J742" t="inlineStr">
         <is>
           <t>FISIOTERAPISTA</t>
         </is>
       </c>
-      <c r="K692" t="inlineStr">
+      <c r="K742" t="inlineStr">
         <is>
           <t>21/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M692" t="inlineStr">
-[...114 lines deleted...]
-      <c r="B695" t="inlineStr">
+      <c r="M742" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P742" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE742" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="B743" t="inlineStr">
         <is>
           <t>09/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E695" t="inlineStr">
+      <c r="E743" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione Ambulatorio Day Service Day Hospital Ospedale di Valdagno</t>
         </is>
       </c>
-      <c r="F695" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G695" t="inlineStr">
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr">
         <is>
           <t>20/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I695" t="inlineStr">
+      <c r="I743" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione Ambulatorio Day Service Day Hospital Ospedale di Valdagno&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K695" t="inlineStr">
+      <c r="K743" t="inlineStr">
         <is>
           <t>20/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M695" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B696" t="inlineStr">
+      <c r="M743" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P743" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE743" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="B744" t="inlineStr">
         <is>
           <t>14/02/2021 00:00</t>
         </is>
       </c>
-      <c r="E696" t="inlineStr">
+      <c r="E744" t="inlineStr">
         <is>
           <t>Concorso pubblico per Dirigente Medico nella disciplina di Anestesia e Rianimazione.</t>
         </is>
       </c>
-      <c r="F696" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G696" t="inlineStr">
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr">
         <is>
           <t>19/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I696" t="inlineStr">
+      <c r="I744" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Dirigente Medico nella disciplina di Anestesia e Rianimazione. La scadenza è fissata per il giorno 14/02/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K696" t="inlineStr">
+      <c r="K744" t="inlineStr">
         <is>
           <t>19/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M696" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B697" t="inlineStr">
+      <c r="M744" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P744" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE744" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="B745" t="inlineStr">
         <is>
           <t>28/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E697" t="inlineStr">
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>Avviso interno per il conferimento di incarico di responsabile UOS Sistemi Informativi</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr">
+        <is>
+          <t>18/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I745" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico di responsabile UOS Sistemi Informativi&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K745" t="inlineStr">
+        <is>
+          <t>18/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M745" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P745" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE745" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>28/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> Avviso interno per il conferimento di incarico di responsabile UOS Gare</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr">
+        <is>
+          <t>18/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="I746" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno per il conferimento di incarico di responsabile UOS  Gare&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K746" t="inlineStr">
+        <is>
+          <t>18/01/2027 00:00</t>
+        </is>
+      </c>
+      <c r="M746" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P746" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE746" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>28/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E747" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Bilancio e gestione crediti e debiti</t>
         </is>
       </c>
-      <c r="F697" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G697" t="inlineStr">
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr">
         <is>
           <t>18/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I697" t="inlineStr">
+      <c r="I747" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico di Alta Specializzazione Bilancio e gestione crediti e debiti&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K697" t="inlineStr">
+      <c r="K747" t="inlineStr">
         <is>
           <t>18/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M697" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B698" t="inlineStr">
+      <c r="M747" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P747" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE747" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="B748" t="inlineStr">
         <is>
           <t>28/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E698" t="inlineStr">
-[...97 lines deleted...]
-      <c r="E700" t="inlineStr">
+      <c r="E748" t="inlineStr">
         <is>
           <t>Avviso pubblico N. 65 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Oculistica</t>
         </is>
       </c>
-      <c r="F700" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G700" t="inlineStr">
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr">
         <is>
           <t>13/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I700" t="inlineStr">
+      <c r="I748" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico N. 65 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Oculistica&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K700" t="inlineStr">
+      <c r="K748" t="inlineStr">
         <is>
           <t>13/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M700" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B701" t="inlineStr">
+      <c r="M748" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P748" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE748" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="B749" t="inlineStr">
         <is>
           <t>21/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E701" t="inlineStr">
+      <c r="E749" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 1/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
         </is>
       </c>
-      <c r="F701" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G701" t="inlineStr">
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr">
         <is>
           <t>11/01/2021 00:00</t>
         </is>
       </c>
-      <c r="I701" t="inlineStr">
+      <c r="I749" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 1/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K701" t="inlineStr">
+      <c r="K749" t="inlineStr">
         <is>
           <t>11/01/2027 00:00</t>
         </is>
       </c>
-      <c r="M701" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B702" t="inlineStr">
+      <c r="M749" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P749" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE749" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="B750" t="inlineStr">
         <is>
           <t>20/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E702" t="inlineStr">
+      <c r="E750" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Monitoraggio, valutazione e miglioramento delle prescrizioni farmaceutiche</t>
         </is>
       </c>
-      <c r="F702" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G702" t="inlineStr">
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I702" t="inlineStr">
+      <c r="I750" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Monitoraggio, valutazione e miglioramento delle prescrizioni farmaceutiche&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K702" t="inlineStr">
+      <c r="K750" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M702" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B703" t="inlineStr">
+      <c r="M750" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P750" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE750" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="B751" t="inlineStr">
         <is>
           <t>20/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E703" t="inlineStr">
+      <c r="E751" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Allergologia e Autoimmunità</t>
         </is>
       </c>
-      <c r="F703" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G703" t="inlineStr">
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I703" t="inlineStr">
+      <c r="I751" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Allergologia e Autoimmunità&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K703" t="inlineStr">
+      <c r="K751" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M703" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B704" t="inlineStr">
+      <c r="M751" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P751" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE751" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="B752" t="inlineStr">
         <is>
           <t>20/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E704" t="inlineStr">
+      <c r="E752" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione e trattamento delle malattie neurodegenerative in fase di terminalità</t>
         </is>
       </c>
-      <c r="F704" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G704" t="inlineStr">
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr">
         <is>
           <t>30/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I704" t="inlineStr">
+      <c r="I752" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione e trattamento delle malattie neurodegenerative in fase di terminalità&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K704" t="inlineStr">
+      <c r="K752" t="inlineStr">
         <is>
           <t>30/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M704" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B705" t="inlineStr">
+      <c r="M752" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P752" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE752" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="B753" t="inlineStr">
         <is>
           <t>30/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E705" t="inlineStr">
+      <c r="E753" t="inlineStr">
         <is>
           <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista disciplina Farmaceutica Territoriale</t>
         </is>
       </c>
-      <c r="F705" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G705" t="inlineStr">
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr">
         <is>
           <t>21/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I705" t="inlineStr">
+      <c r="I753" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista disciplina Farmaceutica Territoriale&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K705" t="inlineStr">
+      <c r="K753" t="inlineStr">
         <is>
           <t>21/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M705" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A706" t="inlineStr">
+      <c r="M753" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P753" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE753" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr">
         <is>
           <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
-      <c r="B706" t="inlineStr">
+      <c r="B754" t="inlineStr">
         <is>
           <t>28/12/2020 00:00</t>
         </is>
       </c>
-      <c r="E706" t="inlineStr">
+      <c r="E754" t="inlineStr">
         <is>
           <t>Avviso di selezione pubblica n. 49/2020 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia</t>
         </is>
       </c>
-      <c r="F706" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G706" t="inlineStr">
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr">
         <is>
           <t>18/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I706" t="inlineStr">
+      <c r="I754" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso di selezione pubblica n. 49/2020 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="J706" t="inlineStr">
+      <c r="J754" t="inlineStr">
         <is>
           <t>PSICOLOGO</t>
         </is>
       </c>
-      <c r="K706" t="inlineStr">
+      <c r="K754" t="inlineStr">
         <is>
           <t>18/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M706" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B707" t="inlineStr">
+      <c r="M754" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P754" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE754" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="B755" t="inlineStr">
         <is>
           <t>14/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E707" t="inlineStr">
+      <c r="E755" t="inlineStr">
         <is>
           <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Gastroenterologia – Direzione Medica di Presidio Ospedaliero.</t>
         </is>
       </c>
-      <c r="F707" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G707" t="inlineStr">
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr">
         <is>
           <t>16/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I707" t="inlineStr">
+      <c r="I755" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto i seguenti concorsi pubblici per Dirigente Medico nelle discipline di: Gastroenterologia – Direzione Medica di Presidio Ospedaliero. La scadenza è fissata per il giorno 14/01/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K707" t="inlineStr">
+      <c r="K755" t="inlineStr">
         <is>
           <t>16/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M707" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B708" t="inlineStr">
+      <c r="M755" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P755" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE755" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="B756" t="inlineStr">
         <is>
           <t>14/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E708" t="inlineStr">
+      <c r="E756" t="inlineStr">
         <is>
           <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico Sanitario di Laboratorio Biomedico cat. D.</t>
         </is>
       </c>
-      <c r="F708" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G708" t="inlineStr">
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr">
         <is>
           <t>16/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I708" t="inlineStr">
+      <c r="I756" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Collaboratore Professionale Sanitario Tecnico Sanitario di Laboratorio Biomedico cat. D. La scadenza è fissata per il giorno 14/01/2021.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K708" t="inlineStr">
+      <c r="K756" t="inlineStr">
         <is>
           <t>16/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M708" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B709" t="inlineStr">
+      <c r="M756" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P756" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE756" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="757">
+      <c r="B757" t="inlineStr">
         <is>
           <t>15/12/2020 00:00</t>
         </is>
       </c>
-      <c r="E709" t="inlineStr">
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G757" t="inlineStr">
+        <is>
+          <t>07/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I757" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Radiodiagnostica&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K757" t="inlineStr">
+        <is>
+          <t>07/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M757" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P757" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE757" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>06/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>Avviso di mobilità esterna volontaria per n. 2 Dirigenti Medici disciplina Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G758" t="inlineStr">
+        <is>
+          <t>07/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I758" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di mobilità esterna volontaria per n. 2 Dirigenti Medici disciplina Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K758" t="inlineStr">
+        <is>
+          <t>07/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M758" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P758" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE758" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="B759" t="inlineStr">
+        <is>
+          <t>06/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G759" t="inlineStr">
+        <is>
+          <t>07/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I759" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K759" t="inlineStr">
+        <is>
+          <t>07/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M759" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P759" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE759" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="B760" t="inlineStr">
+        <is>
+          <t>15/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E760" t="inlineStr">
         <is>
           <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Gastroenterologia</t>
         </is>
       </c>
-      <c r="F709" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G709" t="inlineStr">
+      <c r="F760" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G760" t="inlineStr">
         <is>
           <t>07/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I709" t="inlineStr">
+      <c r="I760" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Gastroenterologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="K709" t="inlineStr">
+      <c r="K760" t="inlineStr">
         <is>
           <t>07/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M709" t="inlineStr">
-[...163 lines deleted...]
-      <c r="A713" t="inlineStr">
+      <c r="M760" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P760" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE760" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
         <is>
           <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
-      <c r="B713" t="inlineStr">
+      <c r="B761" t="inlineStr">
         <is>
           <t>03/01/2021 00:00</t>
         </is>
       </c>
-      <c r="E713" t="inlineStr">
+      <c r="E761" t="inlineStr">
         <is>
           <t>Concorso pubblico per l'assunzione a tempo indeterminato di n. 28 Assistenti Amministrativi cat. C, riservato alle categorie di cui all'art. 1 L. 68/99 iscritti negli elenchi di cui all'art. 8 L.68/99.</t>
         </is>
       </c>
-      <c r="F713" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G713" t="inlineStr">
+      <c r="F761" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G761" t="inlineStr">
         <is>
           <t>04/12/2020 00:00</t>
         </is>
       </c>
-      <c r="I713" t="inlineStr">
+      <c r="I761" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Concorso pubblico per l'assunzione a tempo indeterminato di n. 28 Assistenti Amministrativi cat. C, riservato alle categorie di cui all'art. 1 L. 68/99, iscritti negli elenchi di cui all'art. 8 L.68/99&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="J713" t="inlineStr">
+      <c r="J761" t="inlineStr">
         <is>
           <t>ASSISTENTE AMMINISTRATIVO</t>
         </is>
       </c>
-      <c r="K713" t="inlineStr">
+      <c r="K761" t="inlineStr">
         <is>
           <t>04/12/2026 00:00</t>
         </is>
       </c>
-      <c r="M713" t="inlineStr">
-[...31 lines deleted...]
-      <c r="G714" t="inlineStr">
+      <c r="M761" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P761" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE761" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="B762" t="inlineStr">
+        <is>
+          <t>05/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per titoli ed eventuale colloquio, per l'assunzione a tempo determinato di Collaboratori Sanitari Professionali - Infermieri - cat.D</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G762" t="inlineStr">
         <is>
           <t>30/11/2020 00:00</t>
         </is>
       </c>
-      <c r="I714" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K714" t="inlineStr">
+      <c r="I762" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per titoli ed eventuale colloquio, per l'assunzione a tempo determinato di Collaboratori Sanitari Professionali - Infermieri - cat.D&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K762" t="inlineStr">
         <is>
           <t>30/11/2026 00:00</t>
         </is>
       </c>
-      <c r="M714" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A715" t="inlineStr">
+      <c r="M762" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P762" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE762" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
         <is>
           <t>Area degli operatori-Tecnico</t>
         </is>
       </c>
-      <c r="B715" t="inlineStr">
+      <c r="B763" t="inlineStr">
         <is>
           <t>27/12/2020 00:00</t>
         </is>
       </c>
-      <c r="E715" t="inlineStr">
+      <c r="E763" t="inlineStr">
         <is>
           <t>Concorso pubblico per Operatore Tecnico Specializzato – Autista di Ambulanza, cat. Bs.</t>
         </is>
       </c>
-      <c r="F715" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G715" t="inlineStr">
+      <c r="F763" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G763" t="inlineStr">
         <is>
           <t>30/11/2020 00:00</t>
         </is>
       </c>
-      <c r="I715" t="inlineStr">
+      <c r="I763" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Si informa che l’Azienda Zero ha indetto concorso pubblico per Operatore Tecnico Specializzato – Autista di Ambulanza, cat. Bs. La scadenza è fissata per il giorno 27.12.2020.&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;Gli interessati possono presentare domanda collegandosi al sito internet della Azienda Zero: &lt;a href="https://aziendazero.iscrizioneconcorsi.it/"&gt;https://aziendazero.iscrizioneconcorsi.it/&lt;/a&gt;&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;INFORMAZIONI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="J715" t="inlineStr">
+      <c r="J763" t="inlineStr">
         <is>
           <t>OPERATORE TECNICO SPECIALIZZATO</t>
         </is>
       </c>
-      <c r="K715" t="inlineStr">
+      <c r="K763" t="inlineStr">
         <is>
           <t>30/11/2026 00:00</t>
-        </is>
-[...2392 lines deleted...]
-          <t>18/09/2026 00:00</t>
         </is>
       </c>
       <c r="M763" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P763" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE763" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="B764" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>10/12/2020 00:00</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 2</t>
+          <t>Avviso di selezione pubblica n. 50/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
         </is>
       </c>
       <c r="F764" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G764" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>30/11/2020 00:00</t>
         </is>
       </c>
       <c r="I764" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 2&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 50/2020 per il conferimento di n. 1 incarico libero professionale a profesionista laureato in Medicina e Chirurgia specializzato in Oftalmologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K764" t="inlineStr">
         <is>
-          <t>18/09/2026 00:00</t>
+          <t>30/11/2026 00:00</t>
         </is>
       </c>
       <c r="M764" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P764" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE764" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="B765" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>11/12/2020 00:00</t>
         </is>
       </c>
       <c r="E765" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione Ambulatorio Medico SER.D. 2 di Montecchio”</t>
+          <t>Avviso pubblico n. 64 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="F765" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G765" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>26/11/2020 00:00</t>
         </is>
       </c>
       <c r="I765" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione Ambulatorio Medico SER.D. 2 di Montecchio”&lt;/p&gt;
+&lt;p&gt;Avviso pubblico n. 64 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Microbiologia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K765" t="inlineStr">
         <is>
-          <t>18/09/2026 00:00</t>
+          <t>26/11/2026 00:00</t>
         </is>
       </c>
       <c r="M765" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P765" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE765" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="B766" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>29/11/2020 00:00</t>
         </is>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione dell’ Equipe Alcologica del SER.D.” di Vicenza</t>
+          <t>Avviso di selezione pubblica n. 48/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="F766" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G766" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>19/11/2020 00:00</t>
         </is>
       </c>
       <c r="I766" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione dell’ Equipe Alcologica del SER.D.” di Vicenza&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 48/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Otorinolaringoiatria&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K766" t="inlineStr">
         <is>
-          <t>18/09/2026 00:00</t>
+          <t>19/11/2026 00:00</t>
         </is>
       </c>
       <c r="M766" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P766" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE766" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="B767" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>04/12/2020 00:00</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Radioterapia Senologica</t>
+          <t>Avviso pubblico N. 63 per colloquio, per l’attribuzione di due borse di studio biennali da assegnare alla UO Nefrologia, Dialisi e Trapianto di Rene</t>
         </is>
       </c>
       <c r="F767" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G767" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>19/11/2020 00:00</t>
         </is>
       </c>
       <c r="I767" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Radioterapia Senologica&lt;/p&gt;
+&lt;p&gt;Avviso pubblico N. 63 per colloquio, per l’attribuzione di due borse di studio biennali da assegnare alla UO Nefrologia, Dialisi e Trapianto di Rene&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K767" t="inlineStr">
         <is>
-          <t>18/09/2026 00:00</t>
+          <t>19/11/2026 00:00</t>
         </is>
       </c>
       <c r="M767" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P767" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE767" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="B768" t="inlineStr">
         <is>
-          <t>07/10/2020 00:00</t>
+          <t>26/11/2020 00:00</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nei profili professionali di Coll. Tecnico Prof.le / Coll.Amm.vo Prof.le cat. D, per un totale complessivo di n. 6 posti</t>
+          <t>Avviso di selezione pubblica n. 47/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="F768" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G768" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
         </is>
       </c>
       <c r="I768" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Avviso di selezione interna per la progressione verticale di personale dipendente nei profili professionali di Collaboratore Tecnico Professionale / Collaboratore Amministrativo Professionale cat. D, per un totale complessivo di n. 6 posti&lt;/p&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 47/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
       <c r="K768" t="inlineStr">
         <is>
-          <t>17/09/2026 00:00</t>
+          <t>16/11/2026 00:00</t>
         </is>
       </c>
       <c r="M768" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P768" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE768" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>07/10/2020 00:00</t>
+          <t>17/11/2020 00:00</t>
         </is>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t>Selezione interna per la progressione verticale di personale dipendente nei profili professionali di Collaboratore Tecnico Professionale/Collaboratore Amministrativo Professionale cat. D, per un totale di n. 6 posti</t>
+          <t>Avviso interno rivolto agli Operatori Socio Sanitari - dipendenti</t>
         </is>
       </c>
       <c r="F769" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="G769" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>14/11/2020 00:00</t>
         </is>
       </c>
       <c r="I769" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
-&lt;p&gt;Selezione interna per la progressione verticale di personale dipendente nei profili professionali di Collaboratore Tecnico Professionale/Collaboratore Amministrativo Professionale cat. D, per un totale di n. 6 posti&lt;/p&gt;
-&lt;!-- /wp:paragraph --&gt;</t>
+&lt;p&gt;Avviso interno rivolto agli Operatori Socio Sanitari - dipendenti&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J769" t="inlineStr">
+        <is>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="K769" t="inlineStr">
         <is>
-          <t>17/09/2026 00:00</t>
+          <t>14/11/2026 00:00</t>
         </is>
       </c>
       <c r="M769" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="P769" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE769" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="B770" t="inlineStr">
+        <is>
+          <t>13/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G770" t="inlineStr">
+        <is>
+          <t>12/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I770" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K770" t="inlineStr">
+        <is>
+          <t>12/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M770" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P770" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE770" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="B771" t="inlineStr">
+        <is>
+          <t>16/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 40/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G771" t="inlineStr">
+        <is>
+          <t>06/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I771" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 40/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K771" t="inlineStr">
+        <is>
+          <t>06/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M771" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P771" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE771" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="B772" t="inlineStr">
+        <is>
+          <t>16/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 46/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G772" t="inlineStr">
+        <is>
+          <t>06/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I772" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 46/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K772" t="inlineStr">
+        <is>
+          <t>06/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M772" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P772" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE772" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="773">
+      <c r="B773" t="inlineStr">
+        <is>
+          <t>16/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>Avviso di selezione pubblica n. 45/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Medicina Fisica e Riabilitazione</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G773" t="inlineStr">
+        <is>
+          <t>06/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I773" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso di selezione pubblica n. 45/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Medicina Fisica e Riabilitazione&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K773" t="inlineStr">
+        <is>
+          <t>06/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M773" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P773" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE773" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="B774" t="inlineStr">
+        <is>
+          <t>19/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>AVVISO PUBBLICO N. 62 per colloquio, per l’attribuzione di una borsa di studio annuale da assegnare alla UOS Patrimonio Impianti e Manutenzioni</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G774" t="inlineStr">
+        <is>
+          <t>04/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I774" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;AVVISO PUBBLICO N. 62 per colloquio, per l’attribuzione di una borsa di studio annuale da assegnare alla UOS Patrimonio Impianti e Manutenzioni&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="K774" t="inlineStr">
+        <is>
+          <t>04/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M774" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P774" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE774" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>06/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>Avviso interno rivolto ai collaboratori professionali sanitari - Infermieri</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="G775" t="inlineStr">
+        <is>
+          <t>03/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="I775" t="inlineStr">
+        <is>
+          <t>&lt;!-- wp:paragraph --&gt;
+&lt;p&gt;Avviso interno rivolto ai collaboratori professionali sanitari - Infermieri&lt;/p&gt;
+&lt;!-- /wp:paragraph --&gt;</t>
+        </is>
+      </c>
+      <c r="J775" t="inlineStr">
+        <is>
+          <t>INFERMIERE</t>
+        </is>
+      </c>
+      <c r="K775" t="inlineStr">
+        <is>
+          <t>03/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="M775" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="P775" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE775" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>