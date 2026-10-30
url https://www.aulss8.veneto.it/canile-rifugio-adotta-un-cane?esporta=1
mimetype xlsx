--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Ritrovato</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Sesso</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -468,1537 +468,1580 @@
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Pelo</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Manto</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Anno di nascita</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Struttura di adozione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>140/26</t>
+          <t>70/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ritrovato presso il comune di Pojana Maggiore</t>
+          <t>Montecchio Maggiore in Via S. Antonio</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Femmina</t>
+          <t>Maschio</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Corto</t>
+          <t>Lungo</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Nero Focato</t>
+          <t>Tricolore</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2024 circa</t>
+          <t>2025 c.a.</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Lega Europea per la Difesa del Cane (L.EU.DI.CA.) - Parco Zoofilo Val di Maso, Via Argine 863 – 35040, tel. 0429/099812 – 331/6762216</t>
+          <t>Rifugio del Cane di Arzignano - ENPA Onlus, Via Busa 7 – 36071 Arzignano, tel. 333/7170707</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>132/26</t>
+          <t>152/26</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Ritrovato il 5/08/2026 nel Comune di Orgiano</t>
+          <t>Ritrovato presso il comune di Pojana Maggiore</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Maschio</t>
+          <t>Femmina</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Nero focato</t>
+          <t>Fulvo</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
+          <t>Lega Europea per la Difesa del Cane (L.EU.DI.CA.) - Parco Zoofilo Val di Maso, Via Argine 863 – 35040, tel. 0429/099812 – 331/6762216</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>126/2026</t>
+          <t>165/26</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Ritrovato il 27/07/2026 a Villaga</t>
+          <t>Montegalda</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Maschio</t>
+          <t>Femmina</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Segugio Italiano</t>
+          <t>Meticcio</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Media</t>
-[...6 lines deleted...]
-      </c>
+          <t>Grande</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Fulvo</t>
+          <t>Grigio Sale Pepe</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>108/26</t>
+          <t>140/26</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Ritrovato il 5/07/2026 nel Comune di Albettone</t>
+          <t>Ritrovato presso il comune di Pojana Maggiore</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Maschio</t>
+          <t>Femmina</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Ruvido</t>
+          <t>Corto</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Nero grigio</t>
+          <t>Nero Focato</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2024 c.a.</t>
+          <t>2024 circa</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
+          <t>Lega Europea per la Difesa del Cane (L.EU.DI.CA.) - Parco Zoofilo Val di Maso, Via Argine 863 – 35040, tel. 0429/099812 – 331/6762216</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>105/26</t>
+          <t>132/26</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Ritrovato il 2/07/2026 nel Comune di Quinto vicentino</t>
+          <t>Ritrovato il 5/08/2026 nel Comune di Orgiano</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Femmina</t>
+          <t>Maschio</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Arancio bianco</t>
+          <t>Nero focato</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2024 c.a.</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>103/2026</t>
+          <t>126/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Ritrovato il 1/07/2026 nel Comune di TORRI DI QUARTESOLO</t>
+          <t>Ritrovato il 27/07/2026 a Villaga</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Femmina</t>
+          <t>Maschio</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Meticcio (Pincher)</t>
+          <t>Segugio Italiano</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Corto</t>
+          <t>Forte</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Fulvo</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2016 c.a.</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>92/2026</t>
+          <t>105/26</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Ritrovato il 4/06/2026 nel Comune di Villaga</t>
+          <t>Ritrovato il 2/07/2026 nel Comune di Quinto vicentino</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Maschio</t>
+          <t>Femmina</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Marrone/Bianco</t>
+          <t>Arancio bianco</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>04/06/2026</t>
+          <t>2024 c.a.</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>80/2026</t>
+          <t>92/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Ritrovato il 15/05/2026 nel Comune di BARBARANO</t>
+          <t>Ritrovato il 4/06/2026 nel Comune di Villaga</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>METICCIO</t>
+          <t>Meticcio</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>MEDIA</t>
+          <t>Piccola</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>CORTO</t>
+          <t>Corto</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>NERO FOCATO</t>
+          <t>Marrone/Bianco</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>10/05/0219</t>
+          <t>04/06/2026</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>78/2026</t>
+          <t>80/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Ritrovato il 14/05/2026 nel Comune di DUEVILLE</t>
+          <t>Ritrovato il 15/05/2026 nel Comune di BARBARANO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>METICCIO (JACK RUSSEL TERRIER)</t>
+          <t>METICCIO</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>PICCOLA</t>
+          <t>MEDIA</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MEDIO</t>
+          <t>CORTO</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>TRICOLORE</t>
+          <t>NERO FOCATO</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2018 C.A.</t>
+          <t>10/05/0219</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>53/2026</t>
+          <t>78/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Ritrovato il 10/04/2026 a Camisano Vicentino</t>
+          <t>Ritrovato il 14/05/2026 nel Comune di DUEVILLE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>METICCIO</t>
+          <t>METICCIO (JACK RUSSEL TERRIER)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>PICCOLA</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>MEDIO</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>TRICOLORE</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2025 C.A.</t>
+          <t>2018 C.A.</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>38/2026</t>
+          <t>53/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Ritrovato il 17/03/2026 nel Comune di Grisignano di Zocco</t>
+          <t>Ritrovato il 10/04/2026 a Camisano Vicentino</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>METICCIO</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PICCOLA</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>RICCIO</t>
+          <t>MEDIO</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>BIANCO</t>
+          <t>TRICOLORE</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2023 c.a.</t>
+          <t>2025 C.A.</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>23/2026</t>
+          <t>38/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Ritrovato il 18/02/2026 nel Comune di Campiglia dei berici</t>
+          <t>Ritrovato il 17/03/2026 nel Comune di Grisignano di Zocco</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Meticcio</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Corto</t>
+          <t>RICCIO</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Nero focato</t>
+          <t>BIANCO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2024 c.a.</t>
+          <t>2023 c.a.</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>03/2026</t>
+          <t>23/2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Ritrovato il 24/01/2026 nel Comune di Lonigo</t>
+          <t>Ritrovato il 18/02/2026 nel Comune di Campiglia dei berici</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Corto</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Miele</t>
+          <t>Nero focato</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>2024 c.a.</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>02/2026</t>
+          <t>03/2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Ritrovato il 17/01/2026 nel Comune di Trissino</t>
+          <t>Ritrovato il 24/01/2026 nel Comune di Lonigo</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Femmina</t>
+          <t>Maschio</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>Piccola</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Bianco Aranciato</t>
+          <t>Miele</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>01/01/2015</t>
+          <t>01/03/2025</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>11/2026 - ritrovato con collare in stoffa Beige</t>
+          <t>02/2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Ritrovato il 16/01/2026 nel Comune di Pojana Maggiore</t>
+          <t>Ritrovato il 17/01/2026 nel Comune di Trissino</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Maschio</t>
+          <t>Femmina</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Ispido</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Fulvo chiaro</t>
+          <t>Bianco Aranciato</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>01/01/2015</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>09/2026</t>
+          <t>11/2026 - ritrovato con collare in stoffa Beige</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Ritrovato il 9/01/2026 nel Comune di Agugliaro</t>
+          <t>Ritrovato il 16/01/2026 nel Comune di Pojana Maggiore</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Medio</t>
+          <t>Ispido</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Nero focato</t>
+          <t>Fulvo chiaro</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>85/2025</t>
+          <t>09/2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Ritrovato il 17/11/2025 nel Comune di Lonigo</t>
+          <t>Ritrovato il 9/01/2026 nel Comune di Agugliaro</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Grande</t>
+          <t>Piccola</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Medio</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Nero</t>
+          <t>Nero focato</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2017 c.a.</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>163/2025</t>
+          <t>85/2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Ritrovato il 6/09/2025 nel Comune di Lonigo</t>
+          <t>Ritrovato il 17/11/2025 nel Comune di Lonigo</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Grande</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Lungo</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Fulvo</t>
+          <t>Nero</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2017 c.a.</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>163/2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Ritrovato il 6/09/2025 nel Comune di Lonigo</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Piccola</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Lungo</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Fulvo</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>22/2025</t>
+          <t>163/2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Ritrovato il 12/05/2025 nel Comune di Brendola</t>
+          <t>Ritrovato il 6/09/2025 nel Comune di Lonigo</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>Piccola</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Lungo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Bianco arancio</t>
+          <t>Fulvo</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2018 c.a.</t>
-[...6 lines deleted...]
-      </c>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>211/2024</t>
+          <t>22/2025</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Ritrovato il 24/11/2024 nel Comune di Cornedo Vicentino</t>
+          <t>Ritrovato il 12/05/2025 nel Comune di Brendola</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Lungo</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Bianco arancio</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>2020 c.a.</t>
+          <t>2018 c.a.</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>103/2024</t>
+          <t>211/2024</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Ritrovato il 23/06/2024 nel Comune di Camisano Vicentino</t>
+          <t>Ritrovato il 24/11/2024 nel Comune di Cornedo Vicentino</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Nero e Bianco</t>
+          <t>Bianco arancio</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2020 c.a.</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>102/2024</t>
+          <t>103/2024</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Ritrovato il 20/06/2024 nel Comune di LONIGO</t>
+          <t>Ritrovato il 23/06/2024 nel Comune di Camisano Vicentino</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Pastore Tedesco</t>
+          <t>Meticcio</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Grande</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Corto</t>
+          <t>-</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Nero Focato</t>
+          <t>Nero e Bianco</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>5 anni</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>28/2024</t>
+          <t>102/2024</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Ritrovato il 17/04/2024 nel Comune di LONIGO</t>
+          <t>Ritrovato il 20/06/2024 nel Comune di LONIGO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Meticcio</t>
+          <t>Pastore Tedesco</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>Grande</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Nero bianco</t>
+          <t>Nero Focato</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2023 c.a.</t>
+          <t>5 anni</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>08/2024</t>
+          <t>28/2024</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Ritrovato il 21/01/2024 nel Comune di Nanto</t>
+          <t>Ritrovato il 17/04/2024 nel Comune di LONIGO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Fulvo</t>
+          <t>Nero bianco</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2022</t>
-[...2 lines deleted...]
-      <c r="I26" t="inlineStr"/>
+          <t>2023 c.a.</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>246/2022</t>
+          <t>08/2024</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Ritrovato il 28/09/2022 nel Comune di Agugliaro</t>
+          <t>Ritrovato il 21/01/2024 nel Comune di Nanto</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Lungo</t>
+          <t>Corto</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Miele</t>
+          <t>Fulvo</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>210/2022</t>
+          <t>246/2022</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Ritrovato il 27/08/2022 nel Comune di Campiglia dei Berici</t>
+          <t>Ritrovato il 28/09/2022 nel Comune di Agugliaro</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Corto</t>
+          <t>Lungo</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Fulvo</t>
+          <t>Miele</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>42/2022</t>
+          <t>210/2022</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Ritrovato il 6/04/2022 nel Comune di Arzignano</t>
+          <t>Ritrovato il 27/08/2022 nel Comune di Campiglia dei Berici</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Nero focato</t>
+          <t>Fulvo</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>23/2022</t>
+          <t>42/2022</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Ritrovato il 21/02/2022 nel Comune di Chiampo</t>
+          <t>Ritrovato il 6/04/2022 nel Comune di Arzignano</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Meticcio</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Piccola</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Fulvo</t>
+          <t>Nero focato</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>54/2021</t>
+          <t>23/2022</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Ritrovato il 12/04/2021 nel Comune di Val Liona</t>
+          <t>Ritrovato il 21/02/2022 nel Comune di Chiampo</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Segugio</t>
+          <t>Meticcio</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>Piccola</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Marrone</t>
+          <t>Fulvo</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>257/2019</t>
+          <t>54/2021</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Ritrovato il 1/12/2019 nel Comune di Montegaldella</t>
+          <t>Ritrovato il 12/04/2021 nel Comune di Val Liona</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Maschio</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Segugio</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Nero focato</t>
+          <t>Marrone</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2014 c.a.</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
+          <t>257/2019</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Ritrovato il 1/12/2019 nel Comune di Montegaldella</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Maschio</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Segugio</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Media</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Corto</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Nero focato</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>2014 c.a.</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
           <t>377/2017</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B34" t="inlineStr">
         <is>
           <t>Ritrovato il 17/12/2017 nel Comune di Quinto Vicentino</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E33" t="inlineStr">
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Maschio</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Meticcio</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>Corto</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>Fulvo</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="I33" t="inlineStr">
+      <c r="I34" t="inlineStr">
         <is>
           <t>Rifugio del Cane - Comune di Vicenza, Via Mantovani 41 – 36100 Vicenza, tel. 340/1820436</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>