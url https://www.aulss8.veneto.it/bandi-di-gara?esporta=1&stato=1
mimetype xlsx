--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>a_manifestazione_interesse</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>a_documento_obbligatorio</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -544,924 +544,1059 @@
       <c r="U1" t="inlineStr">
         <is>
           <t>Indirizzo</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>Telefono</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>0</v>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>124285</t>
+          <t>2026_826_0</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>RICHIESTA PREVENTIVI AUSILI PROTESICI ID UTENTE 124285</t>
+          <t>INDAGINE DI MERCATO FINALIZZATA AL SUCCESSIVO AFFIDAMENTO DIRETTO PER LA FORNITURA DI CONTROLLI PER LA VALUTAZIONE ESTRENA DI QUALITA’ (VEQ), IN FABBISOGNO ALL’U.O.C. MEDICINA DI LABORATORIO DELL’AZIENDA U.L.SS. N. 8 BERICA.</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>UOS Assistenza Protesica</t>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr"/>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">226032963 </t>
+        </is>
+      </c>
       <c r="K2" t="inlineStr"/>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr">
         <is>
-          <t>15/09/2026 12:02</t>
+          <t>30/10/2026 12:00</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>01/01/2032 12:02</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>17/09/2026 12:00</t>
-        </is>
+          <t>11/11/2026 14:00</t>
+        </is>
+      </c>
+      <c r="R2" t="n">
+        <v>23000</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="V2" t="inlineStr"/>
-      <c r="W2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>0</v>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>120171</t>
+          <t>2026_811</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>RICHIESTA PREVENTIVI AUSILI PROTESICI ID UTENTE 120171</t>
+          <t>CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA A LOTTO UNICO DI STAZIONI ELETTROCHIRURGICA AD ALTE PRESTAZIONI PER ENDOSCOPIA DIGESTIVA COMPLETE DI CARRELLO DI SUPPORTO, MODULO INTEGRATO/DEDICATO PER COAGULAZIONE AD ARGON PLASMA (APC), ED IDRODISSETTORE, PEDALIERA DI COMANDO E ACCESSORI, PER L'ESECUZIONE DI PROCEDURE DI ENDOSCOPIA DIGESTIVA DIAGNOSTICA E OPERATIVA AVANZATA (ES. POLIPECTOMIA, MUCOSECTOMIA EMR, DISSEZIONE SOTTOMUCOSA ESD, SFINTEROTOMIA BILIARE, EMOSTASI E TRATTAMENTI DI ABLAZIONE).</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Forniture</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>UOS Assistenza Protesica</t>
-[...2 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; &lt;/p&gt;
+&lt;p class="MsoNormal" style="text-align: justify; line-height: 115%; mso-outline-level: 1;"&gt;&lt;strong style="mso-bidi-font-weight: normal;"&gt;&lt;span style="mso-bidi-font-size: 11.0pt; line-height: 115%; font-family: 'Times New Roman',serif;"&gt;CONSULTAZIONE PRELIMINARE DI MERCATO PER LA FORNITURA A LOTTO UNICO DI STAZIONI ELETTROCHIRURGICA AD ALTE PRESTAZIONI PER ENDOSCOPIA DIGESTIVA COMPLETE DI CARRELLO DI SUPPORTO, MODULO INTEGRATO/DEDICATO PER COAGULAZIONE AD ARGON PLASMA (APC), ED IDRODISSETTORE, PEDALIERA DI COMANDO E ACCESSORI, PER L'ESECUZIONE DI PROCEDURE DI ENDOSCOPIA DIGESTIVA DIAGNOSTICA E OPERATIVA AVANZATA (ES. POLIPECTOMIA, MUCOSECTOMIA EMR, DISSEZIONE SOTTOMUCOSA ESD, SFINTEROTOMIA BILIARE, EMOSTASI E TRATTAMENTI DI ABLAZIONE).&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr">
         <is>
-          <t>15/09/2026 11:45</t>
+          <t>30/10/2026 12:00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>01/01/2032 11:45</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>17/09/2026 12:00</t>
+          <t>10/11/2026 12:00</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="V3" t="inlineStr"/>
-      <c r="W3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>0</v>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CALL_CENTER_MG</t>
+          <t>2026-825-0</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PROCEDURA DI GARA AI SENSI DELL’ART. 50 COMMA 1 DEL D. LGS. 36/2023 PER L’AFFIDAMENTO SERVIZIO DI CALL CENTER PRESSO LE MEDICINE DI GRUPPO (MG) E I PRESIDI TERRITORIALI DIURNI DI ASSISTENZA PRIMARIA (PTAP) ATTIVI NEL TERRITORIO DELL’AZIENDA ULSS N. 8 “BERICA”</t>
+          <t>RICERCA DI MERCATO PER LA FORNITURA DI “ANELLI PER MICROANASTOMOSI”</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J4" t="inlineStr"/>
       <c r="K4" t="inlineStr"/>
-      <c r="L4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr">
         <is>
-          <t>11/09/2026 12:00</t>
+          <t>30/10/2026 12:00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>27/11/2026 12:00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>07/10/2026 12:00</t>
-[...3 lines deleted...]
-        <v>131394.56</v>
+          <t>27/11/2026 12:00</t>
+        </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T4" t="inlineStr"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>Magatte Thiam</t>
+        </is>
+      </c>
       <c r="U4" t="inlineStr"/>
-      <c r="V4" t="inlineStr"/>
-      <c r="W4" t="inlineStr"/>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>0444753556</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>magatte.thiam@aulss8.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>0</v>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>INFERMIERI_MG</t>
+          <t>2026_798_0</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>GARA A PROCEDURA NEGOZIATA TELEMATICA AI SENSI DELL’ART. 50 C. 1, LETT. E) DEL D.LGS. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI ASSISTENZA INFERMIERISTICA PRESSO LE MEDICINE DI GRUPPO (MG) ATTIVE NEL TERRITORIO DELL’AZIENDA ULSS 8 BERICA</t>
+          <t>PROCEDURA DI GARA, AI SENSI DELL’ART. 50 COMMA 1 LETT. B) D.LGS. 36/2023, PER LA FORNITURA DA GROSSISTA DI SPECIALITA’ MEDICINALI E ALTRI PRODOTTI A FAVORE DELL’U.O.C. FARMACIA OSPEDALIERA DELL’ AZIENDA ULSS 8 BERICA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Appalti</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>224144167</t>
+          <t>225550540</t>
         </is>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
-          <t>BCF0794454</t>
+          <t>BD6B18D684</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>11/09/2026 12:00</t>
+          <t>19/10/2026 12:00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>07/10/2026 12:00</t>
+          <t>10/11/2026 12:00</t>
         </is>
       </c>
       <c r="R5" t="n">
-        <v>197642.84</v>
+        <v>140000</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>Nessuna</t>
-[...2 lines deleted...]
-      <c r="T5" t="inlineStr"/>
+          <t>Sotto</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t>Massimo Zanrosso</t>
+        </is>
+      </c>
       <c r="U5" t="inlineStr"/>
-      <c r="V5" t="inlineStr"/>
-      <c r="W5" t="inlineStr"/>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>0444753217</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>massimo.zanrosso@aulss8.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>0</v>
       </c>
       <c r="B6" t="n">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026_506</t>
+          <t>101921</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO PER LA FORNITURA DI MATERIALE DI CONSUMO PER STAMPANTI IN UTILIZZO PRESSO L’AZIENDA ULSS N. 8 BERICA</t>
+          <t>GARA EUROPEA A PROCEDURA APERTA TELEMATICA AI SENSI DEGLI ARTT. 71 E 108 DEL D. LGS. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE DI DUE COMUNITÀ ALLOGGIO DI BASE PER PERSONE CON PATOLOGIA PSICHIATRICA SEGUITE DAL DSM DELL’AZIENDA ULSS 8 BERICA ID SINTEL N. 225535751 CIGBD63F6A63C; CODICE APPALTO 2026GARDENIE</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Appalti</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J6" t="inlineStr"/>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr">
         <is>
-          <t>10/09/2026 12:00</t>
+          <t>19/10/2026 12:00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>21/09/2026 14:00</t>
+          <t>27/11/2026 12:00</t>
         </is>
       </c>
       <c r="R6" t="n">
-        <v>135000</v>
+        <v>854100</v>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
-      <c r="V6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="V6" t="inlineStr"/>
+      <c r="W6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>0</v>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ID SINTEL 223855005</t>
+          <t>101921</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’AFFIDAMENTO DIRETTO DELLA FORNITURA DI “SISTEMI DI ACCESSO VASCOLARE PER INFUSIONE INTRAOSSEA” - ID SINTEL 223855005</t>
+          <t>Gara a procedura aperta telematica ai sensi degli artt. 71 e 108 del D.Lgs 36/2023 per il servizio di gestione di tre centri diurni per persone con disabilità dell’Aulss 8 “Berica” per la durata di 24 mesi, con facoltà di rinnovo eventuale di ulteriori 12 mesi - ID SINTEL N. 225523682 - CIG: BD61E77574 - CODICE APPALTO: CEOD2026</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Appalti</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>ID SINTEL 221685132</t>
+          <t>225523682</t>
         </is>
       </c>
       <c r="K7" t="inlineStr"/>
-      <c r="L7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>BD61E77574</t>
+        </is>
+      </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>03/09/2026 11:00</t>
+          <t>19/10/2026 10:00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>01/01/2032 11:00</t>
+          <t>01/01/2032 10:00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>27/11/2026 12:00</t>
         </is>
       </c>
       <c r="R7" t="n">
-        <v>75600</v>
+        <v>3433548</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Sotto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sopra</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
-      <c r="V7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="V7" t="inlineStr"/>
+      <c r="W7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>0</v>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Fascicolo 2026_569_0</t>
+          <t>Fascicolo n. 2026_707_0</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA AL SUCCESSIVO AFFIDAMENTO DIRETTO PER IL SERVIZIO DI “Corso prevenzione incendio” Lotto unico ID SINTEL 223780931 - Fascicolo 2026_569_0 Temine ultimo per la presentazione delle offerte: 24/09/2026 ore 12:00 Importo a Base d’asta 36 mesi: € 90.000,00 (Iva esclusa)</t>
+          <t>INDAGINE DI MERCATO FINALIZZATA AL SUCCESSIVO AFFIDAMENTO DIRETTO DEL SERVIZIO DI MEDIAZIONE LINGUISTICO-CULTURALE PER LE STRUTTURE AZIENDALI TERRITORIALI E OSPEDALIERE DELL’AZIENDA ULSS N. 8 BERICA</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Servizi</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>223780931</t>
+          <t>ID SINTEL: 225392071</t>
         </is>
       </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr">
         <is>
-          <t>02/09/2026 12:00</t>
+          <t>14/10/2026 12:00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>24/09/2026 12:00</t>
+          <t>03/11/2026 12:00</t>
         </is>
       </c>
       <c r="R8" t="n">
-        <v>90000</v>
+        <v>98000</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr"/>
       <c r="W8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>0</v>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-651-0</t>
+          <t>2026_382</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>INDAGINE DI MERCATO FINALIZZATA ALL’AFFIDAMENTO DIRETTO DELLA FORNITURA DI PROTESI VASCOLARI PER L’U.O.C. CARDIOCHIRURGIA - ID SINTEL 223263766</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA RICHIESTA DI PREVENTIVI PER L'ESECUZIONE DELLA PROCEDURA DI MESSA A NORMA UNI EN ISO 15189:2024 PER IL LABORATORIO DI GENETICA DELLA AULSS N.8 BERICA. ID SINTEL / N. 225390465</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Forniture</t>
+          <t>Servizi</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J9" t="inlineStr"/>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr">
         <is>
-          <t>13/08/2026 12:00</t>
+          <t>14/10/2026 12:00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>24/09/2026 13:00</t>
+          <t>06/11/2026 12:00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>24/09/2026 13:00</t>
-[...3 lines deleted...]
-        <v>130650</v>
+          <t>06/11/2026 12:00</t>
+        </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t>Magatte Thiam</t>
+          <t>OLIVIERI GIUSEPPINA</t>
         </is>
       </c>
       <c r="U9" t="inlineStr"/>
-      <c r="V9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V9" t="inlineStr"/>
       <c r="W9" t="inlineStr">
         <is>
-          <t>magatte.thiam@aulss8.veneto.it</t>
+          <t>giuseppina.olivieri@aulss8.veneto.it</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>0</v>
       </c>
       <c r="B10" t="n">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>61450</t>
+          <t>2026_732_0</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ELENCO DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DIRETTO E MEDIANTE PROCEDURE NEGOZIATE AI SENSI ART. 50 D.LGS. 36/2023</t>
+          <t>RICERCA DI MERCATO PER LA FORNITURA DI DISPOSITIVO PER LA RIDUZIONE DELLA PRESSIONE INTRAOCULARE CON DEFLUSSO TRABECOLARE PER VIA NATURALE PER IL TRATTAMENTO DEL GLAUCOMA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Lavori</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>UOS Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
-[...8 lines deleted...]
-      </c>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr">
         <is>
-          <t>30/07/2026 00:00</t>
+          <t>14/10/2026 09:51</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>06/08/2031 12:00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>15/10/2026 00:00</t>
+          <t>03/11/2026 12:00</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T10" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="W10" t="inlineStr"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t>Dott. Mirko Rappo</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>VIALE RODOLFI 37</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t>0444757142</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>mirko.rappo@aulss8.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>0</v>
       </c>
       <c r="B11" t="n">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>61442</t>
+          <t>2026_735</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ELENCO DI PROFESSIONISTI ABILITATI PER L’AFFIDAMENTO DI SERVIZI DI INGEGNERIA E ARCHITETTURA DI IMPORTO INFERIORE ALLE SOGLIE DI CUI ALL’ART. 14 DEL D.LGS. 36/2023, AI SENSI DELL’ART. 50 DEL D.LGS. 36/2023</t>
+          <t>INDAGINE DI MERCATO FINALIZZATA ALL’AFFIDAMENTO DIRETTO DELLA FORNITURA DI LAME MONOUSO PER LARINGOSCOPIO</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Servizi</t>
+          <t>Forniture</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>UOS Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
-[...8 lines deleted...]
-      </c>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr">
         <is>
-          <t>30/07/2026 00:00</t>
+          <t>13/10/2026 12:00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>02/11/2026 10:00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>15/10/2026 00:00</t>
-        </is>
+          <t>02/11/2026 10:00</t>
+        </is>
+      </c>
+      <c r="R11" t="n">
+        <v>60900</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="T11" t="inlineStr"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>dott.ssa Anna Zanon</t>
+        </is>
+      </c>
       <c r="U11" t="inlineStr"/>
-      <c r="V11" t="inlineStr"/>
-      <c r="W11" t="inlineStr"/>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t>0444757242</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>anna.zanon@aulss8.veneto.it</t>
+        </is>
+      </c>
     </row>
     <row r="12">
+      <c r="A12" t="n">
+        <v>0</v>
+      </c>
+      <c r="B12" t="n">
+        <v>0</v>
+      </c>
       <c r="C12" t="inlineStr">
         <is>
+          <t>61450</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>ELENCO DI OPERATORI ECONOMICI PER L’AFFIDAMENTO DIRETTO E MEDIANTE PROCEDURE NEGOZIATE AI SENSI ART. 50 D.LGS. 36/2023</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Lavori</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOS Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Ufficio responsabile del procedimento amministrativo&lt;/strong&gt;: &lt;strong&gt;UOS GESTIONE PATRIMONIO E INTERVENTI ANTINCENDIO E ANTISISMICA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Dirigente responsabile del procedimento amministrativo&lt;/strong&gt;: &lt;strong&gt;ING. ANTONIO NARDELLA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr"/>
+      <c r="L12" t="inlineStr"/>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>01/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>15/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr"/>
+      <c r="U12" t="inlineStr"/>
+      <c r="V12" t="inlineStr"/>
+      <c r="W12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>0</v>
+      </c>
+      <c r="B13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>61442</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>ELENCO DI PROFESSIONISTI ABILITATI PER L’AFFIDAMENTO DI SERVIZI DI INGEGNERIA E ARCHITETTURA DI IMPORTO INFERIORE ALLE SOGLIE DI CUI ALL’ART. 14 DEL D.LGS. 36/2023, AI SENSI DELL’ART. 50 DEL D.LGS. 36/2023</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOS Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Ufficio responsabile del procedimento amministrativo&lt;/strong&gt;: &lt;strong&gt;UOS GESTIONE PATRIMONIO INTERVENTI ANTINCENDIO E ANTISISMICA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Dirigente responsabile del procedimento amministrativo&lt;/strong&gt;: &lt;strong&gt;ING. ANTONIO NARDELLA&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr"/>
+      <c r="L13" t="inlineStr"/>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>01/10/2026 00:00</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>01/01/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>15/11/2026 00:00</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr"/>
+      <c r="U13" t="inlineStr"/>
+      <c r="V13" t="inlineStr"/>
+      <c r="W13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>53386</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Modulistica inserimento elenco professionisti per affidamento servizi ingegneria e architettura di importo inferiore alle soglie europee</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Servizi</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Pubblicato</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOS Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>01/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>01/02/2032 00:00</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>31/12/2027 00:00</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>ing. Antonio Nardella</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="C15" t="inlineStr">
+        <is>
           <t>51680</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>Modulistica inserimento elenco operatori economici per affidamento diretto e mediante procedure negoziate EX ART. 50 D.LGS- 36/2023</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>Lavori</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>Pubblicato</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>&lt;!-- wp:paragraph --&gt;
 &lt;p&gt;MODULISTICA IN FORMATO WORD DA UTILIZZARE PER L'INSERIMENTO NELL'ELENCO DEGLI OPERATORI ECONOMICI&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;strong&gt;Ufficio responsabile del procedimento amministrativo&lt;/strong&gt;: UOS GESTIONE PATRIMONIO E INTERVENTI ANTINCENDIO E ANTISISMICA&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;
 &lt;!-- wp:paragraph --&gt;
 &lt;p&gt;&lt;strong&gt;Funzionario/Dirigente responsabile del procedimento amministrativo&lt;/strong&gt;: ING. ANTONIO NARDELLA&lt;/p&gt;
 &lt;!-- /wp:paragraph --&gt;</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>01/02/2026 00:00</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>01/02/2032 00:00</t>
         </is>
       </c>
-      <c r="O12" t="inlineStr">
+      <c r="O15" t="inlineStr">
         <is>
           <t>31/12/2027 00:00</t>
-        </is>
-[...51 lines deleted...]
-          <t>ing. Antonio Nardella</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>