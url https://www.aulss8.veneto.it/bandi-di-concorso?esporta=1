--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -410,29694 +410,29635 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G1478"/>
+  <dimension ref="A1:G1462"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Stato</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Area selezione</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Data inizio</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data scadenza</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 130, per l'assegnazione di una borsa di studio, riservata ad un laureato/a in possesso di Laurea in Tecniche di Neurofisiopatologia, abilitato all'esercizio della professione di tecnico di neurofisiopatologia da assegnare alla U.O.C. Pediatria Vicenza.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Salute e Ambiente" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>20/07/2026 12:00</t>
+          <t>14/09/2026 12:00</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>24/09/2026 12:00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall 'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. nel profilo di Dirigente Biologo disciplina Laboratorio di Genetica Medica.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di U.O.S. "Servizio Prevenzione Malattie Corniche Non Trasmissibili" quale articolazione U.O.C. Servizio di Igiene e Sanità Pubblica.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
+          <t>14/09/2026 12:00</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>31/07/2026 12:00</t>
-[...2 lines deleted...]
-      <c r="F3" t="inlineStr"/>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, DISCIPLINA CURE PALLIATIVE.</t>
+          <t>Avviso interno per il conferimento di un incarico di un incarico di Responsabile di Unità Operativa Semplice "Area Economica e Tempo Lavoro" afferente alla U.O.C. Gestione Risorse Umane.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>03/07/2026 12:00</t>
+          <t>14/09/2026 12:00</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>13/07/2026 12:00</t>
+          <t>24/09/2026 12:00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezione per il personale dipendente - altre selezioni interne</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione professionale "Esperto di area del Dipartimento di Prevenzione"</t>
+          <t>Selezione interna per il conferimento dell'incarico di Direttore facente funzioni della U.O.C. Farmacia Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>26/06/2026 12:00</t>
+          <t>14/09/2026 00:00</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>16/07/2026 12:00</t>
-[...2 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>30/09/2026 23:59</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico n. 129 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a in Medicina e Chirurgia con Specializzazione in Genetica Medica da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzioni a tempo determinato di n.1 Assistente Amministrativo - area degli Assistenti - ruolo amministrativo.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>25/06/2026 00:00</t>
+          <t>04/09/2026 00:00</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>19/09/2026 23:59</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE04/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento Neuroscienze” Ruolo Sanitario: Infermiere</t>
+          <t>Selezione interna IFP08/2026 per il conferimento dell'incarico di funzione professionale "Referente di Centrale Chiamate Urgenti - trasporti secondari"</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>02/09/2026 12:00</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>22/09/2026 00:59</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, con possibilità di formulare periodicamente, sulla base delle necessità aziendali e in relazione alla progressiva presentazione delle istanze di partecipazione, periodiche graduatorie.</t>
+          <t>Selezione interna IFP11/2026 per il conferimento di n. 1 incarico di funzione professionale "Referente dell'area di profilazione e rapporti con i servizi della rete di presa in carico degli utenti"</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>02/09/2026 00:00</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>31/12/2026 12:00</t>
+          <t>21/09/2026 00:00</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE02/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento per le Dipendenze” Ruolo Sanitario: Educatore Professionale</t>
+          <t>Selezione pubblica interna IFP10/2026 per il conferimento di n. 1 incarico di funzione professionale "Logopedista referente Riabilitazione logopedica neurologica dell'adulto"</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>02/09/2026 00:00</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>22/09/2026 00:00</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE03/2026 - per il conferimento di n. 2 incarichi di funzione professionale “Esperto di area del Dipartimento Cardiovascolare” Ruolo Sanitario: Infermiere</t>
+          <t>Selezione interna IFP13/2026 per il conferimento di n. 1 incarico di funzione professionale “Infermiere referente del tutoraggio e dell’introduzione di nuove tecniche dialitiche”</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>19/06/2026 12:00</t>
+          <t>02/09/2026 00:00</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>10/07/2026 00:00</t>
+          <t>21/09/2026 00:00</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Avviso Pubblico N. 128 per colloquio, per l’attribuzione di una borsa di studio da assegnare ad un laureato/a in possesso di Laure Magistrale in Psicologia presso la U.O.S. Psicologia Ospedaliera e U.O.C. Oncologia Vicenza.</t>
+          <t>Selezione interna IFP 12/2026 per il conferimento dell'incarico di funzione professionale "Referente dei processi per la residenzialità anziani"</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>18/06/2026 12:00</t>
+          <t>02/09/2026 00:00</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>03/07/2026 23:59</t>
+          <t>22/09/2026 00:59</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 126 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/a laureato/laureata da inserire nell'U.O.C. Medicina di Laboratorio.</t>
+          <t>Selezione interna IFP09/2026 per il conferimento di n. 1 incarico di funzione professionale Referente di Logopedia dell'Età Evolutiva"</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>02/09/2026 00:00</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>30/06/2026 00:00</t>
+          <t>22/09/2026 00:59</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 127 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a presso L'U.O.C. Medicina di Laboratorio</t>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI IN POSSESSO DI LAUREA IN INGEGNERIA.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
+          <t>01/09/2026 12:00</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>30/06/2026 00:00</t>
+          <t>10/09/2026 12:00</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Specialisti ambulatoriali</t>
+          <t>AVVISO DI MANIFESTAZIONE DI INTERESSE RIVOLTO A DIPENDENTI PROFILI PROFESSIONALI DEL RUOLO SANITARIO.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>08/06/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>01/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>10/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 17/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA .</t>
+          <t>Avviso pubblico per il conferimento di un incarico di Direttore della U.O.C. Direzione Medica 1 Vicenza ad indirizzo organizzativo - gestionale</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>25/08/2026 12:00</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>24/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico dell'incarico professionale di Altissima Professionalità "Cardiochirurgia dell'aorta Toracica" afferente alla U.O.C. Cardiochirurgia.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CHIRURGIA GENERALE DA ASSEGNARE ALL’U.O.C. CHIRURGIA SENOLOGICA.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>21/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>02/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 16/2026 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA.</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero disciplina Medicina d’Emergenza–Urgenza da assegnare alle U.O.C. Centrale Operativa SUEM.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>19/08/2026 00:00</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>12/06/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="G17" t="inlineStr"/>
+          <t>17/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'individuazione di personale iscritto all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68, interessato ad un percorso di tirocinio formativo/di orientamento finalizzato all'assunzione presso l'Ulss n. 8 Berica</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>25/05/2026 00:00</t>
+          <t>12/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>10/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "Ospedale di Comunità di Vicenza"</t>
+          <t>AVVISO PUBBLICO, PER TITOLI E COLLOQUIO, PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE MEDICO DISCIPLINA NEUROLOGIA - DA ASSEGNARE ALLA U.O.C. NEUROLOGIA ARZIGNANO MONTECCHIO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>29/04/2026 00:00</t>
+          <t>07/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>22/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 13/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE ALLE CASE DI COMUNITA'.</t>
+          <t>avviso di selezione interna IPS6/2026 per il conferimento dell'incarico di funzione professionale - professionista specialista - "Infermiere Case Manager - Ospedale di Comunità di Lonigo"</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2026 PER IL CONFERIMENTO DI incarichi LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI DELL'AREA MEDICA E DELLE SPECIALITA' MEDICHE.</t>
+          <t>Manifestazione di interesse alla mobilità interna per n. 1 posto di incarico di funzione organizzativa con funzioni di coordinamento "UOSD Epidemiologia e Screening"</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr"/>
+      <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTI LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN NEUROCHIRURGIA.</t>
+          <t>avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzioni di coordinamento ex L. 43/2006 "UOC Psichiatria 1 -2° Servizio Psichiatrico di Diagnosi e Cura"</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>04/08/2026 12:00</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>27/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>25/08/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 124 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad una/un laureata/o da inserire nell'U.O.C. Farmacia-Unità Farmaci Antiblastici.</t>
+          <t>Avviso pubblico n. 130, per l'assegnazione di una borsa di studio, riservata ad un laureato/a in possesso di Laurea in Tecniche di Neurofisiopatologia, abilitato all'esercizio della professione di tecnico di neurofisiopatologia da assegnare alla U.O.C. Pediatria Vicenza.</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>16/04/2026 00:00</t>
+          <t>20/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>04/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 125 per colloquio, per l'attribuzione di due borse di studio finalizzate alla formazione di study coordinator, per supporto alla conduzione di studi clinici attivi presso le U.O.C. Cardiologia Arz-MM e U.O.C. Neurologia Arz-MM.</t>
+          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall 'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. nel profilo di Dirigente Biologo disciplina Laboratorio di Genetica Medica.</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>16/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>16/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>31/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr"/>
+      <c r="G24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN MEDICINA TRASFUSIONALE.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, DISCIPLINA CURE PALLIATIVE.</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>09/04/2026 00:00</t>
+          <t>03/07/2026 12:00</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
+          <t>13/07/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA SPECIALIZZATO IN ODONTOIATRIA.</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione professionale "Esperto di area del Dipartimento di Prevenzione"</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>07/04/2026 00:00</t>
+          <t>26/06/2026 12:00</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>16/07/2026 12:00</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN TECNICHE AUDIOMETRICHE.</t>
+          <t>Avviso Pubblico n. 129 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a in Medicina e Chirurgia con Specializzazione in Genetica Medica da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>07/04/2026 00:00</t>
+          <t>25/06/2026 00:00</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>17/04/2026 00:00</t>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento di incarico di funzione organizzativa con funzioni di coordinamento "Coordinamento Dipartimento Dipendenze"</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, con possibilità di formulare periodicamente, sulla base delle necessità aziendali e in relazione alla progressiva presentazione delle istanze di partecipazione, periodiche graduatorie.</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>31/03/2026 00:00</t>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>31/12/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Selezione interna IFPS1/2026 per il conferimento di n. 15 incarichi di funzione professionale specialista "Infermiere di Famiglia o di Comunità"</t>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE03/2026 - per il conferimento di n. 2 incarichi di funzione professionale “Esperto di area del Dipartimento Cardiovascolare” Ruolo Sanitario: Infermiere</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>31/03/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Concorso pubblico per assunzione a tempo indeterminato di n. 25 Assistenti Amministrativi a tempo pieno - 36 ore settimanali - articolato 7 giorni su 7 con effettuazione di turni di lavoro sulle 24 ore presso la Sede Operativa 116117 di Vicenza</t>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE04/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento Neuroscienze” Ruolo Sanitario: Infermiere</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>30/03/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>19/06/2026 12:00</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia e specializzati in Urologia, da assegnare all'U.O.C. Urologia Arzignano Montecchio.</t>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE02/2026 - per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento per le Dipendenze” Ruolo Sanitario: Educatore Professionale</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>19/06/2026 12:00</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>13/04/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>10/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
+          <t>Avviso Pubblico N. 128 per colloquio, per l’attribuzione di una borsa di studio da assegnare ad un laureato/a in possesso di Laure Magistrale in Psicologia presso la U.O.S. Psicologia Ospedaliera e U.O.C. Oncologia Vicenza.</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>27/03/2026 00:00</t>
+          <t>18/06/2026 12:00</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>06/04/2026 00:00</t>
+          <t>03/07/2026 23:59</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Borsa di studio</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 7/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
+          <t>Avviso pubblico n. 126 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/a laureato/laureata da inserire nell'U.O.C. Medicina di Laboratorio.</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>20/03/2026 00:00</t>
+          <t>12/06/2026 00:00</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
-[...2 lines deleted...]
-      <c r="F33" t="inlineStr"/>
+          <t>30/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
       <c r="G33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “Coordinamento Centrale Operativa Territoriale HUB e Centrali Operative Territoriali Spoke del Distretto Est”</t>
+          <t>Avviso pubblico n. 127 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un/una laureato/a presso L'U.O.C. Medicina di Laboratorio</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>09/03/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>30/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>Borsa di studio e ricerca</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Chirurgia Generale di Vicenza”</t>
+          <t>Specialisti ambulatoriali</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>05/03/2026 00:00</t>
+          <t>08/06/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico dell'incarico professionale di Altissima Professionalità "Cardiochirurgia dell'aorta Toracica" afferente alla U.O.C. Cardiochirurgia.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G36" t="inlineStr"/>
+          <t>03/06/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 17/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA .</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>03/06/2026 00:00</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="G37" t="inlineStr"/>
+          <t>12/06/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 16/2026 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA.</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>03/06/2026 00:00</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>02/04/2026 00:00</t>
+          <t>12/06/2026 00:00</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 6/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
+          <t>Avviso pubblico per l'individuazione di personale iscritto all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68, interessato ad un percorso di tirocinio formativo/di orientamento finalizzato all'assunzione presso l'Ulss n. 8 Berica</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G39" t="inlineStr"/>
+          <t>25/05/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 5/2026 RIVOLTO A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA PER LA FORMULAZIONE DI ELENCHI DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI.</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "Ospedale di Comunità di Vicenza"</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aggiornamento graduatoria</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G40" t="inlineStr"/>
+          <t>29/04/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di  n.2 incarichi di funzione professionale professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Infermieristica” – profilo professionale Infermiere e n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2026 PER IL CONFERIMENTO DI incarichi LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI DELL'AREA MEDICA E DELLE SPECIALITA' MEDICHE.</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>17/04/2026 00:00</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="G41" t="inlineStr"/>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 2/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTI LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN NEUROCHIRURGIA.</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>17/04/2026 00:00</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>31/12/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="G42" t="inlineStr"/>
+          <t>27/04/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 3/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 13/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE ALLE CASE DI COMUNITA'.</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>17/04/2026 00:00</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>31/12/2026 00:00</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr"/>
-      <c r="G43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 4/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN PEDIATRIA</t>
+          <t>Avviso pubblico n. 125 per colloquio, per l'attribuzione di due borse di studio finalizzate alla formazione di study coordinator, per supporto alla conduzione di studi clinici attivi presso le U.O.C. Cardiologia Arz-MM e U.O.C. Neurologia Arz-MM.</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2026 00:00</t>
+          <t>16/04/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti.</t>
+          <t>Avviso pubblico n. 124 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad una/un laureata/o da inserire nell'U.O.C. Farmacia-Unità Farmaci Antiblastici.</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G45" t="inlineStr"/>
+          <t>16/04/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico dell'Incarico di Responsabile della Unità Operativa Semplice "Gestione Ciclo Passivo, Monitoraggio dei costi e rendicontazione" quale articolazione della U.O.C. Contabilità e Bilancio.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN MEDICINA TRASFUSIONALE.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>09/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA SPECIALIZZATO IN ODONTOIATRIA.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aggiornamento graduatoria</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>19/02/2026 00:00</t>
+          <t>07/04/2026 00:00</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>17/04/2026 00:00</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia delle Malformazioni Vascolari, della Parete toracica e Chirurgia Plastica Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN TECNICHE AUDIOMETRICHE.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>07/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>17/04/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità "Neuropsicologia Clinica e Neuroimaging Funzionale" quale articolazione U.O.C. Neuroradiologia</t>
+          <t>Selezione interna IFPS1/2026 per il conferimento di n. 15 incarichi di funzione professionale specialista "Infermiere di Famiglia o di Comunità"</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>31/03/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia della Parete addominale" afferente alla U.O.C. Chirurgia Arzignano-MM.</t>
+          <t>Selezione interna per il conferimento di incarico di funzione organizzativa con funzioni di coordinamento "Coordinamento Dipartimento Dipendenze"</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>31/03/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Protesica" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>Concorso pubblico per assunzione a tempo indeterminato di n. 25 Assistenti Amministrativi a tempo pieno - 36 ore settimanali - articolato 7 giorni su 7 con effettuazione di turni di lavoro sulle 24 ore presso la Sede Operativa 116117 di Vicenza</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>30/03/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Urologia Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
+          <t>Avviso di selezione pubblica n. 8/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>06/04/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 123 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un laureato/a presso l'Ufficio di Supporto alla Ricerca Clinica.</t>
+          <t>Avviso di selezione pubblica n. 9/2026 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia e specializzati in Urologia, da assegnare all'U.O.C. Urologia Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>27/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>13/04/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Polifarmacoterapia e deprescrizione nel paziente anziano fragile" afferente alla U.O.C. Geriatria Vicenza.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 7/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>20/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr"/>
+      <c r="G54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE all’assegnazione temporanea di n. 1 professionista sanitario - Area professionisti della salute e funzionari, presso la Direzione Risorse Umane del S.S.R. - UO Formazione, sviluppo e modelli organizzativi delle professioni sanitarie - Area Sanità e Sociale - Regione del Veneto.</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “Coordinamento Centrale Operativa Territoriale HUB e Centrali Operative Territoriali Spoke del Distretto Est”</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Ammissione/Commissione/Espletamento</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G55" t="inlineStr"/>
+          <t>09/03/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2026</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Chirurgia Generale di Vicenza”</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G56" t="inlineStr"/>
+          <t>05/03/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>06/02/2026 00:00</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr"/>
+      <c r="G57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 3/2026 "Referente progetti e direzione lavori" U.O.S. Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 40 posti, a tempo pieno e indeterminato, di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr"/>
+      <c r="G58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 1/2026 " Referente assunzioni obbligatorie e gestione del personale tecnico amministrativo" U.O.C. Gestione Risorse Umane</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiologia.</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>04/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>02/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr"/>
+      <c r="G59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n.2/2026 "Referente area giuridica" U.O.C. D.A.O</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di  n.2 incarichi di funzione professionale professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Infermieristica” – profilo professionale Infermiere e n. 1 incarico di funzione professionale – professionista esperto “Tutor Didattico Aziendale del Corso di Laurea Ostetricia”- profilo professionale Ostetrica</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>16/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Oncologia Vicenza</t>
+          <t>AVVISO DI SELEZIONE N. 5/2026 RIVOLTO A PSICOLOGI SPECIALIZZATI IN PSICOTERAPIA PER LA FORMULAZIONE DI ELENCHI DI CANDIDATI IDONEI AL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI.</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>09/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr"/>
+      <c r="G61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 9/2026 "Responsabile Ufficio acquisizioni apparecchiature elettromedicali, arredi, beni economali e servizi informatici" U.O.C. Provveditorato Economato Gestione Logistica</t>
+          <t>AVVISO DI SELEZIONE N. 2/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr"/>
+      <c r="G62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 8/2026 "Responsabile Ufficio Mobilità Internazionale e supporto estero" U.O.C. Direzione Amministrativa Territoriale</t>
+          <t>AVVISO DI SELEZIONE N. 3/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr"/>
+      <c r="G63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 7/2026 "Responsabile Ufficio Coordinamento Manutenzioni" U.O.C. Servizi Tecnici Patrimoniali</t>
+          <t>AVVISO DI SELEZIONE N. 6/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr"/>
+      <c r="G64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 6/2026 "Referente Sviluppo e implementazione dell'area business intelligence, datawarehouse e reportistica aziendale" U.O.C. Controllo di Gestione</t>
+          <t>AVVISO DI SELEZIONE N. 4/2026 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN PEDIATRIA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
+          <t>27/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>31/12/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 5/2026 "Referente sistemi di gestione delle cartelle cliniche elettroniche aziendali" U.O.C. Sistemi Informativi</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuroradiologia.</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>19/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>19/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr"/>
+      <c r="G66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 4/2026 "Referente per la verifica degli interventi al fine di accertare la coerenza del progetto nelle diverse fasi" U.O.C. Servizi Tecnici Patrimoniali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti.</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>30/01/2026 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>19/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>19/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr"/>
+      <c r="G67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 122 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
+          <t>Avviso interno per il conferimento di un incarico dell'Incarico di Responsabile della Unità Operativa Semplice "Gestione Ciclo Passivo, Monitoraggio dei costi e rendicontazione" quale articolazione della U.O.C. Contabilità e Bilancio.</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>16/01/2026 00:00</t>
+          <t>19/02/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità "Neuropsicologia Clinica e Neuroimaging Funzionale" quale articolazione U.O.C. Neuroradiologia</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G69" t="inlineStr"/>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno e indeterminato, di Ortottista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Polifarmacoterapia e deprescrizione nel paziente anziano fragile" afferente alla U.O.C. Geriatria Vicenza.</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
-[...8 lines deleted...]
-      <c r="G70" t="inlineStr"/>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione organizzativa con funzione di coordinamento:  "Coordinamento Direzione Distretto Est", "Coordinamento Direzione Distretto Ovest"</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia delle Malformazioni Vascolari, della Parete toracica e Chirurgia Plastica Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario . Disciplina: Igiene degli Alimenti e delle Produzioni Zootecniche.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia della Parete addominale" afferente alla U.O.C. Chirurgia Arzignano-MM.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>07/01/2026 00:00</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
+          <t>Avviso pubblico n. 123 per colloquio, per l'attribuzione di una borsa di studio da assegnare ad un laureato/a presso l'Ufficio di Supporto alla Ricerca Clinica.</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G73" t="inlineStr"/>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Protesica" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G74" t="inlineStr"/>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Urologia Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G75" t="inlineStr"/>
+          <t>18/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  AVVISO PUBBLICO PER MANIFESTAZIONE DI INTERESSE all’assegnazione temporanea di n. 1 professionista sanitario - Area professionisti della salute e funzionari, presso la Direzione Risorse Umane del S.S.R. - UO Formazione, sviluppo e modelli organizzativi delle professioni sanitarie - Area Sanità e Sociale - Regione del Veneto.</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>12/02/2026 00:00</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>02/01/2026 00:00</t>
+          <t>20/02/2026 00:00</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
+          <t>Incarichi di collaborazione 2026</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2026 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>06/02/2026 00:00</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>15/01/2026 00:00</t>
-[...3 lines deleted...]
-      <c r="G78" t="inlineStr"/>
+          <t>16/02/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria, per prevalente attività di cardiologia pediatrica.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 3/2026 "Referente progetti e direzione lavori" U.O.S. Gestione Patrimonio e Interventi Antincendio e Antisismica</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G79" t="inlineStr"/>
+          <t>30/01/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per assunzione a tempo determinato di n. 10 assistenti amministrativi da assegnare alla sede operativa 116117 di Vicenza.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 1/2026 " Referente assunzioni obbligatorie e gestione del personale tecnico amministrativo" U.O.C. Gestione Risorse Umane</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>18/12/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Selezione interna n. 30/2025 per il conferimento incarico di funzione professionale "Infermiere referente dei processi informatici e delle tecnologie digitali della Centrale Operativa Provinciale SUEM 118"</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 4/2026 "Referente per la verifica degli interventi al fine di accertare la coerenza del progetto nelle diverse fasi" U.O.C. Servizi Tecnici Patrimoniali</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>16/12/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 29/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n.2/2026 "Referente area giuridica" U.O.C. D.A.O</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
-[...4 lines deleted...]
-          <t>22/12/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Amministrativo da assegnare alla U.O.C. Gestione Risorse Umane - settore economico -</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Oncologia Vicenza</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>04/12/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 9/2026 "Responsabile Ufficio acquisizioni apparecchiature elettromedicali, arredi, beni economali e servizi informatici" U.O.C. Provveditorato Economato Gestione Logistica</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>03/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G84" t="inlineStr"/>
+          <t>30/01/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Nefrologia.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 8/2026 "Responsabile Ufficio Mobilità Internazionale e supporto estero" U.O.C. Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>02/12/2025 00:00</t>
-[...8 lines deleted...]
-      <c r="G85" t="inlineStr"/>
+          <t>30/01/2026 00:00</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità "Farmacologia e tossicologia" quale articolazione di U.O.C. Medicina di Laboratorio.</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione organizzativa n. 7/2026 "Responsabile Ufficio Coordinamento Manutenzioni" U.O.C. Servizi Tecnici Patrimoniali</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Avviso ricognitivo per l’acquisizione di manifestazioni di interesse, riservato al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i, finalizzato alla stabilizzazione di personale precario dell’Area Sanità per n. 1 posto di Dirigente Amministrativo:</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 6/2026 "Referente Sviluppo e implementazione dell'area business intelligence, datawarehouse e reportistica aziendale" U.O.C. Controllo di Gestione</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>28/11/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di incarico di Direttore U.O.C. Urologia</t>
+          <t>Avviso interno per il conferimento dell'incarico di funzione professionale n. 5/2026 "Referente sistemi di gestione delle cartelle cliniche elettroniche aziendali" U.O.C. Sistemi Informativi</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>25/11/2025 00:00</t>
+          <t>30/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse, riservata al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i – Dirigente Biologo disciplina Laboratorio di Genetica Medica</t>
+          <t>Avviso pubblico n. 122 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>16/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale da assegnare all'Area Tecnico Patrimoniale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno e indeterminato, di Ortottista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr"/>
+      <c r="G90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse, riservata al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i - Dirigente Farmacista disciplina Farmaceutica Territoriale</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione organizzativa con funzione di coordinamento:  "Coordinamento Direzione Distretto Est", "Coordinamento Direzione Distretto Ovest"</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>20/11/2025 00:00</t>
+          <t>15/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 8 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Nucleare.</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>17/11/2025 00:00</t>
+          <t>15/01/2026 00:00</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr"/>
+      <c r="G92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 111 per l'assegnazione di una borsa di studio da assegnare alla U.O.S.D. Genetica Medica e Genomica.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario . Disciplina: Igiene degli Alimenti e delle Produzioni Zootecniche.</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
+          <t>07/01/2026 00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 121 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Oncologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr"/>
+      <c r="G94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Responsabile U.O.S. "Prevenzione Infortuni" quale articolazione di U.O.C. SPISAL.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>14/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr"/>
+      <c r="G95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Selezione  interna, per titoli e colloquio, (ifp29/2025)per il conferimento di n. 1 incarico di funzione professionale “Infermiere referente del tutoraggio e dell’introduzione di nuove tecniche dialitiche”</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>31/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>29/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr"/>
+      <c r="G96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 120, per colloquio, per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Pediatria.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>11/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>30/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>02/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr"/>
+      <c r="G97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "U.O.S. Accettazione e Pronto Soccorso di Valdagno e attività SUEM 118 dei PP.SS. del Distretto Ovest"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>07/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr"/>
+      <c r="G98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 110, per l'assegnazione di una borsa di studio da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 916 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>05/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr"/>
+      <c r="G99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Pediatria, per prevalente attività di cardiologia pediatrica.</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>04/11/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>22/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>15/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr"/>
+      <c r="G100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 28/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per assunzione a tempo determinato di n. 10 assistenti amministrativi da assegnare alla sede operativa 116117 di Vicenza.</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>03/11/2025 00:00</t>
-[...4 lines deleted...]
-          <t>13/11/2025 00:00</t>
+          <t>18/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari.</t>
+          <t>Selezione interna n. 30/2025 per il conferimento incarico di funzione professionale "Infermiere referente dei processi informatici e delle tecnologie digitali della Centrale Operativa Provinciale SUEM 118"</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>31/10/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/11/2025 00:00</t>
+          <t>16/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Alta Specializzazione “Gestione del paziente con dolore candidato a procedure interventistiche” afferente alla U.O.C. Terapia del Dolore.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 29/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Cure Palliative, Hospice Distretto Est e Distretto Ovest"</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Amministrativo da assegnare alla U.O.C. Gestione Risorse Umane - settore economico -</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
+          <t>04/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Coloproctologia e malattie del pavimento pelvico" afferente alla U.O.C. Chirurgia Generale Arzignano Montecchio Maggiore.*</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria, per prevalente attività inerente ai disturbi e alle demenze del paziente anziano.</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>29/10/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>02/01/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr"/>
+      <c r="G105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 119 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Nefrologia.</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>27/10/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>02/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>29/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr"/>
+      <c r="G106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 33 posti, a tempo pieno e indeterminato, di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità "Farmacologia e tossicologia" quale articolazione di U.O.C. Medicina di Laboratorio.</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>22/10/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/11/2025 00:00</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Plastica e Ricostruttiva.</t>
+          <t>Avviso ricognitivo per l’acquisizione di manifestazioni di interesse, riservato al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i, finalizzato alla stabilizzazione di personale precario dell’Area Sanità per n. 1 posto di Dirigente Amministrativo:</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>22/10/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/11/2025 00:00</t>
+          <t>28/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Chirurgia Generale Vicenza” - area chirurgica e delle specialità chirurgiche - disciplina chirurgia generale</t>
+          <t>Avviso pubblico per il conferimento di incarico di Direttore U.O.C. Urologia</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>25/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>25/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr"/>
+      <c r="G109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP28/2025 - Referente aziendale per la prevenzione e la sorveglianza sanitaria dei lavoratori</t>
+          <t>Manifestazione di interesse, riservata al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i – Dirigente Biologo disciplina Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Chirurgia Day Surgery ed ambulatoriale Noventa Vicentina" afferente alla U.O.C. Ostetricia e Ginecologia Vicenza.</t>
+          <t>Manifestazione di interesse, riservata al personale precario interessato al processo di stabilizzazione ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i - Dirigente Farmacista disciplina Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gestione Urgenza intraospedaliera" afferente alla U.O.C. Anestesia e Rianimazione Arzignano- Montecchio Maggiore</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale da assegnare all'Area Tecnico Patrimoniale</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Chirurgia palpebrale e immunopatologia oculare" afferente alla U.O.C. Oculistica Arzignano Montecchio Maggiore.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>17/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 27/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Servizio Sociale.</t>
+          <t>Avviso pubblico n. 111 per l'assegnazione di una borsa di studio da assegnare alla U.O.S.D. Genetica Medica e Genomica.</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>10/10/2025 00:00</t>
-[...4 lines deleted...]
-          <t>06/11/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per assunzione a tempo indeterminato di n. 15 Coadiutori Amministrativi Senior - area degli Operatori - riservato alle categorie protette di cui all'art. 1 L. n. 68/99, risultanti iscritti negli elenchi di cui all'art. 8 della medesima legge.</t>
+          <t>Avviso pubblico n. 121 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Oncologia.</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>09/10/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 25 Assistenti Amministrativi a tempo pieno  - 36 ore settimanali - articolato 7 giorni su 7 - h24, presso la Sede Operativa 116117 Vicenza.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Responsabile U.O.S. "Prevenzione Infortuni" quale articolazione di U.O.C. SPISAL.</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>09/10/2025 00:00</t>
+          <t>14/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gestione del paziente endocrinologico in ambito internistico" afferente alla U.O.C. Medicina Generale Valdagno.</t>
+          <t>Selezione  interna, per titoli e colloquio, (ifp29/2025)per il conferimento di n. 1 incarico di funzione professionale “Infermiere referente del tutoraggio e dell’introduzione di nuove tecniche dialitiche”</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Dermatologia e Venereologia.</t>
+          <t>Avviso pubblico n. 120, per colloquio, per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/10/2025 00:00</t>
+          <t>11/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 34 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "U.O.S. Accettazione e Pronto Soccorso di Valdagno e attività SUEM 118 dei PP.SS. del Distretto Ovest"</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/10/2025 00:00</t>
+          <t>07/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Gastroenterologia.</t>
+          <t>Avviso pubblico n. 110, per l'assegnazione di una borsa di studio da assegnare alla U.O.S.D. Genetica Medica e Genomica</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/10/2025 00:00</t>
+          <t>05/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 18 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari</t>
+          <t>Mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>27/10/2025 00:00</t>
+          <t>04/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Logopedista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 28/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>03/11/2025 00:00</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>27/10/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Urodinamica e Uroriabilitazione Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari.</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>31/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>27/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gastroenterologia Chirurgica Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
+          <t>Avviso di selezione interna per il conferimento incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Cure Palliative, Hospice Distretto Est e Distretto Ovest"</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>30/09/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Accettazione e Pronto Soccorso - Arzignano Montecchio"</t>
+          <t>Alta Specializzazione “Gestione del paziente con dolore candidato a procedure interventistiche” afferente alla U.O.C. Terapia del Dolore.</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 25/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia, specializzato in Psicoterapia.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Coloproctologia e malattie del pavimento pelvico" afferente alla U.O.C. Chirurgia Generale Arzignano Montecchio Maggiore.*</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>22/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>02/10/2025 00:00</t>
+          <t>29/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 26/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia Disciplina Pediatria.</t>
+          <t>Avviso pubblico n. 119 per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>22/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 117, per l'assegnazione di una borsa di studio da assegnare alla U.O.C.  Farmacia Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 33 posti, a tempo pieno e indeterminato, di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>22/09/2025 00:00</t>
+          <t>22/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Diagnosi e terapia delle infezioni a trasmissione materno infantile; riferimento infettivologico per la terapia delle patologie da infezioni in età pediatrica” afferente alla U.O.C. Malattie Infettive.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Plastica e Ricostruttiva.</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>22/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>20/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Stewardship antibiotica" afferente alla U.O.C. Malattie Infettive</t>
+          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Chirurgia Generale Vicenza” - area chirurgica e delle specialità chirurgiche - disciplina chirurgia generale</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Trattamento chirurgico della patologia mitralica e della fibrillazione atriale con tecniche mininvasive ed endoscopiche" afferente alla U.O.C. Cardiochirurgia.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Chirurgia Day Surgery ed ambulatoriale Noventa Vicentina" afferente alla U.O.C. Ostetricia e Ginecologia Vicenza.</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>19/09/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per la formazione di un elenco di avvocati convenzionati per il patrocinio legale dei dipendenti</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Chirurgia palpebrale e immunopatologia oculare" afferente alla U.O.C. Oculistica Arzignano Montecchio Maggiore.</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>17/09/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Selezione interna n. IFP27/2025, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale "Fisioterapista referente in Riabilitazione in ambito ortopedico"</t>
+          <t>Avviso di selezione interna IFP28/2025 - Referente aziendale per la prevenzione e la sorveglianza sanitaria dei lavoratori</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 24/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia specializzati in Medicina Interna o Geriatria.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gestione Urgenza intraospedaliera" afferente alla U.O.C. Anestesia e Rianimazione Arzignano- Montecchio Maggiore</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>16/09/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento di n. 1 incarico di funzione professionale “Referente per l’attuazione del Piano Formativo Aziendale”</t>
+          <t>Avviso di selezione pubblica n. 27/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Servizio Sociale.</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>09/09/2025 00:00</t>
+          <t>10/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>06/11/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Selezione interna n. IFP18/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente in riabilitazione cardiologica"</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 25 Assistenti Amministrativi a tempo pieno  - 36 ore settimanali - articolato 7 giorni su 7 - h24, presso la Sede Operativa 116117 Vicenza.</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>09/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Selezione interna n. IFP19/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente in Riabilitazione neurologica"</t>
+          <t>Concorso pubblico per titoli ed esami per assunzione a tempo indeterminato di n. 15 Coadiutori Amministrativi Senior - area degli Operatori - riservato alle categorie protette di cui all'art. 1 L. n. 68/99, risultanti iscritti negli elenchi di cui all'art. 8 della medesima legge.</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>09/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Selezione interna n. IFP20/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente per la fisioterapia e la riabilitazione nelle disfunzioni del pavimento pelvico"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Gastroenterologia.</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP17/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione respiratoria e consulenza devices"</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gestione del paziente endocrinologico in ambito internistico" afferente alla U.O.C. Medicina Generale Valdagno.</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP21/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione linfologica"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Dermatologia e Venereologia.</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP22/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione dell'Età Evolutiva"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 34 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>03/09/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Ecografia operativa gastro-epatologica" afferente alla U.O.S.D. Gastroenterologia ed Endoscopia Digestiva- Distretto Ovest.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 18 posti, a tempo pieno e indeterminato, di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario, per l’erogazione di prestazioni sanitarie presso gli istituti penitenziari</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>29/08/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Integrazione Ospedale territorio per la gestione del rischio clinico relativamente alla appropriatezza prescrittiva dei farmaci in situazioni di emergenza" afferente alla U.O.C. Psichiatria 1.</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Logopedista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>29/08/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Radiologia Senologica clinica e interventistica" afferente alla U.O.C. Chirurgia senologica.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Urodinamica e Uroriabilitazione Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 116, per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Medicina Legale, riservata ad un laureato/a oppure laureando/a.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Gastroenterologia Chirurgica Pediatrica" afferente alla U.O.C. Chirurgia Pediatrica.</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
+          <t>30/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Assistente Amministrativo – Area degli Assistenti – Ruolo Amministrativo.</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Accettazione e Pronto Soccorso - Arzignano Montecchio"</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>25/09/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 118 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>Avviso di selezione pubblica n. 26/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia Disciplina Pediatria.</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
+          <t>22/09/2025 00:00</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>25/09/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
+          <t>Avviso pubblico n. 117, per l'assegnazione di una borsa di studio da assegnare alla U.O.C.  Farmacia Vicenza.</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>28/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2025 00:00</t>
+          <t>22/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione ""Malattie reumatiche nell'anziano" afferente alla U.O.C. Geriatria Valdagno.</t>
+          <t>Avviso di selezione pubblica n. 25/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia, specializzato in Psicoterapia.</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>26/08/2025 00:00</t>
+          <t>22/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>02/10/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Tecnico Audiometrista da assegnare al Presidio Ospedaliero Valdagno</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità "Trattamento chirurgico della patologia mitralica e della fibrillazione atriale con tecniche mininvasive ed endoscopiche" afferente alla U.O.C. Cardiochirurgia.</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>21/08/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>AVVISO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 COLLABORATORE TECNICO PROFESSIONALE - RUOLO TECNICO</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Diagnosi e terapia delle infezioni a trasmissione materno infantile; riferimento infettivologico per la terapia delle patologie da infezioni in età pediatrica” afferente alla U.O.C. Malattie Infettive.</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>21/08/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Stewardship antibiotica" afferente alla U.O.C. Malattie Infettive</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2025 00:00</t>
+          <t>19/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Autista di Ambulanza – Area degli Operatori – Ruolo Tecnico.</t>
+          <t>Avviso Pubblico per la formazione di un elenco di avvocati convenzionati per il patrocinio legale dei dipendenti</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2025 00:00</t>
+          <t>17/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Avviso di selezione pubblica n. 24/2025 per il conferimento di incarichi libero professionali a professionisti laureati in medicina e chirurgia specializzati in Medicina Interna o Geriatria.</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>18/09/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Assistente Informatico – Area degli Assistenti – Ruolo Tecnico.</t>
+          <t>Selezione interna n. IFP27/2025, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale "Fisioterapista referente in Riabilitazione in ambito ortopedico"</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2025 00:00</t>
+          <t>16/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Allergologia e Immunologia Clinica.</t>
+          <t>Selezione interna per il conferimento di n. 1 incarico di funzione professionale “Referente per l’attuazione del Piano Formativo Aziendale”</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>19/08/2025 00:00</t>
-[...4 lines deleted...]
-          <t>11/09/2025 00:00</t>
+          <t>09/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Selezione interna per conferimento incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Cardiologia Arzignano-Montecchio, Servizio di Cardiologia Ambulatoriale"</t>
+          <t>Selezione interna n. IFP18/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente in riabilitazione cardiologica"</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>19/08/2025 00:00</t>
+          <t>03/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione " Valutazione psicodiagnostica nel paziente nefrologico candidato a trapianto" afferente alla U.O.C. Direzione Medica Ospedaliera.</t>
+          <t>Avviso di selezione interna IFP17/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione respiratoria e consulenza devices"</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>23/09/2025 12:00</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr"/>
+      <c r="G158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale  di Alta Specializzazione "Terapia Radiometabolica" afferente alla U.O.C. Medicina Nucleare.</t>
+          <t>Avviso di selezione interna IFP21/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione linfologica"</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>08/08/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>23/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr"/>
+      <c r="G159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità “Gestione autoptica” quale articolazione U.O.C. Medicina Legale</t>
+          <t>Selezione interna n. IFP20/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente per la fisioterapia e la riabilitazione nelle disfunzioni del pavimento pelvico"</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>23/09/2026 12:00</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr"/>
+      <c r="G160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Controlli Veterinari per la Sicurezza Alimentare nelle Concerie" nell'ambito del Dipartimento di Prevenzione.</t>
+          <t>Selezione interna n. IFP19/2025, per titoli e colloquio, per il conferimento di incarichi di funzione professionale "Fisioterapista referente in Riabilitazione neurologica"</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>23/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr"/>
+      <c r="G161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità a valenza Dipartimentale “Organizzazione e coordinamento dei percorsi diagnostico-terapeutici negli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto”</t>
+          <t>Avviso di selezione interna IFP22/2025 per il conferimento di n. 1 incarico di funzione professionale "Fisioterapista referente in Riabilitazione dell'Età Evolutiva"</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>01/08/2025 00:00</t>
-[...1 lines deleted...]
-      </c>
+          <t>03/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>06/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr"/>
+      <c r="G162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Ecografia operativa gastro-epatologica" afferente alla U.O.S.D. Gastroenterologia ed Endoscopia Digestiva- Distretto Ovest.</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>09/08/2025 00:00</t>
+          <t>29/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Dermatologia e Venereologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Integrazione Ospedale territorio per la gestione del rischio clinico relativamente alla appropriatezza prescrittiva dei farmaci in situazioni di emergenza" afferente alla U.O.C. Psichiatria 1.</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>09/08/2025 00:00</t>
+          <t>29/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 115 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia Patologica.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 23/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia specializzato in neurologia.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Radiologia Senologica clinica e interventistica" afferente alla U.O.C. Chirurgia senologica.</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>25/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>04/08/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 22/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia, specializzato in medicina interna ovvero in possesso di diploma triennale di formazione specifica in medicina generale.</t>
+          <t>Avviso pubblico n. 116, per l'assegnazione di una borsa di studio da assegnare alla U.O.C. Medicina Legale, riservata ad un laureato/a oppure laureando/a.</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>23/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>02/08/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 113 per l'attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Cardiologia Arzignano Montecchio Maggiore.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Assistente Amministrativo – Area degli Assistenti – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 118 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
+          <t>28/08/2025 00:00</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>14/08/2025 00:00</t>
+          <t>25/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 114 per l'attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Ematologia.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione ""Malattie reumatiche nell'anziano" afferente alla U.O.C. Geriatria Valdagno.</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
+          <t>26/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 2 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiochirurgia.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Tecnico Audiometrista da assegnare al Presidio Ospedaliero Valdagno</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>14/08/2025 00:00</t>
+          <t>21/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base.</t>
+          <t>AVVISO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 COLLABORATORE TECNICO PROFESSIONALE - RUOLO TECNICO</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
-[...4 lines deleted...]
-          <t>14/08/2025 00:00</t>
+          <t>21/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neuroradiologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Assistente Informatico – Area degli Assistenti – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Pediatria Arzignano - Montecchio” - riapertura termini</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Elettricista – Area degli Operatori – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>14/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN RADIODIAGNOSTICA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 10 posti, a tempo pieno e indeterminato, di Operatore Tecnico Specializzato – Autista di Ambulanza – Area degli Operatori – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>07/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CARDIOCHIRURGIA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>07/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>18/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 20/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN ALLERGOLOGIA E IMMUNOLOGIA CLINICA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Allergologia e Immunologia Clinica.</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>07/07/2025 00:00</t>
+          <t>19/08/2025 00:00</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
+          <t>11/09/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Coadiutore Amministrativo Senior  – area degli Operatori - per un totale complessivo di n. 5 posti.</t>
+          <t>Selezione interna per conferimento incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Cardiologia Arzignano-Montecchio, Servizio di Cardiologia Ambulatoriale"</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>19/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Collaboratore Amministrativo Professionale – Area dei Professionisti della Salute e dei Funzionari  per un totale complessivo di n. 41 posti.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione " Valutazione psicodiagnostica nel paziente nefrologico candidato a trapianto" afferente alla U.O.C. Direzione Medica Ospedaliera.</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Assistente Amministrativo – area degli Assistenti - per un totale complessivo di n. 19 posti.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale  di Alta Specializzazione "Terapia Radiometabolica" afferente alla U.O.C. Medicina Nucleare.</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>08/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Collaboratore Tecnico Professionale – Area dei Professionisti della Salute e dei Funzionari -   per un totale complessivo di n. 2  posti.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Controlli Veterinari per la Sicurezza Alimentare nelle Concerie" nell'ambito del Dipartimento di Prevenzione.</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>27/06/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Selezione interna per incarichi di funzione professionale "referente locale procurement organi e tessuti"</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità “Gestione autoptica” quale articolazione U.O.C. Medicina Legale</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 112 per colloquio, per l'attribuzione di due borse di studio da assegnare alla U.O.C. Microbiologia.</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Altissima Professionalità a valenza Dipartimentale “Organizzazione e coordinamento dei percorsi diagnostico-terapeutici negli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto”</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>16/06/2025 00:00</t>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>SELEZIONE INTERNA PER CONFERIMENTO INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C PSICHIATRIA 2 - 3° SERVIZIO PSICHIATRICO DI DIAGNOSI E CURA"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>09/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA PER INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C. CURE PRIMARIE DISTRETTO EST - SERVIZIO A.D.I. DI VICENZA"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Dermatologia e Venereologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa.</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>09/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA PER INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C. CURE PRIMARIE DISTRETTO OVEST - SERVIZIO A.D.I. DI VALDAGNO"</t>
+          <t>Avviso pubblico n. 115 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia Patologica.</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>SELEZIONE INTERNA PER CONFERIMENTO INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZONI DI COORDINAMENTO "U.O.C. DIREZIONE MEDICA 1 - COORDINAMENTO DEL TRASPORTO INTRAOSPEDALIERO"</t>
+          <t>Avviso di selezione pubblica n. 23/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia specializzato in neurologia.</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>13/06/2025 00:00</t>
+          <t>25/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>04/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
+          <t>Avviso di selezione pubblica n. 22/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in medicina e chirurgia, specializzato in medicina interna ovvero in possesso di diploma triennale di formazione specifica in medicina generale.</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>11/06/2025 00:00</t>
+          <t>23/07/2025 00:00</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>21/06/2025 00:00</t>
+          <t>02/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
+          <t>Avviso pubblico n. 114 per l'attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
-[...4 lines deleted...]
-          <t>03/07/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 8 posti di Dirigente Medico Veterinario – disciplina Igiene della Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto degli Alimenti di Origine Animale e loro Derivati.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 2 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cardiochirurgia.</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>26/06/2025 00:00</t>
+          <t>14/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 19 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base.</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>26/06/2025 00:00</t>
+          <t>14/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Farmacia Ospedaliera di Vicenza e U.O.S. Unità Farmaci Antiblastici”</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>14/08/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Selezione interna per titoli e colloquio per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Oculistica Vicenza"</t>
+          <t>Avviso pubblico n. 113 per l'attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Cardiologia Arzignano Montecchio Maggiore.</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>27/05/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile U.O.S. "Centro Malattie Emorragiche e Trombotiche" articolazione U.O.C. Ematologia.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
+          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Pediatria Arzignano - Montecchio” - riapertura termini</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>23/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>17/06/2025 00:00</t>
+          <t>14/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione ambulatoriale del paziente senologico" afferente alla U.O.C. Chirurgia Senologica.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 20/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN ALLERGOLOGIA E IMMUNOLOGIA CLINICA.</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>07/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Vascolare.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN RADIODIAGNOSTICA.</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>06/06/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Microbiologia e Virologia.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN CARDIOCHIRURGIA.</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
+          <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>06/06/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Avviso pubblico  per il conferimento dell'incarico di Direttore della U.O.C. Gastroenterologia Vicenza</t>
+          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Coadiutore Amministrativo Senior  – area degli Operatori - per un totale complessivo di n. 5 posti.</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cure Palliative.</t>
+          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Collaboratore Tecnico Professionale – Area dei Professionisti della Salute e dei Funzionari -   per un totale complessivo di n. 2  posti.</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Generale per attività di chirurgia senologica.</t>
+          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Collaboratore Amministrativo Professionale – Area dei Professionisti della Salute e dei Funzionari  per un totale complessivo di n. 41 posti.</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria.</t>
+          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nel profilo professionale di  Assistente Amministrativo – area degli Assistenti - per un totale complessivo di n. 19 posti.</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2025 00:00</t>
+          <t>27/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti di Dietista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Selezione interna per incarichi di funzione professionale "referente locale procurement organi e tessuti"</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>12/06/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Allergologia", articolazione della U.O.C. Direzione Medica 1 ad indirizzo organizzativo gestionale.</t>
+          <t>Avviso pubblico n. 112 per colloquio, per l'attribuzione di due borse di studio da assegnare alla U.O.C. Microbiologia.</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>16/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2025 PER IL CONFERIMENTO DI N. 2 INCARICHI LIBERO PROFESSIONALI AD ASSISTENTI SOCIALI - PIANO LOCALE DI ATTIVITA' PER IL CONTRASTO AL GIOCO D'AZZARDO (GAP).</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C. CURE PRIMARIE DISTRETTO EST - SERVIZIO A.D.I. DI VICENZA"</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>25/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Galenica Onco-ematologica" afferente alla U.O.C. Farmacia-Vicenza.</t>
+          <t>SELEZIONE INTERNA PER CONFERIMENTO INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C PSICHIATRIA 2 - 3° SERVIZIO PSICHIATRICO DI DIAGNOSI E CURA"</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO.</t>
+          <t>SELEZIONE INTERNA PER CONFERIMENTO INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZONI DI COORDINAMENTO "U.O.C. DIREZIONE MEDICA 1 - COORDINAMENTO DEL TRASPORTO INTRAOSPEDALIERO"</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
-[...4 lines deleted...]
-          <t>25/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "U.O.C. CURE PRIMARIE DISTRETTO OVEST - SERVIZIO A.D.I. DI VALDAGNO"</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>13/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. "Cure Primarie Distretto Est"</t>
+          <t>Avviso di selezione pubblica n. 17/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>11/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>21/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Direzione delle Professioni Sanitarie - Referente Aree Ambulatoriali"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 17 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>10/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>03/07/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Infanzia Adolescenza Famiglia e Consultori Distretto Est</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 19 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>26/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Infanzia Adolescenza Famiglia e Consultori Distretto Ovest</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 8 posti di Dirigente Medico Veterinario – disciplina Igiene della Produzione, Trasformazione, Commercializzazione, Conservazione e Trasporto degli Alimenti di Origine Animale e loro Derivati.</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>30/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>26/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIRETTORE U.O.C. "MEDICINA GENERALE VICENZA"</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Farmacia Ospedaliera di Vicenza e U.O.S. Unità Farmaci Antiblastici”</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>30/04/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
+          <t>Selezione interna per titoli e colloquio per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Oculistica Vicenza"</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
-[...4 lines deleted...]
-          <t>28/04/2025 00:00</t>
+          <t>27/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati in Sanità Animale.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile U.O.S. "Centro Malattie Emorragiche e Trombotiche" articolazione U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
-[...4 lines deleted...]
-          <t>28/04/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Dermatologia e Venerologia</t>
+          <t>Avviso di selezione pubblica n. 16/2025 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia Disciplina Chirurgia Pediatrica.</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>23/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>17/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Si informa che Azienda Zero ha indetto un avviso di mobilità volontaria esterna con esclusivo riguardo al personale infermieristico dipendente delle Aziende ed Enti del S.S.R. della Regione del Veneto. La scadenza è prevista per il giorno 24.4.2025. Gli interessati possano presentare domanda collegandosi al sito internet di Azienda Zero  https://azeroveneto.concorsismart.it .</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 11 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Vascolare.</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>22/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA - IFPE07/2025 per il conferimento di n. 7 incarichi di professionista esperto "Micologo" Ruolo sanitario: Tecnico della Prevenzione.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Microbiologia e Virologia.</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>11/04/2025 00:00</t>
+          <t>22/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>06/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA E SPECIALIZZATO IN PSICOTERAPIA, DA ASSEGNARE ALL'UOC EMATOLOGIA.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione ambulatoriale del paziente senologico" afferente alla U.O.C. Chirurgia Senologica.</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
-[...4 lines deleted...]
-          <t>19/04/2025 00:00</t>
+          <t>22/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "U.O.C. Ematologia - Degenze"</t>
+          <t>Avviso pubblico  per il conferimento dell'incarico di Direttore della U.O.C. Gastroenterologia Vicenza</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>08/04/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione "Valutazione multidimensionale del dolore in geriatria" afferente alla U.O.C. Geriatria Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 3 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Chirurgia Generale per attività di chirurgia senologica.</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione "La gestione del paziente geriatrico nelle variazioni del setting di cura" afferente alla U.O.C. Geriatria Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Geriatria.</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Piani di Lavoro e Allerte SIAPZ" articolazione della U.O.C. Servizio Veterinario di Igiene degli Allevamenti delle Produzioni Zootecniche.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Cure Palliative.</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 9 posti di Dietista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>14/04/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità A "Trattamento della Spasticità" afferente alla U.O.C. Recupero e Riabilitazione Funzionale Vicenza.</t>
+          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO.</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>25/03/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>25/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici da assegnare alla U.O.C. Servizio Territoriale per le Dipendenze Ser.D</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 15/2025 PER IL CONFERIMENTO DI N. 2 INCARICHI LIBERO PROFESSIONALI AD ASSISTENTI SOCIALI - PIANO LOCALE DI ATTIVITA' PER IL CONTRASTO AL GIOCO D'AZZARDO (GAP).</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>25/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 4 Tecnici Sanitari di Radiologia Medica</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Galenica Onco-ematologica" afferente alla U.O.C. Farmacia-Vicenza.</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>18/03/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 5 Assistenti Sanitari - area dei professionisti della salute e dei funzionari.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Allergologia", articolazione della U.O.C. Direzione Medica 1 ad indirizzo organizzativo gestionale.</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/11/2025 per il  conferimento di n. 1 incarico di funzione professionale "Referente del monitoraggio dei percorsi di integrazione socio-lavorativa"</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/13/2025 per il conferimento di n. 1 incarico di funzione professionale "Referente dell'area di profilazione e rapporti con i servizi della rete di presa in carico degli utenti"</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Infanzia Adolescenza Famiglia e Consultori Distretto Est</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/12/2025 per il conferimento di n. 1 incarico di funzione professionale "Referente della Rete Territoriale Provinciale Attività Giovani"</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Infanzia Adolescenza Famiglia e Consultori Distretto Ovest</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/16/2025 per il conferimento di n. 6 incarichi di funzione professionale "Tecnico Sanitario di Radiologia Medica Referente di settore"</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. "Cure Primarie Distretto Est"</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/15/2025 per il conferimento di n. 1 incarico di funzione professionale specialista "Tecnico Sanitario di Radiologia Medica Specialista in angiografia vascolare interventistica neuroradiologica"</t>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIRETTORE U.O.C. "MEDICINA GENERALE VICENZA"</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna IFP/14/2025 per il conferimento di n. 1 incarico di funzione professionale specialista "Tecnico Sanitario di Radiologia Medica specialista in tecniche mammografiche"</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Direzione delle Professioni Sanitarie - Referente Aree Ambulatoriali"</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>30/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di n. 1 incarico di funzione professionale "Referente attività di prevenzione e protezione dai rischi lavorativi"</t>
+          <t>Avviso di selezione pubblica n. 13/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati in Sanità Animale.</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>04/03/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di n. 1 incarico di funzione professionale “Referente attività valutazione dei rischi nei luoghi di lavoro”</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 14/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA.</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>04/03/2025 00:00</t>
+          <t>18/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>28/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Diagnostica interventistica ambulatoriale senologica" .</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Risonanza magnetica mammaria, sorveglianza nell'alto-medio rischio e diagnostica invasiva della mammella" afferente alla U.O.C. Chirurgia Senologica.</t>
+          <t>Si informa che Azienda Zero ha indetto un avviso di mobilità volontaria esterna con esclusivo riguardo al personale infermieristico dipendente delle Aziende ed Enti del S.S.R. della Regione del Veneto. La scadenza è prevista per il giorno 24.4.2025. Gli interessati possano presentare domanda collegandosi al sito internet di Azienda Zero  https://azeroveneto.concorsismart.it .</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Assistente Amministrativo</t>
+          <t>AVVISO DI SELEZIONE INTERNA - IFPE07/2025 per il conferimento di n. 7 incarichi di professionista esperto "Micologo" Ruolo sanitario: Tecnico della Prevenzione.</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>11/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Fisico disciplina Fisica Sanitaria</t>
+          <t>incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "U.O.C. Ematologia - Degenze"</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>08/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oftalmologia</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 12/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA E SPECIALIZZATO IN PSICOTERAPIA, DA ASSEGNARE ALL'UOC EMATOLOGIA.</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>08/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>19/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Avviso Interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Piani di Lavoro e Allerte SIAPZ" articolazione della U.O.C. Servizio Veterinario di Igiene degli Allevamenti delle Produzioni Zootecniche.</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>25/02/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Attività di Day Hospital Pediatrico" afferente alla U.O.C. Pediatria.</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione "Valutazione multidimensionale del dolore in geriatria" afferente alla U.O.C. Geriatria Vicenza.</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Pronto Soccorso Pediatrico" afferente alla U.O.C. Pediatria.</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione "La gestione del paziente geriatrico nelle variazioni del setting di cura" afferente alla U.O.C. Geriatria Vicenza</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Epilletologia" afferente alla U.O.C. Pediatria.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 11/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ORTOTTICA ED ASSISTENZA OFTALMOLOGICA.</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>04/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>14/04/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Nido- Neonatologia", articolazione della U.O.C. Pediatria-Vicenza.</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità A "Trattamento della Spasticità" afferente alla U.O.C. Recupero e Riabilitazione Funzionale Vicenza.</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>25/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 109, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla U.O.C. Ortopedia e Traumatologia Vicenza.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 2 Dirigenti Medici da assegnare alla U.O.C. Servizio Territoriale per le Dipendenze Ser.D</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 4 Tecnici Sanitari di Radiologia Medica</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>21/02/2025 00:00</t>
-[...4 lines deleted...]
-          <t>03/03/2025 00:00</t>
+          <t>18/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Medicina Generale Arzignano - Montecchio"</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 5 Assistenti Sanitari - area dei professionisti della salute e dei funzionari.</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.S. Percorsi Riabilitativi - Centri Diurni San Felice 1 e 2 e Gruppi di appartamento Protetti del Distretto Est"</t>
+          <t>Avviso di selezione interna IFP/13/2025 per il conferimento di n. 1 incarico di funzione professionale "Referente dell'area di profilazione e rapporti con i servizi della rete di presa in carico degli utenti"</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Selezione Interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "Centri di Salute Mentale 1 e 2 e U.O.S. Centro di riferimento provinciale per i disturbi del comportamento alimentare e del peso"</t>
+          <t>Avviso di selezione interna IFP/16/2025 per il conferimento di n. 6 incarichi di funzione professionale "Tecnico Sanitario di Radiologia Medica Referente di settore"</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>18/02/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale da assegnare alla U.O.C. Senologia</t>
+          <t>Avviso di selezione interna IFP/15/2025 per il conferimento di n. 1 incarico di funzione professionale specialista "Tecnico Sanitario di Radiologia Medica Specialista in angiografia vascolare interventistica neuroradiologica"</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>17/02/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Direzione Medico 1 Vicenza ad indirizzo organizzativo - gestionale</t>
+          <t>Avviso di selezione interna IFP/14/2025 per il conferimento di n. 1 incarico di funzione professionale specialista "Tecnico Sanitario di Radiologia Medica specialista in tecniche mammografiche"</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2025per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
+          <t>Avviso di selezione interna IFP/12/2025 per il conferimento di n. 1 incarico di funzione professionale "Referente della Rete Territoriale Provinciale Attività Giovani"</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>06/02/2025 00:00</t>
-[...4 lines deleted...]
-          <t>16/02/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE N. 7/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ORTOPEDIA E TRAUMATOLOGIA DA ASSEGNARE ALL'UOSD ORTOPEDIA E TRAUMATOLOGIA VALDAGNO.</t>
+          <t>Avviso di selezione interna IFP/11/2025 per il  conferimento di n. 1 incarico di funzione professionale "Referente del monitoraggio dei percorsi di integrazione socio-lavorativa"</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Medicina Generale Vicenza - Alta Intensità"</t>
+          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di n. 1 incarico di funzione professionale “Referente attività valutazione dei rischi nei luoghi di lavoro”</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>04/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 108 per colloquio, per l’attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso le U.O.C. Neurologia e Cardiologia Arzignano.</t>
+          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di n. 1 incarico di funzione professionale "Referente attività di prevenzione e protezione dai rischi lavorativi"</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>04/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 8/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Diagnostica interventistica ambulatoriale senologica" .</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “U.O.C. Medicina Generale Vicenza – Bassa Intensità”</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Risonanza magnetica mammaria, sorveglianza nell'alto-medio rischio e diagnostica invasiva della mammella" afferente alla U.O.C. Chirurgia Senologica.</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Assistente Amministrativo</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>30/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/02/2025 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>30/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/02/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione.</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Fisico disciplina Fisica Sanitaria</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>29/01/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 4 incarichi di funzione professionale “Esperto di area del Dipartimento della Diagnostica”</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>25/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di professionista specialista “Infermiere specialista nella prevenzione e controllo delle infezioni correlate alle pratiche assistenziali"</t>
+          <t>AVVISO PUBBLICO N. 109, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla U.O.C. Ortopedia e Traumatologia Vicenza.</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 3 incarichi di funzione professionale “Esperto di area del Dipartimento di Salute Mentale”</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Pronto Soccorso Pediatrico" afferente alla U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista specialista “Infermiere Specialista in Cure Palliative"</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Epilletologia" afferente alla U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 5/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN DIETISTICA</t>
+          <t>Avviso interno per il conferimento di un incarico professionale di Alta Specializzazione "Attività di Day Hospital Pediatrico" afferente alla U.O.C. Pediatria.</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>07/02/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati nell'Area Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Nido- Neonatologia", articolazione della U.O.C. Pediatria-Vicenza.</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>07/02/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 1incarico di professionista specialista “Infermiere Case Manager"</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 10/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN EMATOLOGIA.</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>28/01/2025 00:00</t>
+          <t>21/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>03/03/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Cure Primarie Distretto Ovest - Servizio di Assistenza Domiciliare Integrata di Arzignano”</t>
+          <t>Selezione Interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "Centri di Salute Mentale 1 e 2 e U.O.S. Centro di riferimento provinciale per i disturbi del comportamento alimentare e del peso"</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento di area Chirurgica”.</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Medicina Generale Arzignano - Montecchio"</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.C. Medicina Trasfusionale - Gestione del personale Tecnico e Processi Organizzativi dei Laboratori”</t>
+          <t>Selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.S. Percorsi Riabilitativi - Centri Diurni San Felice 1 e 2 e Gruppi di appartamento Protetti del Distretto Est"</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>18/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>selezione interna , per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.S.D. Genetica Medica e Genomica”</t>
+          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale da assegnare alla U.O.C. Senologia</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>17/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione" Monitoraggio, valutazione e miglioramento dell'appropriatezza delle prescrizioni farmaceutiche" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Direzione Medico 1 Vicenza ad indirizzo organizzativo - gestionale</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità quale articolazione interna di struttura Complessa "Gestione dell'assistenza integrativa a favore di assistiti diabetici, celiaci, nefropatici, con malattie metaboliche congenite e/o sindrome di Sjogren" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>Avviso di selezione pubblica n. 9/2025per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia e specializzato in Psicoterapia.</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>06/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>16/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità quale articolazione interna di struttura Complessa "Logistica e gestione dell'erogazione personalizzata delle terapie farmacologiche sul territorio" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 8/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ANESTESIA E RIANIMAZIONE.</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.</t>
+          <t>Avviso di selezione interna per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “U.O.C. Medicina Generale Vicenza – Bassa Intensità”</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/02/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento "U.O.C. Medicina Generale Vicenza - Alta Intensità"</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/02/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Neurologia.</t>
+          <t>Avviso pubblico n. 108 per colloquio, per l’attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso le U.O.C. Neurologia e Cardiologia Arzignano.</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>23/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>20/02/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse finalizzata ad individuare personale da assegnare allo sportello "U.S.A. DESK"</t>
+          <t>AVVISO DI SELEZIONE N. 7/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI IN ORTOPEDIA E TRAUMATOLOGIA DA ASSEGNARE ALL'UOSD ORTOPEDIA E TRAUMATOLOGIA VALDAGNO.</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>21/01/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 3/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA, SPECIALIZZATO IN PSICOTERAPIA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 24 posti di Fisioterapista – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>30/01/2025 00:00</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>30/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI  IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA, PER ATTIVITA' NELL'AMBITO DELLE UU.OO.CC. OSTETRICIA E GINECOLOGIA DI ARZIGNANO E VALDAGNO.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente delle Professioni Sanitarie - Area della Riabilitazione</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
+          <t>30/01/2025 00:00</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N.  4/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione.</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>29/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 2/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 3 incarichi di funzione professionale “Esperto di area del Dipartimento di Salute Mentale”</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>20/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Diagnostica Senologica invasiva ed interventistica” afferente alla U.O.C. Radiologia – Vicenza.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 5/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN DIETISTICA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione della performance della medicina territoriale” afferente alla U.O.C. Cure Primarie - Distretto Ovest.</t>
+          <t>Avviso di selezione pubblica n. 6/2025 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina Veterinaria, specializzati nell'Area Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>07/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Psicopatologia nell’adolescente” afferente alla UOS Neuropsichiatria Infantile - Distretto Est.</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 1incarico di professionista specialista “Infermiere Case Manager"</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Radiologia d’Urgenza” articolazione della U.O.C. Radiologia -Vicenza.</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di professionista specialista “Infermiere specialista nella prevenzione e controllo delle infezioni correlate alle pratiche assistenziali"</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Non autosufficienza” articolazione della U.O.C. Disabilità e Non Autosufficienza Distretto EST</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista specialista “Infermiere Specialista in Cure Palliative"</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Non autosufficienza” articolazione della U.O.C. Disabilità e Non Autosufficienza Distretto Ovest.</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento di n. 4 incarichi di funzione professionale “Esperto di area del Dipartimento della Diagnostica”</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità quale articolazione interna di struttura Complessa "Gestione dell'assistenza integrativa a favore di assistiti diabetici, celiaci, nefropatici, con malattie metaboliche congenite e/o sindrome di Sjogren" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>13/02/2025 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale “Esperto di area del Dipartimento di area Chirurgica”.</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
-[...4 lines deleted...]
-          <t>13/02/2025 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dietista</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “UOC Cure Primarie Distretto Ovest - Servizio di Assistenza Domiciliare Integrata di Arzignano”</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Anestesia e Rianimazione Noventa” articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
+          <t>Procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.C. Medicina Trasfusionale - Gestione del personale Tecnico e Processi Organizzativi dei Laboratori”</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>08/01/2025 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità afferente alla UOC Ortopedia Arzignano – Montecchio "Chirurgia del piede del bambino e dell’adulto con particolare riferimento alla chirurgia mini-invasiva"</t>
+          <t>selezione interna , per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.S.D. Genetica Medica e Genomica”</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Traumatologia Locomotoria” articolazione della U.O.C. Ortopedia e Traumatologia Arzignano - Montecchio</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Alta Specializzazione" Monitoraggio, valutazione e miglioramento dell'appropriatezza delle prescrizioni farmaceutiche" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO per il conferimento di un incarico Professionale di Altissima Professionalità quale articolazione interna di  (UOC) Cardiochirurgia “Trattamento mininvasivo endoscopico e strutturale delle valvulopatie cardiache"</t>
+          <t>Avviso Interno per il conferimento di un incarico professionale di Altissima Professionalità quale articolazione interna di struttura Complessa "Logistica e gestione dell'erogazione personalizzata delle terapie farmacologiche sul territorio" afferente alla U.O.C. Assistenza Farmaceutica Territoriale.</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 68 posti di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Neurologia.</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 640 posti di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 21 posti di Dirigente Medico – disciplina Chirurgia Generale.</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 9 posti di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Educatore Professionale Socio-Sanitario – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>23/01/2025 00:00</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>16/01/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Tecnico di Neurofisiopatologia – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Manifestazione di interesse finalizzata ad individuare personale da assegnare allo sportello "U.S.A. DESK"</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>09/01/2025 00:00</t>
+          <t>21/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Medicina Legale.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N.  4/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA DA ASSEGNARE AI SERVIZI DI ACCETTAZIONE E PRONTO SOCCORSO AZIENDALI.</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>20/01/2025 00:00</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 119 posti di Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 3/2025 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN PSICOLOGIA, SPECIALIZZATO IN PSICOTERAPIA.</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>20/01/2025 00:00</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>30/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Organizzazione dei Servizi Sanitari di Base ovvero Geriatria da assegnare alle UU.OO.CC. Cure Primarie Distretti Est e Ovest.</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 2/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA SPECIALIZZATI/SPECIALIZZANDI PER ATTIVITA' AMBULATORIALI.</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2025</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 1/2025 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI  IN MEDICINA E CHIRURGIA SPECIALIZZATI IN GINECOLOGIA E OSTETRICIA, PER ATTIVITA' NELL'AMBITO DELLE UU.OO.CC. OSTETRICIA E GINECOLOGIA DI ARZIGNANO E VALDAGNO.</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>20/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2025</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Radiologia d’Urgenza” articolazione della U.O.C. Radiologia -Vicenza.</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>selezione interna IPE16/2024, per il conferimento di n. 10 incarichi di professionista esperto "Infermiere Esperto Clinico Area Medica"</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Non autosufficienza” articolazione della U.O.C. Disabilità e Non Autosufficienza Distretto EST</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C307" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>10/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>selezione interna IPE15/2024, per il conferimento di n. 12 incarichi di professionista esperto "Infermiere Esperto Clinico Area Pediatrica"</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Non autosufficienza” articolazione della U.O.C. Disabilità e Non Autosufficienza Distretto Ovest.</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>09/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 16 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione della performance della medicina territoriale” afferente alla U.O.C. Cure Primarie - Distretto Ovest.</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale - Analista per il progetto "Logistica" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Psicopatologia nell’adolescente” afferente alla UOS Neuropsichiatria Infantile - Distretto Est.</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 12 posti di Collaboratore Amministrativo Professionale per il progetto "Privacy" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Diagnostica Senologica invasiva ed interventistica” afferente alla U.O.C. Radiologia – Vicenza.</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/12/2024 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità a valenza dipartimentale "Diagnostica avanzata in ematologia".</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 12 posti di Dirigente Medico – disciplina Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Chirurgia Maxillo-Facciale.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 50 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>02/01/2025 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Terapista Occupazionale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dietista</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>02/01/2025 00:00</t>
+          <t>10/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Anestesia e Rianimazione Noventa” articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>02/01/2025 00:00</t>
+          <t>08/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 14 posti di Collaboratore Amministrativo Professionale per il progetto "Contabilità, Finanza e Auditing" a tempo determinato con contratto di Formazione e Lavoro.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Traumatologia Locomotoria” articolazione della U.O.C. Ortopedia e Traumatologia Arzignano - Montecchio</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/12/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Anestesia nelle NORA in ambito elettivo” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
+          <t>AVVISO INTERNO per il conferimento di un incarico Professionale di Altissima Professionalità quale articolazione interna di  (UOC) Cardiochirurgia “Trattamento mininvasivo endoscopico e strutturale delle valvulopatie cardiache"</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Percorso ERAS” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità afferente alla UOC Ortopedia Arzignano – Montecchio "Chirurgia del piede del bambino e dell’adulto con particolare riferimento alla chirurgia mini-invasiva"</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione" La valutazione Anestesiologica in ambito specialistico di Ostetricia e Ortopedia” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 640 posti di Infermiere – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "ALR in Anestesia Pediatrica” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Tecnico di Neurofisiopatologia – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Anestesia e Assistenza al Paziente Intensivo in Cardiochirurgia” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Medicina Legale.</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità a valenza dipartimentale “Rete Trauma Provinciale”- U.O.C. Anestesia e Rianimazione – Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 119 posti di Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Medicina del lavoro e Igiene industriale” articolazione della U.O.C. Servizio Prevenzione Igiene e Sicurezza Ambienti di Lavoro (SPISAL).</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 68 posti di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione sanitaria ambulatorio - U.O.S. Ser.D.2”, afferente alla U.O.S. Ser.D.2.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 9 posti di Coadiutore Amministrativo Senior – Area degli Operatori – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>16/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione sanitaria ambulatorio - U.O.S. Ser.D.1” afferente alla U.O.S. Ser.D.1</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Organizzazione dei Servizi Sanitari di Base ovvero Geriatria da assegnare alle UU.OO.CC. Cure Primarie Distretti Est e Ovest.</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Attività clinica ambulatoriale indirizzata all’utenza in età adolescenziale e giovane adulta e costruzione rete territoriale” afferente alla U.O.C. Ser.D. .</t>
+          <t>Incarichi di consulenza 2025</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>04/12/2024 00:00</t>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 107, per colloquio, per l’attribuzione di una borsa di studio da assegnare alle UOC Neurochirurgia e UOC Pediatria, per laureto/a in possesso di Laurea Magistrale in Psicologia e Master Universitario di II livello in Neuropsicologia Clinica.</t>
+          <t>Incarichi di collaborazione 2025</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>03/12/2024 00:00</t>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO COADIUTORE AMMINISTRATIVO</t>
+          <t>selezione interna IPE16/2024, per il conferimento di n. 10 incarichi di professionista esperto "Infermiere Esperto Clinico Area Medica"</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>29/11/2024 00:00</t>
-[...4 lines deleted...]
-          <t>09/12/2024 00:00</t>
+          <t>10/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO</t>
+          <t>selezione interna IPE15/2024, per il conferimento di n. 12 incarichi di professionista esperto "Infermiere Esperto Clinico Area Pediatrica"</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E329" t="inlineStr">
         <is>
           <t>09/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Assistente Sociale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sociosanitario.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 12 posti di Collaboratore Amministrativo Professionale per il progetto "Privacy" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Amministrativo Professionale – Settore Giuridico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità a valenza dipartimentale "Diagnostica avanzata in ematologia".</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/12/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Tecnico Professionale – Architetto – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Dirigente Medico – disciplina Chirurgia Maxillo-Facciale.</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>19/12/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 UOC Malattie Infettive</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 5 posti di Terapista Occupazionale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 " U.O.C. Chirurgia Senologica - Centro Donna"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:  Concorso pubblico, per titoli ed esami, per n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "UOSD Genetica Medica e Genomica"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 16 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "Ortopedia e Traumatologia Vicenza- Degenze"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Tecnico Professionale - Analista per il progetto "Logistica" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico, per titoli ed esami, per n. 14 posti di Collaboratore Amministrativo Professionale per il progetto "Contabilità, Finanza e Auditing" a tempo determinato con contratto di Formazione e Lavoro.</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Innovazione e sviluppo organizzativo” in staff alla Direzione Generale</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Medicina del lavoro e Igiene industriale” articolazione della U.O.C. Servizio Prevenzione Igiene e Sicurezza Ambienti di Lavoro (SPISAL).</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>04/11/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice Dipartimentale "Qualità".</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Percorso ERAS” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>04/11/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Operatore Tecnico Specializzato - Elettricista</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Anestesia nelle NORA in ambito elettivo” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>30/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE MEDICO DISCIPLINA MALATTIE APPARATO RESPIRATORIO</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione" La valutazione Anestesiologica in ambito specialistico di Ostetricia e Ortopedia” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione nella dimensione dell’affettività e sessualità negli adolescenti afferente U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "ALR in Anestesia Pediatrica” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 39 posti di Dirigente Medico – disciplina Medicina Interna.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Anestesia e Assistenza al Paziente Intensivo in Cardiochirurgia” afferente U.O.C. Anestesia e Rianimazione Vicenza.</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>21/11/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione nella dimensione della depressione post- partum afferente alla U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità a valenza dipartimentale “Rete Trauma Provinciale”- U.O.C. Anestesia e Rianimazione – Vicenza</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Medicina ad alta intensità di cura” articolazione della U.O.C. Medicina Generale – Vicenza</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione sanitaria ambulatorio - U.O.S. Ser.D.2”, afferente alla U.O.S. Ser.D.2.</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Area Tutela Minori” afferente U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Gestione sanitaria ambulatorio - U.O.S. Ser.D.1” afferente alla U.O.S. Ser.D.1</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Psichiatria</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Attività clinica ambulatoriale indirizzata all’utenza in età adolescenziale e giovane adulta e costruzione rete territoriale” afferente alla U.O.C. Ser.D. .</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>17/10/2024 00:00</t>
+          <t>04/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica</t>
+          <t>AVVISO PUBBLICO N. 107, per colloquio, per l’attribuzione di una borsa di studio da assegnare alle UOC Neurochirurgia e UOC Pediatria, per laureto/a in possesso di Laurea Magistrale in Psicologia e Master Universitario di II livello in Neuropsicologia Clinica.</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>14/11/2024 00:00</t>
+          <t>03/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Ortopedia Pediatrica” articolazione della U.O.C. Ortopedia e Traumatologia - Vicenza</t>
+          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO OPERATORE TECNICO</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2024 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA E SPECIALIZZATI/SPECIALIZZANDI IN NEUROLOGIA.</t>
+          <t>AVVISO PUBBLICO PER L’INDIVIDUAZIONE DI PERSONALE ISCRITTO ALL’ELENCO DI CUI ALL’ARTICOLO 8 DELLA LEGGE 12 MARZO 1999, n. 68 INTERESSATO AD UN PERCORSO DI TIROCINIO FORMATIVO/DI ORIENTAMENTO FINALIZZATO ALL’ASSUNZIONE ALL’INTERNO DELL’ULSS n. 8 BERICA - PROFILO COADIUTORE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>29/11/2024 00:00</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO/SPECIALIZZANDO IN MEDICINA INTERNA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 7 posti di Collaboratore Tecnico Professionale – Architetto – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per l’esecuzione di indagini ecografiche legate al piano di recupero delle liste d’attesa.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 20 posti di Assistente Sociale – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>24/10/2024 00:00</t>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Rapporti Convenzionali con le Farmacie aperte al pubblico”, articolazione della U.O.C. Assistenza Farmaceutica Territoriale.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it:Concorso pubblico, per titoli ed esami, per n. 13 posti di Collaboratore Amministrativo Professionale – Settore Giuridico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo.</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>07/10/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>19/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 104, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria, da assegnare a Laureato/a in Dietistica.</t>
+          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "Ortopedia e Traumatologia Vicenza- Degenze"</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>04/10/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 103, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria, da assegnare ad un Tecnico di Neurofisiopatologia.</t>
+          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 UOC Malattie Infettive</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>04/10/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Allergologia ed Immunologia Clinica, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
+          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 " U.O.C. Chirurgia Senologica - Centro Donna"</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>22/10/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Cardiologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
+          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "UOSD Genetica Medica e Genomica"</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>22/10/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Malattie dell'Apparato Respiratorio, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei servizi/unità operative</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>22/10/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Reumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice "Innovazione e sviluppo organizzativo” in staff alla Direzione Generale</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
-[...4 lines deleted...]
-          <t>22/10/2024 00:00</t>
+          <t>04/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice Dipartimentale "Qualità".</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>26/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>24/10/2024 00:00</t>
+          <t>04/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 106, per colloquio, per l’attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Dermatologia.</t>
+          <t>avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Operatore Tecnico Specializzato - Elettricista</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>26/09/2024 00:00</t>
+          <t>30/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 5 posti di Collaboratore Tecnico Professionale – Statistico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE MEDICO DISCIPLINA MALATTIE APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E362" t="inlineStr">
         <is>
           <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione nella dimensione della depressione post- partum afferente alla U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>26/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>24/10/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Genetica Medica.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Medicina ad alta intensità di cura” articolazione della U.O.C. Medicina Generale – Vicenza</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>26/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>24/10/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 105, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOSD Diagnostica Genetica e Genomica.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Area Tutela Minori” afferente U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>26/09/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità “TERAPIA ANTIMICROBICA, INTERPRETAZIONE DELL'ANTIBIOGRAMMA E CONSULENZA DI MICROBIOLOGIA CLINICA" afferente alla U.O.C. Malattie Infettive</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 39 posti di Dirigente Medico – disciplina Medicina Interna.</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Gestione della Nutrizione in ambito intensivo” afferente U.O.C. Anestesia e Rianimazione Arzignano</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione nella dimensione dell’affettività e sessualità negli adolescenti afferente U.O.S. Consultori Familiari e Tutela Minori – Distretto Est</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Monitoraggio avanzato in Terapia Intensiva e in sala operatoria ” afferente U.O.C. Anestesia e Rianimazione Arzignano.</t>
+          <t>Avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Psichiatria</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>17/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione  "Diagnosi, Trattamento e Prevenzione infezione da HIV" afferente U.O.C. Malattie Infettive.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Ortopedia Pediatrica” articolazione della U.O.C. Ortopedia e Traumatologia - Vicenza</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Trattamento infezioni osteoarticolari e di protesi in Ortopedia” afferente U.O.C. Malattie Infettive</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Concorso pubblico, per titoli ed esami, per n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118"</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO/SPECIALIZZANDO IN MEDICINA INTERNA.</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO per il conferimento di un incarico di Responsabile di Unità Operativa Semplice Dipartimentale Genetica Medica e Genomica</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 21/2024 PER IL CONFERIMENTO DI INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA E CHIRURGIA E SPECIALIZZATI/SPECIALIZZANDI IN NEUROLOGIA.</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO n. 1 DIRIGENTE MEDICO DISCIPLINA CHIRURGIA GENERALE DA ASSEGNARE ALLA U.O.C. CHIRURGICA SENOLOGICA</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per l’esecuzione di indagini ecografiche legate al piano di recupero delle liste d’attesa.</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>24/09/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Rapporti Convenzionali con le Farmacie aperte al pubblico”, articolazione della U.O.C. Assistenza Farmaceutica Territoriale.</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>18/09/2024 00:00</t>
-[...4 lines deleted...]
-          <t>17/10/2024 00:00</t>
+          <t>07/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Cardiologia Vicenza</t>
+          <t>AVVISO PUBBLICO N. 103, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria, da assegnare ad un Tecnico di Neurofisiopatologia.</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>04/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Chirurgia Maxillo Facciale</t>
+          <t>AVVISO PUBBLICO N. 104, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria, da assegnare a Laureato/a in Dietistica.</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>04/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Selezione interna per incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.C. Geriatria Vicenza sezione 1”</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it: Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Cardiologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>10/09/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 20/2024PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, SPECIALIZZATO IN STATISTICA SANITARIA E BIOMETRIA</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Reumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>10/09/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall'art. 1 c. 268, lett. b) Legge n. 234/2021 e s.m.i. per n. 1 posto di Dirigente Medico disciplina Genetica Medica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Allergologia ed Immunologia Clinica, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative.</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta specializzazione “Cardiochirurgia dell’Aorta Toracica: Open, Endovascolare, Ibrida” afferente alla U.O.C. Cardiochirurgia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Avviso pubblico di procedura comparativa, per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Malattie dell'Apparato Respiratorio, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei servizi/unità operative</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>22/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Altissima Professionalità “Percorsi diagnostico terapeutici delle patologie delle mucose oro - genitali” afferente alla U.O.C. Dermatologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 4 posti di Dirigente Medico – disciplina Genetica Medica.</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>02/09/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE BIOLOGO DISCIPLINA PATOLOGIA CLINICA</t>
+          <t>AVVISO PUBBLICO N. 105, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOSD Diagnostica Genetica e Genomica.</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>30/08/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO  N. 1 DIRIGENTE MEDICO DISCIPLINA GINECOLOGIA E OSTETRICIA</t>
+          <t>AVVISO PUBBLICO N. 106, per colloquio, per l’attribuzione di una borsa di studio finalizzata alla formazione di study coordinator per supporto alla conduzione di studi clinici attivi presso la U.O.C. Dermatologia.</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>30/08/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO n. 1 DIRIGENTE MEDICO DISCIPLINA GENETICA MEDICA</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it :Concorso pubblico, per titoli ed esami, per n. 37 posti di Dirigente Medico – disciplina Ginecologia e Ostetricia.</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>30/08/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità dipartimentale “OBI e Medicina d’Urgenza”.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 7 posti di Dirigente Medico – disciplina Farmacologia e Tossicologia Clinica.</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>26/08/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 10 posti di Dirigente Medico – disciplina Urologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 5 posti di Collaboratore Tecnico Professionale – Statistico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
+          <t>26/09/2024 00:00</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>19/09/2024 00:00</t>
+          <t>24/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 32 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO INTERNO per il conferimento di un incarico di Responsabile di Unità Operativa Semplice Dipartimentale Genetica Medica e Genomica</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina Oncologia.</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO n. 1 DIRIGENTE MEDICO DISCIPLINA CHIRURGIA GENERALE DA ASSEGNARE ALLA U.O.C. CHIRURGICA SENOLOGICA</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 33 posti di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Gestione della Nutrizione in ambito intensivo” afferente U.O.C. Anestesia e Rianimazione Arzignano</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 58 posti di Operatore Sociosanitario - Area degli Operatori - Ruolo Sociosanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione "Monitoraggio avanzato in Terapia Intensiva e in sala operatoria ” afferente U.O.C. Anestesia e Rianimazione Arzignano.</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
-[...4 lines deleted...]
-          <t>05/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 14 posti di Dirigente Medico – disciplina Gastroenterologia.</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione  "Diagnosi, Trattamento e Prevenzione infezione da HIV" afferente U.O.C. Malattie Infettive.</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>23/08/2024 00:00</t>
-[...4 lines deleted...]
-          <t>05/09/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Allergologia e Immunologia Clinica</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Alta Specializzazione “Trattamento infezioni osteoarticolari e di protesi in Ortopedia” afferente U.O.C. Malattie Infettive</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>22/08/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico di Dirigente Medico ovvero Dirigente Biologo Direttore della Unità Operativa Complessa “Microbiologia”</t>
+          <t>Avviso interno per il conferimento di un incarico Professionale di Altissima Professionalità “TERAPIA ANTIMICROBICA, INTERPRETAZIONE DELL'ANTIBIOGRAMMA E CONSULENZA DI MICROBIOLOGIA CLINICA" afferente alla U.O.C. Malattie Infettive</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>22/08/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “Ospedale di Comunità di Valdagno”</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118"</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>07/08/2024 00:00</t>
+          <t>24/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Fisica Sanitaria”</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it : Concorso pubblico, per titoli ed esami, per n. 17 posti di Dirigente Medico – disciplina Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>18/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>17/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Medicina Nucleare”</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Cardiologia Vicenza</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - n. 3 posti di Assistente Amministrativo</t>
+          <t>Avviso pubblico per titoli e colloquio per il conferimento dell'incarico di Direttore U.O.C. Chirurgia Maxillo Facciale</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Pediatria Arzignano - Montecchio”</t>
+          <t>Selezione interna per incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “U.O.C. Geriatria Vicenza sezione 1”</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>10/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. “Ostetricia e Ginecologia Arzignano - Montecchio”</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 20/2024PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA, SPECIALIZZATO IN STATISTICA SANITARIA E BIOMETRIA</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>10/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>avviso di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale da assegnare alla U.O.C. Provveditorato Economato e Gestione della Logistica</t>
+          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall'art. 1 c. 268, lett. b) Legge n. 234/2021 e s.m.i. per n. 1 posto di Dirigente Medico disciplina Genetica Medica</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. Dermatologia</t>
+          <t>Avviso interno per conferimento di incarico di Altissima Professionalità “Percorsi diagnostico terapeutici delle patologie delle mucose oro - genitali” afferente alla U.O.C. Dermatologia</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. Neurochirurgia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta specializzazione “Cardiochirurgia dell’Aorta Toracica: Open, Endovascolare, Ibrida” afferente alla U.O.C. Cardiochirurgia</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>02/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO n. 1 DIRIGENTE MEDICO DISCIPLINA GENETICA MEDICA</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>29/08/2024 00:00</t>
+          <t>30/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE BIOLOGO DISCIPLINA PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
+          <t>30/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L’ASSUNZIONE A TEMPO DETERMINATO  N. 1 DIRIGENTE MEDICO DISCIPLINA GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>29/08/2024 00:00</t>
+          <t>30/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità dipartimentale “OBI e Medicina d’Urgenza”.</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>29/08/2024 00:00</t>
+          <t>26/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA CHIRURGIA MAXILLO-FACCIALE</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 32 posti di Tecnico Sanitario di Radiologia Medica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>26/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "U.O.C. CHIRURGIA PEDIATRICA"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 16 posti di Dirigente Medico – disciplina Oncologia.</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "U.O.C. OSTETRICIA E GINECOLOGIA VALDAGNO"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 10 posti di Dirigente Medico – disciplina Urologia.</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>24/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN MEDICINA INTERNA OVVERO IN POSSESSO DI DIPLOMA TRIENNALEDI FORMAZIONE SPECIFICA IN MEDICINA GENERALE,</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 33 posti di Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>29/07/2024 00:00</t>
+          <t>19/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA CON SPECIALIZZAZIONE IN ODONTOIATRIA.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 58 posti di Operatore Sociosanitario - Area degli Operatori - Ruolo Sociosanitario.</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>29/07/2024 00:00</t>
+          <t>05/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiologia con specifica esperienza professionale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 14 posti di Dirigente Medico – disciplina Gastroenterologia.</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>17/07/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>05/09/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di sostituto temporaneo di Direzione di Struttura Complessa - Area Dirigenza Professionale, Tecnica ed Amministrativa - per la U.O.C. Direzione Amministrativa Territoriale. Riapertura termini.</t>
+          <t>Avviso pubblico per il conferimento di un incarico di Dirigente Medico ovvero Dirigente Biologo Direttore della Unità Operativa Complessa “Microbiologia”</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>22/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando Concorso pubblico, per titoli ed esami, per n. 33 posti di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Allergologia e Immunologia Clinica</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>11/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>08/08/2024 00:00</t>
+          <t>22/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>AVVISO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA CARDIOLOGIA</t>
+          <t>Avviso interno, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 “Ospedale di Comunità di Valdagno”</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>07/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA GENETICA MEDICA</t>
+          <t>Avviso per la manifestazione di interesse finalizzata alla stabilizzazione del personale in possesso dei requisiti previsti dall'art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - n. 3 posti di Assistente Amministrativo</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 8 posti di Collaboratore Tecnico Professionale – Ingegnere Meccanico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Pediatria Arzignano - Montecchio”</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>01/08/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 56 posti di Dirigente Medico – disciplina Radiodiagnostica.</t>
+          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Fisica Sanitaria”</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>01/08/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
+          <t>avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa “Medicina Nucleare”</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>04/07/2024 00:00</t>
-[...4 lines deleted...]
-          <t>01/08/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna n. 13 per il conferimento di n. 2 incarichi di funzione professionale specialista “Infermiere specialista nell'impianto e gestione di accessi vascolari avanzati”</t>
+          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. Dermatologia</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>03/07/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna n. 14 per il conferimento di n. 22 incarichi di funzione professionale “Referente di Sala Operatoria” Ruolo Sanitario – Infermiere/Ostetrica</t>
+          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. “Ostetricia e Ginecologia Arzignano - Montecchio”</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>03/07/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Medicina Fisica e Riabilitazione, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
+          <t>avviso di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale da assegnare alla U.O.C. Provveditorato Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>08/07/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali.</t>
+          <t>avviso pubblico per il conferimento dell' incarico di Direttore U.O.C. Neurochirurgia</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>08/07/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Ortopedia e Traumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 9 posti, a tempo pieno e indeterminato, di Collaboratore Tecnico Professionale – Ingegnere Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2024 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 54 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>25/06/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>05/07/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Telemedicina e Intelligenza Artificiale” U.O.C. DMO 1 Vicenza</t>
+          <t>avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Tecnico di Neurofisiopatologia</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>19/06/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno e indeterminato, di Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>18/06/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>28/06/2024 00:00</t>
+          <t>29/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 10/2024 per il conferimento incarichi libero professionali per attività nell'ambito delle Commissioni di prima istanza per accertamento invalidità civile, handicap, disabilità.</t>
+          <t>AVVISO PUBBLICO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA CHIRURGIA MAXILLO-FACCIALE</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>17/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>27/06/2024 00:00</t>
+          <t>26/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA n. IPE13/2024per il conferimento di n. 2 incarichi di professionista esperto“Esperto di area del Dipartimento Area Prevenzione”</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L.43/2006 "U.O.C. CHIRURGIA PEDIATRICA"</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>13/06/2024 00:00</t>
+          <t>24/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA n. IPE12/2024per il conferimento di n. 2 incarichi di professionista esperto “Esperto di area del Dipartimento Area Dipendenze ”Ruolo Sanitario: Infermiere ovvero Educatore Professionale</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 "U.O.C. OSTETRICIA E GINECOLOGIA VALDAGNO"</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>13/06/2024 00:00</t>
+          <t>24/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA n. IPE11/2024per il conferimento di n. 4 incarichi di professionista esperto“Esperto di area del Dipartimento Area Salute Mentale”</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 19/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN ODONTOIATRIA E PROTESI DENTARIA CON SPECIALIZZAZIONE IN ODONTOIATRIA.</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>13/06/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>29/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE14/2024, per titoli e colloquio, per il conferimento di n. 7 incarichi di professionista esperto "Esperto di area Territoriale"</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 18/2024 PER IL CONFERIMENTO DI N. 1 INCARICO LIBERO PROFESSIONALE A PROFESSIONISTA LAUREATO IN MEDICINA E CHIRURGIA SPECIALIZZATO IN MEDICINA INTERNA OVVERO IN POSSESSO DI DIPLOMA TRIENNALEDI FORMAZIONE SPECIFICA IN MEDICINA GENERALE,</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>13/06/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>29/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE10/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Oncologia Clinica"</t>
+          <t>avviso pubblico per titoli e colloquio per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiologia con specifica esperienza professionale</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>17/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE09/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Neuroscienze"</t>
+          <t>Avviso interno per il conferimento dell'incarico di sostituto temporaneo di Direzione di Struttura Complessa - Area Dirigenza Professionale, Tecnica ed Amministrativa - per la U.O.C. Direzione Amministrativa Territoriale. Riapertura termini.</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE08/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Materno Infantile"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando Concorso pubblico, per titoli ed esami, per n. 33 posti di Dirigente Medico – disciplina Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>11/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>08/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE07/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Emergenza e Urgenza"</t>
+          <t>AVVISO DI MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA CARDIOLOGIA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE06/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Direzione Medica"</t>
+          <t>MOBILITA' ESTERNA VOLONTARIA PER N. 1 DIRIGENTE MEDICO DISCIPLINA GENETICA MEDICA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>elezione interna n. IPE05/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Diagnostica"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 56 posti di Dirigente Medico – disciplina Radiodiagnostica.</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE04/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Chirurgie Specialistiche"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 97 posti di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza.</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE03/2024, per titoli e colloquio, per il conferimento di n. 4 incarichi di professionista esperto "Esperto di area del Dipartimento di area Cardiovascolare"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico, per titoli ed esami, per n. 8 posti di Collaboratore Tecnico Professionale – Ingegnere Meccanico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>01/08/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE02/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Medica"</t>
+          <t>Avviso di selezione interna n. 13 per il conferimento di n. 2 incarichi di funzione professionale specialista “Infermiere specialista nell'impianto e gestione di accessi vascolari avanzati”</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>03/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Selezione interna n. IPE01/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Chirurgica"</t>
+          <t>Avviso di selezione interna n. 14 per il conferimento di n. 22 incarichi di funzione professionale “Referente di Sala Operatoria” Ruolo Sanitario – Infermiere/Ostetrica</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>03/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "Dipartimento Strutturale Oncologia Clinica"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Medicina Fisica e Riabilitazione, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "Poliambulatori, Medicina Sportiva e Day Service Medicina Valdagno"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Gastroenterologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali.</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "U.O.C. Direzione delle Professioni Sanitarie - Referente Area Territoriale"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di Ortopedia e Traumatologia, ai sensi dell’art. 7, comma 6, del D.Lgs. n. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative ambulatoriali</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna n. 9/2024 "Referente dei processi di autorizzazione all'esercizio dei servizi sanitari privati"</t>
+          <t>Avviso di selezione pubblica n. 17/2024 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>25/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>05/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna n. 10/2024 "Referente area scuola, studenti e famiglie in transizione all'età adulta"</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Telemedicina e Intelligenza Artificiale” U.O.C. DMO 1 Vicenza</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>19/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna n.11/2024 "Referente dei flussi informativi per la non autosufficienza"</t>
+          <t>Avviso di selezione pubblica n. 16/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>18/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>28/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna incarico di funzione professionale "Referente degli interventi psico-sociali in ambito psichiatrico"</t>
+          <t>Avviso di selezione pubblica n. 10/2024 per il conferimento incarichi libero professionali per attività nell'ambito delle Commissioni di prima istanza per accertamento invalidità civile, handicap, disabilità.</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>12/06/2024 00:00</t>
+          <t>17/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>27/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Selezione interna n. IPE14/2024, per titoli e colloquio, per il conferimento di n. 7 incarichi di professionista esperto "Esperto di area Territoriale"</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>07/06/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Tecnico - Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
+          <t>AVVISO DI SELEZIONE INTERNA n. IPE11/2024per il conferimento di n. 4 incarichi di professionista esperto“Esperto di area del Dipartimento Area Salute Mentale”</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Tecnico Professionale - Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
+          <t>AVVISO DI SELEZIONE INTERNA n. IPE12/2024per il conferimento di n. 2 incarichi di professionista esperto “Esperto di area del Dipartimento Area Dipendenze ”Ruolo Sanitario: Infermiere ovvero Educatore Professionale</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nei servizi/unità operative di radiologia - disciplina Radiodiagnostica</t>
+          <t>AVVISO DI SELEZIONE INTERNA n. IPE13/2024per il conferimento di n. 2 incarichi di professionista esperto“Esperto di area del Dipartimento Area Prevenzione”</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>04/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>24/06/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2024 per il conferimento di n. 2 incarichi libero professionali ad Assistenti Sociali per attività di cui al “Piano Operativo della Regione Veneto per il sostegno della natalità e della genitorialità nell'ambito delle competenze sociali dei Consultori familiari - ex D.G.R.V. n. 1276/2022”.</t>
+          <t>elezione interna n. IPE05/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Diagnostica"</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>03/06/2024 00:00</t>
-[...4 lines deleted...]
-          <t>13/06/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in possesso di diploma triennale di formazione specifica in Medicina Generale</t>
+          <t>Selezione interna n. IPE10/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Oncologia Clinica"</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>03/06/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
+          <t>Selezione interna n. IPE09/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Neuroscienze"</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>20/06/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in Geriatria</t>
+          <t>Selezione interna n. IPE08/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Materno Infantile"</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>03/06/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Avviso pubblico per individuazione personale iscritto all'elenco di cui art. 8 della Legge12.03.1999 n. 68 interessato ad un percorso formativo/di orientamento finalizzato all'assunzione all'interno Ulss n. 8 Berica</t>
+          <t>Selezione interna n. IPE07/2024, per titoli e colloquio, per il conferimento di n. 5 incarichi di professionista esperto "Esperto di area del Dipartimento di area Emergenza e Urgenza"</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>04/06/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2024 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale per attività di cui al "Piano locale di attività per il contrasto al gioco d'azzardo patologico (GAP)".</t>
+          <t>Selezione interna n. IPE06/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Direzione Medica"</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>30/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLO E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
+          <t>Selezione interna n. IPE04/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Chirurgie Specialistiche"</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>17/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Anatomia Patologica</t>
+          <t>Selezione interna n. IPE03/2024, per titoli e colloquio, per il conferimento di n. 4 incarichi di professionista esperto "Esperto di area del Dipartimento di area Cardiovascolare"</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna - incarico di funzione prof.le specialista "Specialista in tecniche di citopatologia diagnostica"</t>
+          <t>Selezione interna n. IPE02/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Medica"</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 6 incarichi di funzione professionale  "Referente locale procurement organi e tessuti"</t>
+          <t>Selezione interna n. IPE01/2024, per titoli e colloquio, per il conferimento di n. 3 incarichi di professionista esperto "Esperto di area del Dipartimento di area Chirurgica"</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale - Professionista Specialista "Infermiere di Famiglia o Comunità"</t>
+          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "Dipartimento Strutturale Oncologia Clinica"</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento di n. 1 incarico di funzione professionale specialista "Infermiere specialista in percorsi assistenziali e riabilitativi in ambito psichiatrico"</t>
+          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "U.O.C. Direzione delle Professioni Sanitarie - Referente Area Territoriale"</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento di n. 2 incarichi di funzione professionale specialista "Infermiere Case Manager"</t>
+          <t>Avviso di selezione interna incarico di funzione organizzativa con coordinamento "Poliambulatori, Medicina Sportiva e Day Service Medicina Valdagno"</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento di n. 1 incarico di funzione professionale "Referente area valutazioni disabilità adulta"</t>
+          <t>Avviso di selezione interna incarico di funzione professionale "Referente degli interventi psico-sociali in ambito psichiatrico"</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale "Referente BRO"</t>
+          <t>Avviso di selezione interna n.11/2024 "Referente dei flussi informativi per la non autosufficienza"</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale "Referente Sociale Area Riabilitazione delle Dipendenze"</t>
+          <t>Avviso di selezione interna n. 10/2024 "Referente area scuola, studenti e famiglie in transizione all'età adulta"</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>08/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Amministrativo – Area degli Assistenti - Ruolo Amministrativo</t>
+          <t>Avviso di selezione interna n. 9/2024 "Referente dei processi di autorizzazione all'esercizio dei servizi sanitari privati"</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>07/05/2024 00:00</t>
-[...4 lines deleted...]
-          <t>30/05/2024 00:00</t>
+          <t>12/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2024 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
-[...4 lines deleted...]
-          <t>09/05/2024 00:00</t>
+          <t>07/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione pubblica n. 8/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia </t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Tecnico Professionale - Informatico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>24/04/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>29/04/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Microbiologia e Virologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Tecnico - Geometra – Area degli Assistenti – Ruolo Tecnico.</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>23/04/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Medicina Trasfusionale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nei servizi/unità operative di radiologia - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>22/04/2024 00:00</t>
+          <t>04/06/2024 00:00</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>21/10/2024 00:00</t>
+          <t>24/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Oftalmologia</t>
+          <t>Avviso di selezione pubblica n. 14/2024 per il conferimento di n. 2 incarichi libero professionali ad Assistenti Sociali per attività di cui al “Piano Operativo della Regione Veneto per il sostegno della natalità e della genitorialità nell'ambito delle competenze sociali dei Consultori familiari - ex D.G.R.V. n. 1276/2022”.</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>03/06/2024 00:00</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione pubblica n. 15/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in possesso di diploma triennale di formazione specifica in Medicina Generale</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>18/04/2024 00:00</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>09/05/2024 00:00</t>
+          <t>03/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 13/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Interna ovvero in Geriatria</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>15/04/2024 00:00</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>25/04/2024 00:00</t>
+          <t>03/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Sanitario – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>11/04/2024 00:00</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>21/04/2024 00:00</t>
+          <t>20/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2024 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+          <t>Avviso pubblico per individuazione personale iscritto all'elenco di cui art. 8 della Legge12.03.1999 n. 68 interessato ad un percorso formativo/di orientamento finalizzato all'assunzione all'interno Ulss n. 8 Berica</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>20/04/2024 00:00</t>
+          <t>04/06/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Avviso di selezione pubblica n. 12/2024 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale per attività di cui al "Piano locale di attività per il contrasto al gioco d'azzardo patologico (GAP)".</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>20/04/2024 00:00</t>
+          <t>30/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
+          <t>AVVISO PUBBLICO PER TITOLO E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI INFERMIERI - AREA DEI PROFESSIONISTI DELLA SALUTE E DEI FUNZIONARI - RUOLO SANITARIO.</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>05/04/2024 00:00</t>
+          <t>17/05/2024 00:00</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Cardiologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Anatomia Patologica</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
-[...4 lines deleted...]
-          <t>02/05/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM </t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 6 incarichi di funzione professionale  "Referente locale procurement organi e tessuti"</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
-[...4 lines deleted...]
-          <t>02/05/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale "Referente BRO"</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>02/04/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 1 incarico di funzione professionale "Referente Sociale Area Riabilitazione delle Dipendenze"</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>27/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiologia</t>
+          <t>Selezione interna, per titoli e colloquio, per il conferimento di n. 2 incarichi di funzione professionale - Professionista Specialista "Infermiere di Famiglia o Comunità"</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>27/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l’assunzione a tempo indeterminato di n. 10   Assistenti Amministrativi – area degli assistenti, riservato alle categorie di cui all’art. 1 della legge 68/1999, risultanti iscritti negli elenchi di cui all’art. 8 della medesima legge</t>
+          <t>Avviso di selezione interna per il conferimento di n. 1 incarico di funzione professionale specialista "Infermiere specialista in percorsi assistenziali e riabilitativi in ambito psichiatrico"</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Tecnico della Riabilitazione Psichiatrica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Avviso di selezione interna per il conferimento di n. 2 incarichi di funzione professionale specialista "Infermiere Case Manager"</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>26/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO “U.O.C. GERIATRIA VALDAGNO"</t>
+          <t>Avviso di selezione interna per il conferimento di n. 1 incarico di funzione professionale "Referente area valutazioni disabilità adulta"</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO“U.O.C. NEFROLOGIA - EMODIALISI e DIALISI PER ACUTI"</t>
+          <t>Avviso di selezione interna - incarico di funzione prof.le specialista "Specialista in tecniche di citopatologia diagnostica"</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>08/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "DIREZIONE DISTRETTO OVEST- "COORDINAMENTO CENTRALE OPERATIVA TERRITORIALE DI VALDAGNO"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Assistente Amministrativo – Area degli Assistenti - Ruolo Amministrativo</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>22/03/2024 00:00</t>
+          <t>07/05/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>30/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di selezione pubblica n. 11/2024 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>21/03/2024 00:00</t>
+          <t>29/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER L’ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE PER LA NOMINA DELL’ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (O.I.V.)DELL’AZIENDA ULSS 8 BERICA</t>
+          <t xml:space="preserve">Avviso di selezione pubblica n. 8/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia </t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>19/03/2024 00:00</t>
+          <t>24/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>29/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di ostetricia e ginecologia – disciplina Ginecologia e Ostetricia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Microbiologia e Virologia</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
-[...4 lines deleted...]
-          <t>06/04/2024 00:00</t>
+          <t>23/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di pediatria – disciplina Pediatria</t>
+          <t>Avviso di selezione pubblica n. 9/2024 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>22/04/2024 00:00</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>06/04/2024 00:00</t>
+          <t>21/10/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di anestesia e rianimazione e terapia intensiva – disciplina Anestesia e Rianimazione</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>18/04/2024 00:00</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>06/04/2024 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di dermatologia - disciplina Dermatologia e Venerologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>18/04/2024 00:00</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>09/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di oculistica - disciplina Oftalmologia</t>
+          <t>Avviso di selezione pubblica n. 7/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurochirurgia</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>15/03/2024 00:00</t>
+          <t>15/04/2024 00:00</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>25/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>colloquio avvisi (scaduti 5/3/2024) per conferimento incarichi di funzione organizzativa/professionale comparto</t>
+          <t>Avviso di selezione pubblica n. 4/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
+          <t>11/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>21/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICO DI FUNZIONE ORGANIZZATIVA  CON FUNZIONE DI COORDINAMENTO ex L.43/2006 "GINECOLOGIA VICENZA"</t>
+          <t>Avviso di selezione pubblica n. 6/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>11/03/2024 00:00</t>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>20/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO ex L.43/2006 "LOGOPEDISTE ETA' EVOLUTIVA DEI DISTRETTI EST E OVEST"</t>
+          <t>Avviso di selezione pubblica n. 5/2024 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>11/03/2024 00:00</t>
+          <t>10/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>20/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 COADIUTORE AMMINISTRATIVO SENIOR</t>
+          <t>Avviso di selezione pubblica n. 3/2024 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>08/03/2024 00:00</t>
+          <t>05/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>12/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
+          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero Dirigente Medico – disciplina Medicina d’Emergenza-Urgenza per l'U.O.C. Centrale Operativa SUEM </t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Pediatria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>02/05/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI MOBILITA' VOLONTARIA ESTERNA DIRIGENTE MEDICO DISCIPLINA GINECOLOGIA E OSTETRICIA</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>02/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>06/03/2024 00:00</t>
-[...4 lines deleted...]
-          <t>04/04/2024 00:00</t>
+          <t>27/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 101, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla U.O.S.D. Diagnostica genetica e genomica.</t>
+          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>05/03/2024 00:00</t>
+          <t>27/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER INCARICO DI SOSTITUTO TEMPORANEO DI DIREZIONE DELLA U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Concorso pubblico, per titoli ed esami, per l’assunzione a tempo indeterminato di n. 10   Assistenti Amministrativi – area degli assistenti, riservato alle categorie di cui all’art. 1 della legge 68/1999, risultanti iscritti negli elenchi di cui all’art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>05/03/2024 00:00</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 102, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
+          <t>Azienda Zero: concorso pubblico Tecnico della Riabilitazione Psichiatrica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>05/03/2024 00:00</t>
+          <t>26/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Avviso pubblico Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO "DIREZIONE DISTRETTO OVEST- "COORDINAMENTO CENTRALE OPERATIVA TERRITORIALE DI VALDAGNO"</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>27/02/2024 00:00</t>
+          <t>22/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Gastroenterologia</t>
+          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO “U.O.C. GERIATRIA VALDAGNO"</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>26/02/2024 00:00</t>
+          <t>22/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione Chirurgia dell'obesità e del metabolismo nell' ambito  della UOC Chirurgia Generale Arzignano - Montecchio</t>
+          <t>SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO“U.O.C. NEFROLOGIA - EMODIALISI e DIALISI PER ACUTI"</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>22/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Altissima Professionalità "Neurochirurgia Spinale" nell'ambito della UOC Neurochirurgia</t>
+          <t>Azienda Zero: concorso pubblico Infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>21/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Altissima Professionalità "WEEK SURGERY MULTIDISCIPLINARE”  nell’ambito della UOC  Chirurgia Generale - Arzignano Montecchio</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER L’ACQUISIZIONE DI MANIFESTAZIONI DI INTERESSE PER LA NOMINA DELL’ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (O.I.V.)DELL’AZIENDA ULSS 8 BERICA</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>19/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Biologo - disciplina Laboratorio di Genetica Medica.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di ostetricia e ginecologia – disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>22/02/2024 00:00</t>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>06/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente delle Professioni Sanitarie area della Riabilitazione</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di anestesia e rianimazione e terapia intensiva – disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>22/02/2024 00:00</t>
+          <t>18/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>06/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei cui conferire incarichi professionali per attività presso  le strutture di Pronto Soccorso o presso ambulatori codici minori </t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività professionale nelle unità operative di pediatria – disciplina Pediatria</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>18/03/2024 00:00</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>09/03/2024 00:00</t>
+          <t>06/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Microbiologia e Virologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di dermatologia - disciplina Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>15/03/2024 00:00</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>21/03/2024 00:00</t>
+          <t>03/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Avviso pubblico Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei al conferimento di incarichi di lavoro autonomo per attività presso servizi/unità operative ambulatoriali di oculistica - disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>20/02/2024 00:00</t>
+          <t>15/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>03/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Assessment psicologico e valutazione psicodiagnostica” nell’ambito della U.O.C. PSICHIATRIA 2.</t>
+          <t>colloquio avvisi (scaduti 5/3/2024) per conferimento incarichi di funzione organizzativa/professionale comparto</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>14/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione  "Diagnosi e trattamento dei gravi disturbi dell'umore” nell’ambito della U.O.C. PSICHIATRIA 2.</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO ex L.43/2006 "LOGOPEDISTE ETA' EVOLUTIVA DEI DISTRETTI EST E OVEST"</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>11/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Attività clinica psicologica individuale e gruppale indirizzata all’utenza in età tardo adolescenziale e giovane adulta nelle strutture semiresidenziali della UOC 1 e del Dipartimento” nell’ambito della U.O.C. PSICHIATRIA 1</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICO DI FUNZIONE ORGANIZZATIVA  CON FUNZIONE DI COORDINAMENTO ex L.43/2006 "GINECOLOGIA VICENZA"</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>11/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di incarico di Responsabile di Unità Operativa Semplice “Percorsi diagnostico-terapeutici 1”articolazione della U.O.C. Psichiatria 1</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 COADIUTORE AMMINISTRATIVO SENIOR</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>08/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione " Coordinamento dell’equipe multiprofessionale CSM 1 di Vicenza nelle attività terapeutiche ambulatoriali/territoriali e nei rapporti con le aree di confine per gli utenti del medesimo CSM” nell’ambito della U.O.C. PSICHIATRIA 1</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>07/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Gestione della terminalità in cure palliative nel paziente non oncologico ed in particolare nel paziente nefropatico” UOC Cure Palliative</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Pediatria</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>07/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "La Cura Spirituale nella U.O.C. Cure Palliative"</t>
+          <t>AVVISO PUBBLICO DI MOBILITA' VOLONTARIA ESTERNA DIRIGENTE MEDICO DISCIPLINA GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>07/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione “Interrelazione e integrazione fra gli specialisti ospedalieri, la continuità assistenziale e i presidi diurni” nell’ambito del Distretto Est.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>06/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>04/04/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Dimissioni protette, presa in carico di casi complessi e telemedicina” nell’ambito della U.O.C. Cure Primarie Distretto Ovest.</t>
+          <t>AVVISO INTERNO PER INCARICO DI SOSTITUTO TEMPORANEO DI DIREZIONE DELLA U.O.C. DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>05/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anatomia Patologica</t>
+          <t>AVVISO PUBBLICO N. 102, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>15/02/2024 00:00</t>
-[...4 lines deleted...]
-          <t>14/03/2024 00:00</t>
+          <t>05/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Urologia</t>
+          <t>AVVISO PUBBLICO N. 101, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla U.O.S.D. Diagnostica genetica e genomica.</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>15/02/2024 00:00</t>
-[...4 lines deleted...]
-          <t>14/03/2024 00:00</t>
+          <t>05/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE UFFICIO SERVICE E DIAGNOSTICA"</t>
+          <t>Avviso pubblico Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE SISTEMA INFORMATICO OSPEDALIERO (SIO)"</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>26/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE DEI RAPPORTI CONVENZIONALI E RELATIVI FLUSSI DI GOVERNANCE"</t>
+          <t>Avviso interno per il conferimento di un incarico Altissima Professionalità "WEEK SURGERY MULTIDISCIPLINARE”  nell’ambito della UOC  Chirurgia Generale - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE COORDINAMENTO MONITORAGGIO E CONTROLLI SUI SERVIZI APPALTANTI"</t>
+          <t>Avviso interno per il conferimento di un incarico Altissima Professionalità "Neurochirurgia Spinale" nell'ambito della UOC Neurochirurgia</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE RAPPORTI U.S.A"</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione Chirurgia dell'obesità e del metabolismo nell' ambito  della UOC Chirurgia Generale Arzignano - Montecchio</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE FLUSSI PROGETTUALITA' IN AMBITO TERRITORIALE INFANZIA ADOLESCENZA E CONSULTORI"</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente delle Professioni Sanitarie area della Riabilitazione</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>22/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE GESTIONE PROCESSI DI FORMAZIONE INTERNA"</t>
+          <t>Avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Biologo - disciplina Laboratorio di Genetica Medica.</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>22/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE CONTROLLO DI GESTIOINE - AREA TERRITORIO"</t>
+          <t xml:space="preserve">Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it avviso di procedura comparativa per la predisposizione di elenchi di medici idonei cui conferire incarichi professionali per attività presso  le strutture di Pronto Soccorso o presso ambulatori codici minori </t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>09/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE INCARICHI ISTITUZIONALI E VALUTAZIONE PROFESSIONALE"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Microbiologia e Virologia</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>21/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>21/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE INSTALLAZIONI GRANDI APPARECCHIATURE E ATTREZZATURE PNRR"</t>
+          <t>Avviso pubblico Ostetrica/o – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>20/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>AVVISI DI MOBILITA' PER COLLABORATORI AMMINISTRATIVI PROFESSIONALI</t>
+          <t>Avviso Interno per il conferimento di incarico di Responsabile di Unità Operativa Semplice “Percorsi diagnostico-terapeutici 1”articolazione della U.O.C. Psichiatria 1</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>09/02/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2024 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Attività clinica psicologica individuale e gruppale indirizzata all’utenza in età tardo adolescenziale e giovane adulta nelle strutture semiresidenziali della UOC 1 e del Dipartimento” nell’ambito della U.O.C. PSICHIATRIA 1</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina Trasfusionale</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione " Coordinamento dell’equipe multiprofessionale CSM 1 di Vicenza nelle attività terapeutiche ambulatoriali/territoriali e nei rapporti con le aree di confine per gli utenti del medesimo CSM” nell’ambito della U.O.C. PSICHIATRIA 1</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>AVVIAMENTO NUMERICO A SELEZIONE DI N. 2 LAVORATORI ISCRITTI NELL'ELENCO DI CUI ALL'ART. 8 LEGGE N. 68/99</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Gestione della terminalità in cure palliative nel paziente non oncologico ed in particolare nel paziente nefropatico” UOC Cure Palliative</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>31/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2024</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "La Cura Spirituale nella U.O.C. Cure Palliative"</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>30/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2024</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione “Interrelazione e integrazione fra gli specialisti ospedalieri, la continuità assistenziale e i presidi diurni” nell’ambito del Distretto Est.</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>30/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIRETTORE U.O.C. UROLOGIA VICENZA</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Dimissioni protette, presa in carico di casi complessi e telemedicina” nell’ambito della U.O.C. Cure Primarie Distretto Ovest.</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione  "Diagnosi e trattamento dei gravi disturbi dell'umore” nell’ambito della U.O.C. PSICHIATRIA 2.</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>16/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “GESTIONE DEL SISTEMA QUALITA” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+          <t>Avviso interno per il conferimento di un incarico Alta Specializzazione "Assessment psicologico e valutazione psicodiagnostica” nell’ambito della U.O.C. PSICHIATRIA 2.</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>16/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Distribuzione Diretta dei Farmaci - Vicenza" nell’ambito della U.O.C. Farmacia Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Anatomia Patologica</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>15/02/2024 00:00</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>14/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice "Direzione Medica Noventa”, articolazione della U.O.C. Direzione Medica - Arzignano Montecchio.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Urologia</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
+          <t>15/02/2024 00:00</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>25/01/2024 00:00</t>
+          <t>14/03/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “Elettrofisiologia ed Elettrostimolazione”, articolazione della U.O.C. Cardiologia Arzignano Montecchio</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE DEI RAPPORTI CONVENZIONALI E RELATIVI FLUSSI DI GOVERNANCE"</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “ Cardiochirurgia mininvasiva ed endoscopica”, articolazione della U.O.C. Cardiochirurgia.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE FLUSSI PROGETTUALITA' IN AMBITO TERRITORIALE INFANZIA ADOLESCENZA E CONSULTORI"</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Risonanza Magnetica” nell’ambito della U.O.C. Radiologia Vicenza</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE GESTIONE PROCESSI DI FORMAZIONE INTERNA"</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica Avanzata della Sepsi” afferente alla UOC Microbiologia.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE CONTROLLO DI GESTIOINE - AREA TERRITORIO"</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica degli emocomponenti” nell’ambito della U.O.C. Medicina Trasfusionale</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE INCARICHI ISTITUZIONALI E VALUTAZIONE PROFESSIONALE"</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione " Percorso Ambulatoriale” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE INSTALLAZIONI GRANDI APPARECCHIATURE E ATTREZZATURE PNRR"</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica vascolare venosa nel paziente internistico complesso” afferente alla UOC Medicina Generale Vicenza</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE PROFESSIONALE "REFERENTE SISTEMA INFORMATICO OSPEDALIERO (SIO)"</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Avviso interno per incarico professionale di Alta Specializzazione “Gestione internistica del paziente con immunopatologia” nell’ambito della U.O.C. Medicina Generale Vicenza.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE COORDINAMENTO MONITORAGGIO E CONTROLLI SUI SERVIZI APPALTANTI"</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice “Monitoraggio Clinico interventistico”, articolazione della U.O.C. Medicina Generale - Valdagno.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE UFFICIO SERVICE E DIAGNOSTICA"</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>15/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>25/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA "RESPONSABILE RAPPORTI U.S.A"</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>12/01/2024 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2024 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+          <t>AVVISI DI MOBILITA' PER COLLABORATORI AMMINISTRATIVI PROFESSIONALI</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>12/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>19/01/2024 00:00</t>
+          <t>09/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
+          <t>Avviso di selezione pubblica n. 2/2024 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>12/01/2024 00:00</t>
+          <t>05/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Anatomia e Istologia Patologica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>11/01/2024 00:00</t>
+          <t>05/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neurologia Vicenza</t>
+          <t>AVVIAMENTO NUMERICO A SELEZIONE DI N. 2 LAVORATORI ISCRITTI NELL'ELENCO DI CUI ALL'ART. 8 LEGGE N. 68/99</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>11/01/2024 00:00</t>
+          <t>31/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Incarichi di collaborazione 2024</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>08/02/2024 00:00</t>
+          <t>30/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Incarichi di consulenza 2024</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>08/02/2024 00:00</t>
+          <t>30/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>AVVISO PUBBLICO PER IL CONFERIMENTO DELL'INCARICO DI DIRETTORE U.O.C. UROLOGIA VICENZA</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>05/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>20/01/2024 00:00</t>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>05/01/2024 00:00</t>
-[...4 lines deleted...]
-          <t>20/01/2024 00:00</t>
+          <t>16/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero: concorso pubblico Collaboratore Amministrativo-Professionale Settore Giuridico </t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “GESTIONE DEL SISTEMA QUALITA” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>03/01/2024 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t xml:space="preserve">Azienda Zero: concorso pubblico Dirigente Psicologo – disciplina Psicoterapia </t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica degli emocomponenti” nell’ambito della U.O.C. Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>03/01/2024 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>avviso interno rivolto a dirigenti medici dipendenti - disciplina Neurochirurgia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione " Percorso Ambulatoriale” nell’ambito della U.O.C. Medicina Trasfusionale.</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>29/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>CONCORSO PUBBLICO RISERVATO AI SENSI DEL C. 2 ART. 20 D. LGS. N. 75/2017 PER L'ASSUNZIONE DI N. 10 DIRIGENTI PSICOLOGI DISCIPLINA PSICOTERAPIA OVVERO PSICOLOGIA</t>
+          <t>Avviso interno per incarico professionale di Alta Specializzazione “Gestione internistica del paziente con immunopatologia” nell’ambito della U.O.C. Medicina Generale Vicenza.</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 100, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Ortopedia e Traumatologia.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica vascolare venosa nel paziente internistico complesso” afferente alla UOC Medicina Generale Vicenza</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>05/01/2024 00:00</t>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
+          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice “Monitoraggio Clinico interventistico”, articolazione della U.O.C. Medicina Generale - Valdagno.</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>18/01/2024 00:00</t>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Avviso di procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 “U.O.C. Servizio di Medicina Legale”</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Distribuzione Diretta dei Farmaci - Vicenza" nell’ambito della U.O.C. Farmacia Vicenza</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 29/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice "Direzione Medica Noventa”, articolazione della U.O.C. Direzione Medica - Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>21/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 28/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “Elettrofisiologia ed Elettrostimolazione”, articolazione della U.O.C. Cardiologia Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Pediatria - esperto in diabetologia pediatrica</t>
+          <t>Avviso interno per conferimento di un incarico di Responsabile di Unità Operativa Semplice “ Cardiochirurgia mininvasiva ed endoscopica”, articolazione della U.O.C. Cardiochirurgia.</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Risonanza Magnetica” nell’ambito della U.O.C. Radiologia Vicenza</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>11/01/2024 00:00</t>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO EX L. 43/2006 "UOC SERVIZIO DI MEDICINA LEGALE"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Diagnostica Avanzata della Sepsi” afferente alla UOC Microbiologia.</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>11/12/2023 00:00</t>
+          <t>15/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>25/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 99, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Fisica Sanitaria.</t>
+          <t>Avviso di selezione pubblica n. 1/2024 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>12/01/2024 00:00</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>22/12/2023 00:00</t>
+          <t>19/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>AVVISI DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO EX L. 43/2006: "NUTRIZIONE CLINICA OSPEDALE TERRITORIO" - "UOS ATTIVITA' SPECIALISTICA DISTRETTO EST" - "U.O.C. PSICHIATRIA 1.."</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C583" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>27/11/2023 00:00</t>
+          <t>12/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE FARMACISTA</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>23/11/2023 00:00</t>
+          <t>12/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neurologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Anatomia e Istologia Patologica</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>22/11/2023 00:00</t>
+          <t>11/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Gastroenterologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neurologia Vicenza</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>22/11/2023 00:00</t>
-[...4 lines deleted...]
-          <t>21/12/2023 00:00</t>
+          <t>11/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina Interna</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>21/11/2023 00:00</t>
+          <t>10/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>08/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 95 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Tecnico Riabilitazione Psichiatrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>16/11/2023 00:00</t>
+          <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>01/12/2023 00:00</t>
+          <t>08/02/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>avviso pubblico per individuazione personale iscritto all'elenco di cui all'art. 8 L. 68/99, da avviare ad un percorso di tirocinio formativo/di  orientamento</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>16/11/2023 00:00</t>
+          <t>05/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>20/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Pediatria</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 1 Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>15/11/2023 00:00</t>
+          <t>05/01/2024 00:00</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>20/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA N. 1/2023 PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA</t>
+          <t xml:space="preserve">Azienda Zero: concorso pubblico Collaboratore Amministrativo-Professionale Settore Giuridico </t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>14/11/2023 00:00</t>
+          <t>03/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 27/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
+          <t xml:space="preserve">Azienda Zero: concorso pubblico Dirigente Psicologo – disciplina Psicoterapia </t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>13/11/2023 00:00</t>
+          <t>03/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 94 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
+          <t>avviso interno rivolto a dirigenti medici dipendenti - disciplina Neurochirurgia</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>10/11/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/11/2023 00:00</t>
+          <t>29/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 98 per colloquio, per l’attribuzione di due borse di studio da assegnare all’Ufficio di Supporto alla Ricerca Clinica Aziendale, per la formazione di study coordinators</t>
+          <t>CONCORSO PUBBLICO RISERVATO AI SENSI DEL C. 2 ART. 20 D. LGS. N. 75/2017 PER L'ASSUNZIONE DI N. 10 DIRIGENTI PSICOLOGI DISCIPLINA PSICOTERAPIA OVVERO PSICOLOGIA</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>10/11/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/11/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 97 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla Segreteria dell’Unità di Ricerca Clinica Aziendale</t>
+          <t>Avviso di procedura interna, per titoli e colloquio, per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento ex L. 43/2006 “U.O.C. Servizio di Medicina Legale”</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>10/11/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/11/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico nel profilo di Collaboratore Amministrativo-Professionale per progetto "Controllo di Gestione" con contratto di formazione e lavoro a tempo determinato</t>
+          <t>AVVISO PUBBLICO N. 100, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>06/11/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>05/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 96 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>03/11/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>18/11/2023 00:00</t>
+          <t>18/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 25/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto "Gestione del paziente geriatrico in area chirurgica"</t>
+          <t>Avviso di selezione pubblica n. 29/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>31/10/2023 00:00</t>
+          <t>21/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 26/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Biologia specializzati in Laboratorio di Genetica Medica</t>
+          <t>Avviso di selezione pubblica n. 28/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Veterinario – disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Pediatria - esperto in diabetologia pediatrica</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Avvisi di selezione interna per il conferimento di incarichi di funzione organizzativa con funzione di coordinamento ex L.43/2006 - “U.O.C. Neurochirurgia” e "U.O.C. Medicina Generale Noventa"</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Infermiere - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>25/10/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>11/01/2024 00:00</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Medicina Trasfusionale</t>
+          <t>AVVISO DI SELEZIONE INTERNA PER IL CONFERIMENTO DELL'INCARICO DI FUNZIONE ORGANIZZATIVA CON FUNZIONI DI COORDINAMENTO EX L. 43/2006 "UOC SERVIZIO DI MEDICINA LEGALE"</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>25/10/2023 00:00</t>
+          <t>11/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
+          <t>AVVISO PUBBLICO N. 99, per colloquio per l'attribuzione di una borsa di studio da assegnare alla U.O.C. Fisica Sanitaria.</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>25/10/2023 00:00</t>
+          <t>07/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
+          <t>AVVISI DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA CON FUNZIONE DI COORDINAMENTO EX L. 43/2006: "NUTRIZIONE CLINICA OSPEDALE TERRITORIO" - "UOS ATTIVITA' SPECIALISTICA DISTRETTO EST" - "U.O.C. PSICHIATRIA 1.."</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>27/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Ortottista - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>AVVISO PUBBLICO PER TITOLI E COLLOQUIO PER L'ASSUNZIONE A TEMPO DETERMINATO DI N. 1 DIRIGENTE FARMACISTA</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>23/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale – Informatico Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>22/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>21/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Veterinario – disciplina Sanità Animale</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neurologia</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>22/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Psichiatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina Interna</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>21/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Odontotecnico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
+          <t>avviso pubblico per individuazione personale iscritto all'elenco di cui all'art. 8 L. 68/99, da avviare ad un percorso di tirocinio formativo/di  orientamento</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>16/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Oncologia</t>
+          <t>AVVISO PUBBLICO N. 95 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>16/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>01/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Pediatria</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>04/10/2023 00:00</t>
+          <t>15/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>AVVISO DI SELEZIONE INTERNA N. 1/2023 PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>04/10/2023 00:00</t>
+          <t>14/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale – Ingegnere Civile Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
+          <t>Avviso di selezione pubblica n. 27/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>04/10/2023 00:00</t>
+          <t>13/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 23/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione per i Presidi Ospedalieri di Arzignano e Valdagno</t>
+          <t>Avviso pubblico n. 98 per colloquio, per l’attribuzione di due borse di studio da assegnare all’Ufficio di Supporto alla Ricerca Clinica Aziendale, per la formazione di study coordinators</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>02/10/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>25/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 24/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione o in Medicina d'Emergenza-Urgenza per Centrale Operativa SUEM</t>
+          <t>AVVISO PUBBLICO N. 97 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla Segreteria dell’Unità di Ricerca Clinica Aziendale</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>02/10/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>25/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO per il conferimento di un incarico Professionale di Altissima Professionalità UOC Pediatria Vicenza "Coordinamento multidisciplinare del percorso dopo diagnosi prenatale di patologia malformativa congenita"</t>
+          <t>AVVISO PUBBLICO N. 94 per colloquio, per l’attribuzione di una borsa di studio della durata di 32 mesi da assegnare alla UOC di Ematologia, Ospedale San Bortolo di Vicenza, Azienda ULSS 8 BERICA</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>29/09/2023 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>19/10/2023 00:00</t>
+          <t>25/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico - disciplina Pediatria</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di avviso pubblico nel profilo di Collaboratore Amministrativo-Professionale per progetto "Controllo di Gestione" con contratto di formazione e lavoro a tempo determinato</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>27/09/2023 00:00</t>
+          <t>06/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Elettrico Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Avviso pubblico N. 96 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>03/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>18/11/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
+          <t>Avviso di selezione pubblica n. 25/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto "Gestione del paziente geriatrico in area chirurgica"</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>26/09/2023 00:00</t>
+          <t>31/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Microbiologia e Virologia</t>
+          <t>Avviso di selezione pubblica n. 26/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Biologia specializzati in Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>15/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Urologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Veterinario – disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>07/09/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
+          <t>Avvisi di selezione interna per il conferimento di incarichi di funzione organizzativa con funzione di coordinamento ex L.43/2006 - “U.O.C. Neurochirurgia” e "U.O.C. Medicina Generale Noventa"</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>07/09/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neuroradiologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>07/09/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico – disciplina Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>07/09/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici nel profilo di Dirigente Medico - discipline: Neurologia e Medicina Interna</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Amministrativo Professionale - settore giuridico</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Psichiatria</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>06/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
+          <t>Azienda Zero: concorso pubblico Odontotecnico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
-[...4 lines deleted...]
-          <t>16/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
+          <t>Azienda Zero: concorso pubblico Ortottista - Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
-[...4 lines deleted...]
-          <t>16/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Accettazione e Pronto Soccorso - Vicenza “Gestione della modalità di ricovero dal Pronto Soccorso secondo TREND e monitoraggio delle attività”</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale – Informatico Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice Dipartimentale “Oncologia Arzignano”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Veterinario – disciplina Sanità Animale</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento dell’incarico professionale di Alta Specializzazione “Sviluppo dei percorsi di presa in carico ambulatoriale” nell’ambito della U.O.C. Direzione Medica Arzignano – Montecchio.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Oncologia</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>13/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Chirurgia Pediatrica “Gestione chirurgica post-natale delle Malformazioni Congenite”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>04/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Ecografia ginecologica di 2° livello” nell’ambito della U.O.C. “Ostetricia e Ginecologia – Vicenza”.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale – Ingegnere Civile Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2023 00:00</t>
+          <t>04/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Interventi Assistiti con Animali (IAA) e problematiche legate al rapporto uomo-animale” nell’ambito della U.O.C. “Servizio Veterinario di Sanità Animale”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>04/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Servizio Veterinario di Sanità Animale (SVSA) “Igiene Urbana Veterinaria e coordinamento ambulatori veterinari”.</t>
+          <t>Avviso di selezione pubblica n. 23/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione per i Presidi Ospedalieri di Arzignano e Valdagno</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>02/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Audit di sistema, di settore e ricertificazioni export a supporto dei controlli sulla sicurezza alimentare” nell’ambito della U.O.C. Servizio Veterinario di Igiene degli alimenti di origine animale e loro derivati (SIAOA).</t>
+          <t>Avviso di selezione pubblica n. 24/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione o in Medicina d'Emergenza-Urgenza per Centrale Operativa SUEM</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>02/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Problemi infettivologici e stewardship antibiotica in Terapia Intensiva Pediatrica” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
+          <t>AVVISO INTERNO per il conferimento di un incarico Professionale di Altissima Professionalità UOC Pediatria Vicenza "Coordinamento multidisciplinare del percorso dopo diagnosi prenatale di patologia malformativa congenita"</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>29/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>19/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “La gestione sanitaria degli allevamenti minori prevenzione, biosicurezze ed emergenze” nell’ambito della U.O.C. “Servizio Veterinario di Sanità Animale”.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Dirigente Medico - disciplina Pediatria</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>27/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione avanzata delle vie aeree difficili in età pediatrica ” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Elettrico Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Aspetti nutrizionali ed equilibrio metabolico in Terapia Intensiva Pediatrica” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>26/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Trattamento dell’eccesso di peso in età evolutiva e delle sue complicanze” nell’ambito della U.O.C. “Pediatria Arzignano Montecchio”.</t>
+          <t>avviso pubblico per titoli e colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Microbiologia e Virologia</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>15/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Analgosedazione procedurale per pazienti di età inferiore ai 18 anni” nell’ambito della U.O.C. “Pediatria Arzignano Montecchio”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Colposcopia” nell’ambito della U.O.C. “Ostetricia e Ginecologia – Vicenza”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità a valenza dipartimentale (Dipartimento Cardio Vascolare) “Riabilitazione cardiologica del paziente sottoposto a trapianto di cuore e/o assistenza ventricolare”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “SLA e Malattie Neuromuscolari” nell’ambito della U.O.C. “Pneumologia”.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico – disciplina Urologia</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Percorso diagnostico delle Neoplasie Polmonari” nell’ambito della U.O.C. “Pneumologia”.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico nel profilo di Collaboratore Amministrativo Professionale - settore giuridico</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>06/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Accettazione e Pronto Soccorso - Vicenza “L’uso della metodica ecoFAST nella gestione del paziente critico”</t>
+          <t>Si informa che, per il tramite di Azienda Zero, sono pubblicati sul sito web aziendale www.azero.veneto.it bandi di concorsi pubblici nel profilo di Dirigente Medico - discipline: Neurologia e Medicina Interna</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>06/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Radiologia Muscolo-Scheletrica e dell’Apparato Digerente” nell’ambito della U.O.C. Radiologia – Vicenza.</t>
+          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>16/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Responsabile di Unità Operativa Semplice Dipartimentale“Radiologia del Presidio Ospedaliero di Arzignano - Montecchio Maggiore, screening mammografico area ovest e coordinamento attività territoriali aziendali”.</t>
+          <t>Avviso pubblico N. 93 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Farmacia di Vicenza</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>16/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Anatomia e Istologia Patologica “Coordinamento delle determinazioni molecolari su Tumori Solidi Onco – Ematologici”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Interventi Assistiti con Animali (IAA) e problematiche legate al rapporto uomo-animale” nell’ambito della U.O.C. “Servizio Veterinario di Sanità Animale”.</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Neurologia Arzignano - Montecchio “Presa In Carico Ambulatoriale del Paziente Neurologico Cronico”</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Diagnosi e Trattamento della patologia rinosinusale” nell’ambito della U.O.C. “Otorinolaringoiatria - Arzignano Montecchio”.</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità a valenza dipartimentale“Chirurgia toracica e sue applicazioni in robotica”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Utilizzo della tecnologia nella gestione del Diabete Mellito tipo 1” nell’ambito della U.O.C. “Malattie Endocrine, del Ricambio e della Nutrizione”.</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Oftalmologia Pediatrica e strabismo” nell’ambito della U.O.C. “Oculistica Arzignano Montecchio”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. “Geriatria Vicenza”.</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Diagnosi e Trattamento della patologia rinosinusale” nell’ambito della U.O.C. “Otorinolaringoiatria - Arzignano Montecchio”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Malattie metaboliche dell’osso” nell’ambito della U.O.C. “Geriatria Valdagno</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Utilizzo della tecnologia nella gestione del Diabete Mellito tipo 1” nell’ambito della U.O.C. “Malattie Endocrine, del Ricambio e della Nutrizione”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione del paziente internistico critico” nell’ambito della U.O.C. “Medicina Generale – Vicenza”.</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. “Geriatria Vicenza”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Geriatria - Vicenza “Gestione del paziente con osteoporosi e malattie osteometaboliche".</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Malattie metaboliche dell’osso” nell’ambito della U.O.C. “Geriatria Valdagno</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Generale - Vicenza “Gestione ambulatoriale delle persone esposte a sostanze perfluoroalchiliche (PFAS)".</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione del paziente internistico critico” nell’ambito della U.O.C. “Medicina Generale – Vicenza”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Malattie Endocrine, del Ricambio e della Nutrizione “Diagnostica strumentale dei nodi tiroidei”.</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Geriatria - Vicenza “Gestione del paziente con osteoporosi e malattie osteometaboliche".</t>
+          <t>Avviso interno per conferimento di incarico di Responsabile di Unità Operativa Semplice Dipartimentale “Oncologia Arzignano”.</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Generale - Vicenza “Gestione ambulatoriale delle persone esposte a sostanze perfluoroalchiliche (PFAS)".</t>
+          <t>Avviso interno per conferimento dell’incarico professionale di Alta Specializzazione “Sviluppo dei percorsi di presa in carico ambulatoriale” nell’ambito della U.O.C. Direzione Medica Arzignano – Montecchio.</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Malattie Endocrine, del Ricambio e della Nutrizione “Diagnostica strumentale dei nodi tiroidei”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Chirurgia Pediatrica “Gestione chirurgica post-natale delle Malformazioni Congenite”.</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
           <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Amministrativo per Ufficio Innovazione e Sviluppo in staff alla Direzione Generale (PNNR)</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Ecografia ginecologica di 2° livello” nell’ambito della U.O.C. “Ostetricia e Ginecologia – Vicenza”.</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>18/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>18/09/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di: n5 posti di Collaboratore Tecnico Professionale INFORMATICO Area dei Professionisti della Salute e dei Funzionari Ruolo Tecnico a tempo pieno e indeterminato</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Servizio Veterinario di Sanità Animale (SVSA) “Igiene Urbana Veterinaria e coordinamento ambulatori veterinari”.</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>10/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Audit di sistema, di settore e ricertificazioni export a supporto dei controlli sulla sicurezza alimentare” nell’ambito della U.O.C. Servizio Veterinario di Igiene degli alimenti di origine animale e loro derivati (SIAOA).</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>10/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di: n. 1 posto di  ODONTOTECNICO Area dei Professionisti della Salute e dei Funzionari Ruolo Sanitario a tempo pieno e indeterminato</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Problemi infettivologici e stewardship antibiotica in Terapia Intensiva Pediatrica” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>10/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Avvisi di selezione interna per il conferimento di incarichi di funzione organizzativa con funzione di coordinamento ex L. 43/2006</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “La gestione sanitaria degli allevamenti minori prevenzione, biosicurezze ed emergenze” nell’ambito della U.O.C. “Servizio Veterinario di Sanità Animale”.</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>07/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell'Unità Operativa Complessa "Sistemi Informativi"</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione avanzata delle vie aeree difficili in età pediatrica ” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>07/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Direzione dell'U.O.C. "Sistemi Informativi"</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Aspetti nutrizionali ed equilibrio metabolico in Terapia Intensiva Pediatrica” nell’ambito della U.O.S.D. Terapia Intensiva Pediatrica.</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>07/08/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Complessa UOC Gestione Risorse Umane </t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Trattamento dell’eccesso di peso in età evolutiva e delle sue complicanze” nell’ambito della U.O.C. “Pediatria Arzignano Montecchio”.</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>02/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Logistica e gestione dell’erogazione personalizzata delle terapie farmacologiche sul territorio” nell’ambito della U.O.C. Assistenza Farmaceutica Territoriale</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Analgosedazione procedurale per pazienti di età inferiore ai 18 anni” nell’ambito della U.O.C. “Pediatria Arzignano Montecchio”.</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione pazienti nel post operatorio - Valdagno” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Colposcopia” nell’ambito della U.O.C. “Ostetricia e Ginecologia – Vicenza”.</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione della ventilazione invasiva e non invasiva nella emergenza extra-ospedaliera territoriale” nell’ambito della U.O.C. Centrale Operativa SUEM.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità a valenza dipartimentale (Dipartimento Cardio Vascolare) “Riabilitazione cardiologica del paziente sottoposto a trapianto di cuore e/o assistenza ventricolare”.</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione anestesia in ORL” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “SLA e Malattie Neuromuscolari” nell’ambito della U.O.C. “Pneumologia”.</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione  “Gestione Anestesia bariatrica” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano .</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Percorso diagnostico delle Neoplasie Polmonari” nell’ambito della U.O.C. “Pneumologia”.</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione  Anestesia loco regionale nei vari ambiti” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano .</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Accettazione e Pronto Soccorso - Vicenza “L’uso della metodica ecoFAST nella gestione del paziente critico”</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Terapie innovative per neoplasie toraciche” nell’ambito della U.O.C. “Oncologia – Vicenza”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Radiologia Muscolo-Scheletrica e dell’Apparato Digerente” nell’ambito della U.O.C. Radiologia – Vicenza.</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia ipofrazionata e ultra ipofrazionata nel trattamento della neoplasia prostatica” nell’ambito della U.O.C. “Radioterapia”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Accettazione e Pronto Soccorso - Vicenza “Gestione della modalità di ricovero dal Pronto Soccorso secondo TREND e monitoraggio delle attività”</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione ambulatorio del paziente senologico” nell’ambito della U.O.C. “Chirurgia senologica”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Responsabile di Unità Operativa Semplice Dipartimentale“Radiologia del Presidio Ospedaliero di Arzignano - Montecchio Maggiore, screening mammografico area ovest e coordinamento attività territoriali aziendali”.</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ambulatorio di neoplasie eredo-familiari e familiarità oncologica” nell’ambito della U.O.C. “Oncologia – Vicenza”.</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Anatomia e Istologia Patologica “Coordinamento delle determinazioni molecolari su Tumori Solidi Onco – Ematologici”.</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Nucleare “Radiofarmacia".</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Neurologia Arzignano - Montecchio “Presa In Carico Ambulatoriale del Paziente Neurologico Cronico”</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Trasfusionale “Raccolta, Stoccaggio, Manipolazione delle Cellule Staminali Emopoietiche (CSE) e Aferesi Terapeutica ".</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità a valenza dipartimentale“Chirurgia toracica e sue applicazioni in robotica”.</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Diagnostica avanzata e monitoraggio delle infezioni da micobatteri” nell’ambito della U.O.C. Microbiologia</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Oftalmologia Pediatrica e strabismo” nell’ambito della U.O.C. “Oculistica Arzignano Montecchio”.</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Diagnostica citogenomica” nell’ambito della UOSD Diagnostica Genetica e Genomica</t>
+          <t>Avviso pubblico: Dirigente Amministrativo per Ufficio Innovazione e Sviluppo in staff alla Direzione Generale (PNNR)</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>18/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Diagnostica citogenetica prenatale” nell’ambito della UOSD Diagnostica Genetica e Genomica.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di: n5 posti di Collaboratore Tecnico Professionale INFORMATICO Area dei Professionisti della Salute e dei Funzionari Ruolo Tecnico a tempo pieno e indeterminato</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata per le malattie sessualmente trasmesse” nell’ambito della U.O.C. Microbiologia.</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di: n. 1 posto di  ODONTOTECNICO Area dei Professionisti della Salute e dei Funzionari Ruolo Sanitario a tempo pieno e indeterminato</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “RM QUANTITATIVA E FUNZIONALE” NELL’AMBITO DELLA U.O.C. NEURORADIOLOGIA.</t>
+          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>10/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di  Alta Specializzazione “ORGANIZZAZIONE, PROGRAMMAZIONE E GESTIONE DELLE LISTE PAZIENTI” NELL’AMBITO DELLA U.O.C. NEURADIOLOGIA.</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell'Unità Operativa Complessa "Sistemi Informativi"</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>07/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “INNOVAZIONE E INTELLIGENZA ARTIFICIALE NELLA RM DIAGNOSTICA E TERAPEUTICA” NELL’AMBITO DELLA U.O.C. NEURADIOLOGIA</t>
+          <t>Avvisi di selezione interna per il conferimento di incarichi di funzione organizzativa con funzione di coordinamento ex L. 43/2006</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>07/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento d’incarico professionale di Alta Specializzazione “CHIRURGIA DEL PAVIMENTO PELVICO E STOMATERAPIA” nell’ambito della U.O.C. Chirurgia Generale Arzignano - Montecchio.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Direzione dell'U.O.C. "Sistemi Informativi"</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>07/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>17/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Chirurgia Proctologica” nell’ambito della U.O.C. Chirurgia Generale - Valdagno</t>
+          <t xml:space="preserve">Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Complessa UOC Gestione Risorse Umane </t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>01/08/2023 00:00</t>
+          <t>02/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “FLEBOLOGIA E DIAGNOSTICA VASCOLARE” nell’ambito della U.O.C. Chirurgia Generale Arzignano - Montecchio.</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Trasfusionale “Raccolta, Stoccaggio, Manipolazione delle Cellule Staminali Emopoietiche (CSE) e Aferesi Terapeutica ".</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>Avviso interno per conferimento incarico  professionale di Alta Specializzazione “Trattamento percutaneo nell'insufficienza mitralica” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Otorinolaringoiatria - Vicenza  “Oncologia Cervico-Cefalica, Gestione GOM e PDTA tumori Testa-Collo".</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Anestesia e Rianimazione Vicenza “Informatizzazione nelle Terapie Intensive e Subintensive”.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “FLEBOLOGIA E DIAGNOSTICA VASCOLARE” nell’ambito della U.O.C. Chirurgia Generale Arzignano - Montecchio.</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Gestione Terapia Intensiva” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Chirurgia Proctologica” nell’ambito della U.O.C. Chirurgia Generale - Valdagno</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell’incarico di Responsabile di Unità Operativa Semplice “Servizio Integrazione lavorativa” (S.I.L.) articolazione della U.O.C. Disabilità e Non Autosufficienza - Distretto Est.</t>
+          <t>Avviso interno per conferimento d’incarico professionale di Alta Specializzazione “CHIRURGIA DEL PAVIMENTO PELVICO E STOMATERAPIA” nell’ambito della U.O.C. Chirurgia Generale Arzignano - Montecchio.</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Avviso interno per incarico professionale di Altissima Professionalità a valenza dipartimentale “Coordinamento attività ambulatoriale dipartimentale”.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “INNOVAZIONE E INTELLIGENZA ARTIFICIALE NELLA RM DIAGNOSTICA E TERAPEUTICA” NELL’AMBITO DELLA U.O.C. NEURADIOLOGIA</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice Dipartimentale “Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti”.</t>
+          <t>Avviso interno per conferimento di incarico professionale di  Alta Specializzazione “ORGANIZZAZIONE, PROGRAMMAZIONE E GESTIONE DELLE LISTE PAZIENTI” NELL’AMBITO DELLA U.O.C. NEURADIOLOGIA.</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Direzione Medica 1 Vicenza  “Wound care e continuità delle cure nei pazienti complessi".</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “RM QUANTITATIVA E FUNZIONALE” NELL’AMBITO DELLA U.O.C. NEURORADIOLOGIA.</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Avviso interno cer conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa Farmacia – Vicenza (UOC) “Governo clinico dei dispositivi medici".</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata per le malattie sessualmente trasmesse” nell’ambito della U.O.C. Microbiologia.</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione della continuità delle cure” nell’ambito della U.O.C. Farmacia – Vicenza.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Diagnostica citogenetica prenatale” nell’ambito della UOSD Diagnostica Genetica e Genomica.</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice “Sala Parto e gestione delle emergenze” articolazione della U.O.C. Ostetricia e Ginecologia - Vicenza.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Diagnostica citogenomica” nell’ambito della UOSD Diagnostica Genetica e Genomica</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Ostetricia e Ginecologia Vicenza “PDTA Infertilità”.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Diagnostica avanzata e monitoraggio delle infezioni da micobatteri” nell’ambito della U.O.C. Microbiologia</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Nutrizione del neonato” nell’ambito della U.O.C. Pediatria Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Medicina Nucleare “Radiofarmacia".</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità a valenza dipartimentale (Dipartimento materno – infantile) “Gestione Neonato fisiologico e promozione allattamento materno".</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ambulatorio di neoplasie eredo-familiari e familiarità oncologica” nell’ambito della U.O.C. “Oncologia – Vicenza”.</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Pediatria - Vicenza “Gestione intradipartimentale del paziente pediatrico affetto da patologia renale e da ipertensione arteriosa".</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione ambulatorio del paziente senologico” nell’ambito della U.O.C. “Chirurgia senologica”.</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione del paziente pediatrico dismorfico o sindromico” nell’ambito della U.O.C. Pediatria Vicenza.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia ipofrazionata e ultra ipofrazionata nel trattamento della neoplasia prostatica” nell’ambito della U.O.C. “Radioterapia”.</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Ecocardiografia fetale” nell’ambito della U.O.C. Pediatria Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Terapie innovative per neoplasie toraciche” nell’ambito della U.O.C. “Oncologia – Vicenza”.</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice “Diagnosi prenatale e gravidanze a rischio” articolazione della U.O.C. Ostetricia e Ginecologia - Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione  Anestesia loco regionale nei vari ambiti” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano .</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per conferimento incarico professionale di Alta Specializzazione “Chirurgia uro – ginecologica con approccio laparoscopico e vaginale” nell’ambito della U.O.C. Ostetricia e Ginecologia Arzignano Montecchio. </t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione  “Gestione Anestesia bariatrica” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano .</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Care del neonato” nell’ambito della U.O.C. Pediatria Vicenza</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione anestesia in ORL” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Cardiologia - Vicenza “Trattamento percutaneo dei difetti interatriali”</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione della ventilazione invasiva e non invasiva nella emergenza extra-ospedaliera territoriale” nell’ambito della U.O.C. Centrale Operativa SUEM.</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Terapia delle occlusioni coronariche croniche” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione pazienti nel post operatorio - Valdagno” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano.</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Immunopatologia e terapie avanzate per le nefropatie glomerulari’ nell’ambito della U.O.C. Nefrologia.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Centro per l’Ipertensione arteriosa’’ nell’ambito della U.O.C. Nefrologia</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione reparto” nell’ambito della U.O.C. Chirurgia Vascolare.</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Chirurgia Vascolare “CHIRURGIA ENDOVASCOLARE”.</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione paziente con ipertensione polmonare” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Nefrologia “Diagnostica avanzata sulle patologie renali e le terapie dialitiche”.</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione ed organizzazione dell'iter diagnostico terapeutico del paziente in ricovero ordinario e Day Hospital” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Cardiologia - Vicenza “Diagnostica ed Interventistica delle aritmie complesse”.</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice “Emodialisi extracorporea e Coordinamento Centri dialisi ad Assistenza Limitata (CAL)”, articolazione della U.O.C. Nefrologia.</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Cardiologia - Vicenza “Diagnostica ed Interventistica delle aritmie complesse”.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione ed organizzazione dell'iter diagnostico terapeutico del paziente in ricovero ordinario e Day Hospital” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Nefrologia “Diagnostica avanzata sulle patologie renali e le terapie dialitiche”.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione paziente con ipertensione polmonare” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Chirurgia Vascolare “CHIRURGIA ENDOVASCOLARE”.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione reparto” nell’ambito della U.O.C. Chirurgia Vascolare.</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Centro per l’Ipertensione arteriosa’’ nell’ambito della U.O.C. Nefrologia</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Immunopatologia e terapie avanzate per le nefropatie glomerulari’ nell’ambito della U.O.C. Nefrologia.</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
           <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2023 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Terapia delle occlusioni coronariche croniche” nell’ambito della U.O.C. Cardiologia - Vicenza.</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>31/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 21/2023 per il conferimento di n. 1 incarico libero professionale a professionista in possesso di Laurea Magistrale LM 51 per attività progettuale nell'ambito del Dipartimento Interaziendale di Medicina Trasfusionale</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Cardiologia - Vicenza “Trattamento percutaneo dei difetti interatriali”</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>31/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di:n.8 posti di Collaboratore Tecnico Professionale INGEGNERE CIVILE Area dei Professionisti della Salute e dei Funzionari Ruolo Tecnico a tempo pieno e indeterminato</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Care del neonato” nell’ambito della U.O.C. Pediatria Vicenza</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Avviso pubblico riservato esclusivamente  AI MEDICI EX CONDOTTI CHE PRESTAVANO SERVIZIO ALLA DATA DEL 1^ GENNAIO 1988 presso una delle Aziende Sanitarie/USL disciolte e/o incorporate/confluite nel tempo nell’Azienda ULSS 8 Berica</t>
+          <t xml:space="preserve">Avviso interno per conferimento incarico professionale di Alta Specializzazione “Chirurgia uro – ginecologica con approccio laparoscopico e vaginale” nell’ambito della U.O.C. Ostetricia e Ginecologia Arzignano Montecchio. </t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per n. 10 posti di  Dirigente Medico Veterinario nella disciplina di Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
+          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice “Diagnosi prenatale e gravidanze a rischio” articolazione della U.O.C. Ostetricia e Ginecologia - Vicenza.</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Avviso di manifestazione di interesse finalizzata ad individuare personale precario riconducibile al profilo di Psicologo interessato ai percorsi di stabilizzazione di cui all'art. 20, c. 2, D. Lgs n. 75/2017</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Ecocardiografia fetale” nell’ambito della U.O.C. Pediatria Vicenza.</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Avvisi per selezioni interne</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione del paziente pediatrico dismorfico o sindromico” nell’ambito della U.O.C. Pediatria Vicenza.</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 92 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Nefrologia</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Pediatria - Vicenza “Gestione intradipartimentale del paziente pediatrico affetto da patologia renale e da ipertensione arteriosa".</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>05/08/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità a valenza dipartimentale (Dipartimento materno – infantile) “Gestione Neonato fisiologico e promozione allattamento materno".</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Nutrizione del neonato” nell’ambito della U.O.C. Pediatria Vicenza.</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Ostetricia e Ginecologia Vicenza “PDTA Infertilità”.</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 27/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
+          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice “Sala Parto e gestione delle emergenze” articolazione della U.O.C. Ostetricia e Ginecologia - Vicenza.</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>31/12/2022 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa "Medicina Generale Arzignano Montecchio" - area Medica e delle Specialità Mediche - disciplina Medicina Interna.</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Gestione della continuità delle cure” nell’ambito della U.O.C. Farmacia – Vicenza.</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>18/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa "Ostetricia e Ginecologia Valdagno" area Chirurgica e delle specialità chirurgiche - disciplina: Ginecologia e Ostetricia</t>
+          <t>Avviso interno cer conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa Farmacia – Vicenza (UOC) “Governo clinico dei dispositivi medici".</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>18/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Direzione Medica 1 Vicenza  “Wound care e continuità delle cure nei pazienti complessi".</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>18/08/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria da assegnare ai Servizi per le Dipendenze</t>
+          <t>Avviso interno per conferimento incarico di Responsabile di Unità Operativa Semplice Dipartimentale “Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti”.</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Logistica e gestione dell’erogazione personalizzata delle terapie farmacologiche sul territorio” nell’ambito della U.O.C. Assistenza Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
-          <t>11/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
+          <t>Avviso interno per incarico professionale di Altissima Professionalità a valenza dipartimentale “Coordinamento attività ambulatoriale dipartimentale”.</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>10/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Radiodiagnostica</t>
+          <t>Avviso interno per il conferimento dell’incarico di Responsabile di Unità Operativa Semplice “Servizio Integrazione lavorativa” (S.I.L.) articolazione della U.O.C. Disabilità e Non Autosufficienza - Distretto Est.</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/08/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Ortottista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione  “Gestione Terapia Intensiva” nell’ambito della U.O.C. Anestesia e Rianimazione Arzignano</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/08/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuropsichiatria Infantile - Psichiatria - Oncologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità quale articolazione interna di struttura complessa (UOC) Anestesia e Rianimazione Vicenza “Informatizzazione nelle Terapie Intensive e Subintensive”.</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>27/07/2023 00:00</t>
+          <t>01/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso di selezione pubblica n. 21/2023 per il conferimento di n. 1 incarico libero professionale a professionista in possesso di Laurea Magistrale LM 51 per attività progettuale nell'ambito del Dipartimento Interaziendale di Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>26/06/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>17/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA N. 22/2023 PER IL CONFERIMENTO DI N. 3 INCARICHI LIBERO PROFESSIONALI A PROFESSIONISTI LAUREATI IN MEDICINA VETERINARIA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C745" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>21/06/2023 00:00</t>
+          <t>31/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Elettrico</t>
+          <t>Avviso pubblico riservato esclusivamente  AI MEDICI EX CONDOTTI CHE PRESTAVANO SERVIZIO ALLA DATA DEL 1^ GENNAIO 1988 presso una delle Aziende Sanitarie/USL disciolte e/o incorporate/confluite nel tempo nell’Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>13/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Urologia</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per n. 10 posti di  Dirigente Medico Veterinario nella disciplina di Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>13/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Veterinario – disciplina di Sanità Animale</t>
+          <t>Si informa che, per il tramite di Azienda Zero, è pubblicato sul sito web aziendale www.azero.veneto.it bando di concorso pubblico per titoli ed esami, per la copertura di:n.8 posti di Collaboratore Tecnico Professionale INGEGNERE CIVILE Area dei Professionisti della Salute e dei Funzionari Ruolo Tecnico a tempo pieno e indeterminato</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>19/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>13/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di manifestazione di interesse finalizzata ad individuare personale precario riconducibile al profilo di Psicologo interessato ai percorsi di stabilizzazione di cui all'art. 20, c. 2, D. Lgs n. 75/2017</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>14/06/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Medicina Trasfusionale - Malattie Infettive</t>
+          <t>Avvisi per selezioni interne</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
-[...4 lines deleted...]
-          <t>06/07/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso di selezione pubblica n. 14/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi per attività ambulatoriali</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuroradiologia - Medicina d'Emergenza-Urgenza - Ginecologia e Ostetricia (per i Presidi Ospedalieri di Arzignano e Valdagno)</t>
+          <t>Avviso di selezione pubblica n. 27/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>31/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 20/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
+          <t>Avviso pubblico N. 92 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Nefrologia</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>26/05/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>05/06/2023 00:00</t>
+          <t>05/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Fisioterapista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Azienda Zero: concorso pubblico Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C754" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>26/05/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>24/05/2023 00:00</t>
-[...4 lines deleted...]
-          <t>24/06/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa "Ostetricia e Ginecologia Valdagno" area Chirurgica e delle specialità chirurgiche - disciplina: Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>24/05/2023 00:00</t>
+          <t>18/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Bandi di concorso ex ULSS 5</t>
+          <t>Avviso pubblico per il conferimento di un incarico di Direttore della Unità Operativa Complessa "Medicina Generale Arzignano Montecchio" - area Medica e delle Specialità Mediche - disciplina Medicina Interna.</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>20/05/2023 00:00</t>
+          <t>18/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse riservato al personale precario interessato al processo di stabilizzazione, ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - profilo Operatore Socio Sanitario</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C758" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>18/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neurochirurgia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria da assegnare ai Servizi per le Dipendenze</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>18/05/2023 00:00</t>
-[...4 lines deleted...]
-          <t>18/06/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza Medica e Veterinaria cui affidare la Direzione della UOS RISK MANAGEMENT</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
-[...4 lines deleted...]
-          <t>11/06/2018 00:00</t>
+          <t>11/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Assistente Informatico - Area degli Assistenti - Ruolo Tecnico</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C761" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>10/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico UOS Neuropsichiatria Infantile” articolazione della U.O.C. IAF e Consultori Distretto Est</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Radiodiagnostica</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico disciplina Neuroradiologia</t>
+          <t>Bando di concorso pubblico per Ortottista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza dei ruoli professionale tecnico ed amministrativo UOS PATRIMONIO IMPIANTI E MANUTENZIONE</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuropsichiatria Infantile - Psichiatria - Oncologia</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>31/05/2018 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Altissima professionalità “Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale” nell’ambito della U.O.C. Psichiatria 1.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
-[...4 lines deleted...]
-          <t>25/05/2023 00:00</t>
+          <t>26/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+          <t>Azienda Zero: concorso pubblico Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D766" t="inlineStr">
         <is>
-          <t>15/05/2023 00:00</t>
+          <t>21/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 18/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Urologia</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D767" t="inlineStr">
         <is>
-          <t>11/05/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="E767" t="inlineStr">
         <is>
-          <t>21/05/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 91 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Anestesia e Rianimazione</t>
+          <t>Bando di concorso pubblico per Dirigente Veterinario – disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D768" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
         </is>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t>20/05/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Elettrico</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>04/05/2023 00:00</t>
+          <t>19/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Azienda Zero: concorso pubblico Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C770" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D770" t="inlineStr">
         <is>
-          <t>04/05/2023 00:00</t>
+          <t>14/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Meccanico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Medicina Trasfusionale - Malattie Infettive</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>04/05/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>06/07/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Avviso pubblico Odontotecnico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Azienda Zero: concorso pubblico Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
           <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>04/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Neuroradiologia - Medicina d'Emergenza-Urgenza - Ginecologia e Ostetricia (per i Presidi Ospedalieri di Arzignano e Valdagno)</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D773" t="inlineStr">
         <is>
-          <t>03/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Azienda Zero: concorso pubblico Fisioterapista - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D774" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>22/05/2023 00:00</t>
+          <t>26/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Legale</t>
+          <t>Avviso di selezione pubblica n. 20/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D775" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
+          <t>26/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>05/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D776" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>24/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area degli operatori-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D777" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>22/05/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Patologia Clinica</t>
+          <t>Bandi di concorso ex ULSS 5</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>22/05/2023 00:00</t>
+          <t>20/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2023 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
+          <t>Avviso per la manifestazione di interesse riservato al personale precario interessato al processo di stabilizzazione, ex art. 1, comma 268, lett. b) Legge 234/2021 e s.m.i. - profilo Operatore Socio Sanitario</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>26/04/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="E779" t="inlineStr">
         <is>
-          <t>06/05/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio - disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neurochirurgia</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
       <c r="E780" t="inlineStr">
         <is>
-          <t>21/05/2023 00:00</t>
+          <t>18/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Ortopedia e Traumatologia</t>
+          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza Medica e Veterinaria cui affidare la Direzione della UOS RISK MANAGEMENT</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="E781" t="inlineStr">
         <is>
-          <t>18/05/2023 00:00</t>
+          <t>11/06/2018 00:00</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Psichiatria da assegnare ai Servizi per le Dipendenze</t>
+          <t>Azienda Zero: concorso pubblico Assistente Informatico - Area degli Assistenti - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>18/05/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia in Ortopedia” afferente alla U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso interno per conferimento incarico professionale di Altissima professionalità “Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale” nell’ambito della U.O.C. Psichiatria 1.</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D783" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="E783" t="inlineStr">
         <is>
-          <t>27/04/2023 00:00</t>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale (settore Economico)</t>
+          <t>Avviso interno per conferimento incarico UOS Neuropsichiatria Infantile” articolazione della U.O.C. IAF e Consultori Distretto Est</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D784" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>25/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Statistico - cat. D</t>
+          <t>Avviso pubblico: Dirigente Medico disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C785" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D785" t="inlineStr">
         <is>
-          <t>12/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia - per attività progettuali</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D786" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>21/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Altissima Professionalità “Diagnostica citogenetica oncoematologica” nell’ambito della UOSD Diagnostica Genetica e Genomica</t>
+          <t>Avviso interno per l'individuazione di n.1 Dirigente dell'area della Dirigenza dei ruoli professionale tecnico ed amministrativo UOS PATRIMONIO IMPIANTI E MANUTENZIONE</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D787" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>15/05/2023 00:00</t>
         </is>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t>20/04/2023 00:00</t>
+          <t>31/05/2018 00:00</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+          <t>Avviso di selezione pubblica n. 18/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D788" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>11/05/2023 00:00</t>
         </is>
       </c>
       <c r="E788" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>21/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Odontoiatria e protesi dentaria con specializzazione compresa in quelle dell'area dell'odontoiatria</t>
+          <t>Avviso pubblico N. 91 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C789" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D789" t="inlineStr">
         <is>
-          <t>11/04/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>20/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare e traslazionale avanzata nell’ambito della U.O.C. Ematologia</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Meccanico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D790" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>04/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica ematologica citofluorimetrica nell’ambito della U.O.C. Ematologia.</t>
+          <t>Azienda Zero: concorso pubblico Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D791" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>04/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica oncoematologica molecolare nell’ambito della U.O.C. Ematologia</t>
+          <t>Azienda Zero: concorso pubblico Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D792" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>04/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Metodiche molecolari applicate alla Anatomia Patologica nell'ambito della U.O.C Anatomia Patologica</t>
+          <t>Avviso pubblico Odontotecnico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D793" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>04/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Laparoscopia ginecologica per patologia non oncologica afferente alla U.O.C. Ostetricia e Ginecologia - Vicenza</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D794" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>03/05/2023 00:00</t>
         </is>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Cardiochirurgia d'Urgenza</t>
+          <t>Avviso di selezione pubblica n. 8/2023 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D795" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>06/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Legale</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D796" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio Veterinario Igiene degli Allevamenti e Produzioni Zootecniche (S.I.A.P.Z.)"</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D797" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>07/05/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico UOS Commissioni Collegiali e Certificazioni Idoneità articolazione della UOC Servizio di Medicina Legale</t>
+          <t>Bando di concorso pubblico per Operatore Tecnico Specializzato - Autista di Ambulanza - Area degli Operatori - Ruolo Tecnico</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
       <c r="D798" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza.</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D799" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Patologia Clinica</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D800" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>26/04/2023 00:00</t>
         </is>
       </c>
       <c r="E800" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>22/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Pianificazione ed esecuzione degli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto” nell’ambito della U.O.S.D. Epidemiologia.</t>
+          <t>Conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio - disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D801" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="E801" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>21/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Integrazione Csm-Territorio Polo Psichiatria Sud nell'ambito della U.O.C. Psichiatria 2</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Psichiatria da assegnare ai Servizi per le Dipendenze</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D802" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione, Monitoraggio e Sviluppo dei processi informatici nel DSM nell'ambito della U.O.C. Psichiatria 2</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D803" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="E803" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>18/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Attività clinica ambulatoriale psicologica indirizzata all’utenza in età tardo adolescenziale e giovane adulta nell'ambito della U.O.C. Psichiatria 1</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia in Ortopedia” afferente alla U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D804" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
       <c r="E804" t="inlineStr">
         <is>
-          <t>17/04/2023 00:00</t>
+          <t>27/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare avanzata delle malattie linfoproliferative e plasmacellulari nell’ambito della U.O.C. Ematologia</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Statistico - cat. D</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D805" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>17/04/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale (settore Economico)</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D806" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
-[...4 lines deleted...]
-          <t>06/05/2023 00:00</t>
+          <t>12/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia</t>
+          <t>Avviso di selezione pubblica n. 17/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia - per attività progettuali</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D807" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="E807" t="inlineStr">
         <is>
           <t>21/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica</t>
+          <t>Avviso di selezione pubblica n. 9/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D808" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="E808" t="inlineStr">
         <is>
           <t>21/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso di selezione pubblica n. 16/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Odontoiatria e protesi dentaria con specializzazione compresa in quelle dell'area dell'odontoiatria</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D809" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="E809" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali</t>
+          <t>Avviso interno per conferimento di incarico di Altissima Professionalità “Diagnostica citogenetica oncoematologica” nell’ambito della UOSD Diagnostica Genetica e Genomica</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C810" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D810" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>11/04/2023 00:00</t>
         </is>
       </c>
       <c r="E810" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare e traslazionale avanzata nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D811" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E811" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio Veterinario Igiene degli Allevamenti e Produzioni Zootecniche (S.I.A.P.Z.)"</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D812" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E812" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>07/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso interno per conferimento incarico UOS Commissioni Collegiali e Certificazioni Idoneità articolazione della UOC Servizio di Medicina Legale</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D813" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo</t>
+          <t>Avviso interno per conferimento di incarico UOS “Gestione dei percorsi attività ambulatoriale e day hospital” articolazione della U.O.C. Oncologia - Vicenza.</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C814" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D814" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
+          <t>Avviso interno per conferimento di incarico UOS Sicurezza alimentare, controllo ufficiale e procedure operative articolazione della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati (SIAOA).</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D815" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E815" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere - cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Prevenzione delle malattie cardiovascolari in pazienti a rischio cardiovascolare altissimo/estremo” nell’ambito della U.O.C . Cardiologia Arzignano – Montecchio.</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D816" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi - cat. C - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Pianificazione ed esecuzione degli screening di popolazione per la prevenzione del cancro della mammella, della cervice uterina e del colon-retto” nell’ambito della U.O.S.D. Epidemiologia.</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D817" t="inlineStr">
         <is>
-          <t>23/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Integrazione Csm-Territorio Polo Psichiatria Sud nell'ambito della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D818" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E818" t="inlineStr">
         <is>
-          <t>20/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Gastroenterologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione, Monitoraggio e Sviluppo dei processi informatici nel DSM nell'ambito della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D819" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Attività clinica ambulatoriale psicologica indirizzata all’utenza in età tardo adolescenziale e giovane adulta nell'ambito della U.O.C. Psichiatria 1</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D820" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E820" t="inlineStr">
         <is>
-          <t>01/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica oncoematologica molecolare nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Diagnostica ematologica citofluorimetrica nell’ambito della U.O.C. Ematologia.</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C822" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E822" t="inlineStr">
         <is>
-          <t>20/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice Ambulatorio Integrato di Medicina Interna</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Terapia cellulare avanzata delle malattie linfoproliferative e plasmacellulari nell’ambito della U.O.C. Ematologia</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E823" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'area chirurgica e delle specialità chirurgiche</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Cardiochirurgia d'Urgenza</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="E824" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Laparoscopia ginecologica per patologia non oncologica afferente alla U.O.C. Ostetricia e Ginecologia - Vicenza</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Metodiche molecolari applicate alla Anatomia Patologica nell'ambito della U.O.C Anatomia Patologica</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>17/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera medica e delle specialità mediche</t>
+          <t>Avviso pubblico n. 89 per attribuzione di una borsa di studio da assegnare alla UOC Ematologia</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>21/03/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="E827" t="inlineStr">
         <is>
-          <t>31/12/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oftalmologia</t>
+          <t>Avviso pubblico n. 90 per l'attribuzione di una borsa di studio da assegnare alla UOC Anatomia e Istologia patologica</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>16/03/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E828" t="inlineStr">
+        <is>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 Dirigente delle Professioni Sanitarie</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C829" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>09/03/2023 00:00</t>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
       <c r="E829" t="inlineStr">
         <is>
-          <t>06/04/2023 00:00</t>
+          <t>06/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo sanitario</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Geriatria Vicenza"</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C830" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="E830" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Odontotecnico - Area dei professionisti della salute e dei funzionari - Ruolo sanitario</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Infermieri-area dei professionisti della salute e dei funzionari - ruolo sanitario - per formulazione periodica di graduatorie sulla base delle necessità aziendali</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C831" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E831" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Direttore U.O.C. Direzione Medica Ospedaliera Arzignano - Montecchio</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E832" t="inlineStr">
+        <is>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione – Vicenza</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Assistente Amministrativo - area degli Assitenti - ruolo amministrativo</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C833" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>07/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E833" t="inlineStr">
+        <is>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio</t>
+          <t>Avviso di selezione pubblica n. 10/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="E834" t="inlineStr">
         <is>
-          <t>02/04/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso di selezione pubblica n. 11/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale - da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C835" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D835" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="E835" t="inlineStr">
         <is>
-          <t>18/03/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Medicina Generale Valdagno"</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D836" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E836" t="inlineStr">
+        <is>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere - cat. D</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D837" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E837" t="inlineStr">
         <is>
           <t>30/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi - cat. C - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C838" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
       <c r="D838" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
-[...4 lines deleted...]
-          <t>30/03/2023 00:00</t>
+          <t>23/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Azienda Zero: avviso pubblico Collaboratore Amm.vo Prof. cat. D - area giuridica - contratto di Formazione e Lavoro</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D839" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+          <t>Avviso di selezione pubblica n. 15/2023 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati/specializzandi in Cardiochirurgia</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D840" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>01/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice Ambulatorio Integrato di Medicina Interna</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D841" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E841" t="inlineStr">
+        <is>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D842" t="inlineStr">
         <is>
-          <t>21/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="E842" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)</t>
+          <t>Bando di concorso pubblico per Assistente Sanitario - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C843" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D843" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="E843" t="inlineStr">
         <is>
-          <t>19/08/2023 00:00</t>
+          <t>20/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D844" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>02/03/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Informatico, cat. D</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C845" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D845" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso di selezione pubblica n. 12/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'area chirurgica e delle specialità chirurgiche</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D846" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
       <c r="E846" t="inlineStr">
         <is>
-          <t>26/02/2023 00:00</t>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione pubblica n. 13/2023 per il conferimento di incarichi libero professionali a Medici specializzati/specializzandi in disciplina dell'aera medica e delle specialità mediche</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D847" t="inlineStr">
         <is>
-          <t>16/02/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E847" t="inlineStr">
+        <is>
+          <t>31/12/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D848" t="inlineStr">
         <is>
-          <t>14/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>16/03/2023 00:00</t>
+          <t>21/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D849" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>18/02/2023 00:00</t>
+          <t>16/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina d'Emergenza-Urgenza</t>
+          <t>Bando di concorso pubblico per Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D850" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>09/03/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E850" t="inlineStr">
+        <is>
+          <t>06/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale</t>
+          <t>Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione – Vicenza</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D851" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>09/03/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico</t>
+          <t>Direttore U.O.C. Direzione Medica Ospedaliera Arzignano - Montecchio</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D852" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>09/03/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia</t>
+          <t>Odontotecnico - Area dei professionisti della salute e dei funzionari - Ruolo sanitario</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D853" t="inlineStr">
         <is>
-          <t>05/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>15/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"</t>
+          <t>Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo sanitario</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C854" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D854" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>07/03/2023 00:00</t>
         </is>
       </c>
       <c r="E854" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Direzione Medica Ospedaliera Arzignano-Montecchio</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D855" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="E855" t="inlineStr">
         <is>
-          <t>05/03/2023 00:00</t>
+          <t>02/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia</t>
+          <t>Avviso pubblico n. 2 per titoli e colloquio, per assunzione a tempo determinato di n. 1 Odontotecnico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C856" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D856" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="E856" t="inlineStr">
         <is>
-          <t>18/02/2023 00:00</t>
+          <t>18/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D857" t="inlineStr">
         <is>
-          <t>02/02/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico</t>
+          <t>Bando di concorso pubblico per Tecnico di Neurofisiopatologia - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Area degli assistenti-Tecnico</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="E858" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Geriatria</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Cure Palliative - Direzione Medica di Presidio Ospedaliero - Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="E859" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
+          <t>Azienda Zero: avviso pubblico Collaboratore Amm.vo Prof. cat. D - area giuridica - contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
-[...4 lines deleted...]
-          <t>30/04/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso di selezione pubblica n. 47/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C861" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D861" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="E861" t="inlineStr">
         <is>
-          <t>02/03/2023 00:00</t>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D862" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E862" t="inlineStr">
         <is>
           <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso di selezione pubblica n. 3/2023 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D863" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>21/02/2023 00:00</t>
         </is>
       </c>
       <c r="E863" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
+          <t>Avviso di selezione pubblica n. 6/2023 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT (Dipartimento interaziendale Medicina Trasfusionale)</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C864" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D864" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="E864" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>19/08/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale</t>
+          <t>Avviso di selezione pubblica n. 7/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D865" t="inlineStr">
         <is>
-          <t>31/01/2023 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="E865" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2023</t>
+          <t>Avviso di selezione pubblica n. 5/2023 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D866" t="inlineStr">
         <is>
-          <t>30/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E866" t="inlineStr">
+        <is>
+          <t>26/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2023</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Informatico, cat. D</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C867" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="D867" t="inlineStr">
         <is>
-          <t>30/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2022</t>
+          <t>Avviso pubblico: Dirigente Medico disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D868" t="inlineStr">
         <is>
-          <t>29/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2022</t>
+          <t>Avviso pubblico di mobilita' esterna volontaria per n. 1 collaboratore tecnico professionale - da assegnare ai Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C869" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D869" t="inlineStr">
         <is>
-          <t>29/01/2023 00:00</t>
+          <t>14/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E869" t="inlineStr">
+        <is>
+          <t>16/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2021</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale – Ingegnere Gestionale</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C870" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D870" t="inlineStr">
         <is>
-          <t>28/01/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E870" t="inlineStr">
+        <is>
+          <t>09/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2021</t>
+          <t>Bando di concorso pubblico per Collaboratore Tecnico Professionale - Ingegnere Meccanico</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C871" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D871" t="inlineStr">
         <is>
-          <t>28/01/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E871" t="inlineStr">
+        <is>
+          <t>09/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Avviso di selezione pubblica n. 2/2023 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia per attività progettuali</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C872" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D872" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="E872" t="inlineStr">
         <is>
-          <t>11/02/2023 00:00</t>
+          <t>18/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina d'Emergenza-Urgenza</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D873" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>11/02/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2020</t>
+          <t>Avviso di selezione pubblica n. 4/2023 per il conferimento di un incarico di lavoro autonomo a Medico specializzato in Neurochirurgia</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D874" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>05/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E874" t="inlineStr">
+        <is>
+          <t>15/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Incarichi di consulenza 2020</t>
+          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Nefrologia" - riapertura termini -</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D875" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E875" t="inlineStr">
+        <is>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza</t>
+          <t>Avviso pubblico, per titoli e colloquio, per il conferimento dell'incarico di Direttore UOC "Salute in Carcere"</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D876" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
       <c r="E876" t="inlineStr">
         <is>
-          <t>06/02/2023 00:00</t>
+          <t>05/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E877" t="inlineStr">
+        <is>
+          <t>18/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/02/2023 00:00</t>
+          <t>02/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
+          <t>Bando di concorso pubblico per Fisioterapista - area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C879" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="E879" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Geriatria</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="E880" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza</t>
+          <t>Bando di concorso pubblico per Assistente Informatico - area degli assistenti - ruolo tecnico</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C881" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="E881" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>02/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza</t>
+          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="E882" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Legale</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="E883" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radiochirurgia per Lesioni maligne” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico</t>
+          <t>Bando di concorso pubblico per Tecnico sanitario di laboratorio biomedico - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C884" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="E884" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.</t>
+          <t>Bando di concorso pubblico per Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D885" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="E885" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.</t>
+          <t>Bando di concorso pubblico per Ostetrica/o - Area dei professionisti della salute e dei funzionari - ruolo sanitario</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C886" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D886" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>31/01/2023 00:00</t>
         </is>
       </c>
       <c r="E886" t="inlineStr">
         <is>
-          <t>03/02/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione .“Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.</t>
+          <t>Incarichi di consulenza 2023</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D887" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/02/2023 00:00</t>
+          <t>30/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.</t>
+          <t>Incarichi di collaborazione 2023</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D888" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/02/2023 00:00</t>
+          <t>30/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.</t>
+          <t>Incarichi di collaborazione 2022</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D889" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>03/02/2023 00:00</t>
+          <t>29/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
+          <t>Incarichi di consulenza 2022</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D890" t="inlineStr">
         <is>
-          <t>24/01/2023 00:00</t>
+          <t>29/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
+          <t>Incarichi di consulenza 2021</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D891" t="inlineStr">
         <is>
-          <t>23/01/2023 00:00</t>
+          <t>28/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Incarichi di collaborazione 2021</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D892" t="inlineStr">
         <is>
-          <t>19/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>16/02/2023 00:00</t>
+          <t>28/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2019</t>
+          <t>Avviso pubblico n. 88, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D893" t="inlineStr">
         <is>
-          <t>16/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E893" t="inlineStr">
+        <is>
+          <t>11/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Incarichi di collaborazione 2018</t>
+          <t>Incarichi di consulenza 2020</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D894" t="inlineStr">
         <is>
-          <t>15/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Incarichi di collaborazione 2020</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D895" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>15/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
+          <t>Avviso pubblico n. 87, per colloquio, per attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D896" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="E896" t="inlineStr">
         <is>
-          <t>15/01/2023 00:00</t>
+          <t>11/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Endocrinologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Altissima Professionalità “Nutrizione Clinica nel Malato Critico” afferente alla U.O.C. Anestesia e Rianimazione –Vicenza</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>26/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E897" t="inlineStr">
+        <is>
+          <t>06/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>25/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Endoscopia Operativa” nell’ambito della U.O.S.D. Gastroenterologia -Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area del personale di supporto-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E899" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Ortogeriatria” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E900" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Audioprotesista, cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patient Blood Management In Chirurgia Generale” nell’ambito della U.O.C. Chirurgia Generale - Vicenza</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E901" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Chirurgia della parete addominale” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E902" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Chirurgia epato-bilio-pancreatica” nell’ambito della U.O.C. Chirurgia Generale Vicenza.</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E903" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Interna</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione“Ortopedia Pediatrica” nell’ambito della U.O.C. Ortopedia e Traumatologia – Vicenza.</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E904" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Assistente Amministrativo cat. C</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Neurofisiopatologia” nell’ambito della U.O.C. Neurologia.</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
+        </is>
+      </c>
+      <c r="E905" t="inlineStr">
+        <is>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radiochirurgia per Lesioni maligne” nell’ambito della U.O.S.D. di Neurochirurgia ad Indirizzo Stereotassico</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D906" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="E906" t="inlineStr">
         <is>
-          <t>19/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>13/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Controllo Ufficiale delle produzioni apistiche” nell’ambito del Dipartimento di Prevenzione.</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="E908" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Patologia oncologica cute-melanoma” nell’ambito del Dipartimento di Oncologia Clinica.</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D909" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="E909" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione .“Patologia Oncologica geriatrica e territoriale” nell’ambito del Dipartimento di Oncologia Clinica.</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="E910" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Radioterapia Integrata a Terapie Innovative in Campo Oncologico ed Ematologico” nell’ambito della U.O.C. Radioterapia.</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>24/01/2023 00:00</t>
         </is>
       </c>
       <c r="E911" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>03/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico della prevenzione nell'ambiente e nei luoghi di lavoro</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>26/01/2023 00:00</t>
+          <t>23/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>19/01/2023 00:00</t>
         </is>
       </c>
       <c r="E913" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>16/02/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Incarichi di collaborazione 2019</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>12/01/2023 00:00</t>
+          <t>16/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Incarichi di collaborazione 2018</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
-[...4 lines deleted...]
-          <t>12/01/2023 00:00</t>
+          <t>15/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022</t>
+          <t>Avviso di selezione pubblica n. 52/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="E916" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>15/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria</t>
+          <t>Avviso di selezione pubblica n. 1/2023 rivolto a Psicologi specializzati in Psicoterapia per la formazione di elenchi di idonei al conferimento di incarichi libero professionali</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t>07/01/2023 00:00</t>
+          <t>15/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Interna</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
-[...4 lines deleted...]
-          <t>07/01/2023 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Ortottista e Assistente di Oftalmologia cat. D</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C919" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>22/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>22/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie dell'Apparato Respiratorio</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Endocrinologia</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>22/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>22/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Audioprotesista, cat. D</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>22/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>14/12/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/01/2023 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D</t>
+          <t>Azienda Zero: concorso pubblico Assistente Amministrativo cat. C</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C925" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>14/12/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/01/2023 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C926" t="inlineStr">
+        <is>
+          <t>Area del personale di supporto-Amministrativo</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>13/12/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/01/2023 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds</t>
+          <t>Avviso interno per l'individuazione di un Dirigente dell'area Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>13/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E927" t="inlineStr">
         <is>
-          <t>12/01/2023 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D</t>
+          <t>Bando di concorso pubblico per Collaboratore Amministrativo Professionale - Settore Economico</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>09/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E928" t="inlineStr">
         <is>
-          <t>24/12/2022 00:00</t>
+          <t>19/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice "Servizio Tecnico Manutenzione e Impianti ” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>09/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E929" t="inlineStr">
         <is>
-          <t>30/04/2023 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Reti, Telecomunicazioni e Teleconsulto -Telemonitoraggio” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E930" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.</t>
+          <t>Avviso interno per conferimento di incarico di Direzione dell’Unità Operativa Semplice “Gestione Patrimonio e interventi antincendio e antisismica” articolazione della U.O.C. Servizi Tecnici e Patrimoniali</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E931" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E932" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.</t>
+          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Dipartimentale “Gestione personale convenzionato”</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E933" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica.</t>
+          <t>Avviso interno per il conferimento di incarico di Direzione dell’Unità Operativa Semplice Qualità</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="E934" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia</t>
+          <t>Avviso di selezione pubblica n. 53/2022 per il conferimento di n. 12 incarichi libero professionali a professionisti laureati in Psicologia specializzati in Psicoterapia - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="E935" t="inlineStr">
         <is>
-          <t>17/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA</t>
+          <t>Avviso di selezione pubblica n. 55/2022 per il conferimento di incarichi libero professionali a professionisti Tecnici della riabilitazione psichiatria/Educatori professionali - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>28/11/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="E936" t="inlineStr">
         <is>
-          <t>19/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza</t>
+          <t>Avviso di selezione pubblica n. 54/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti Assistenti Sociali - ai sensi DGRV n. 89 del 16.09.2022</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C937" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="E937" t="inlineStr">
         <is>
-          <t>10/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="E938" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>07/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>25/11/2022 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="E939" t="inlineStr">
         <is>
-          <t>05/12/2022 00:00</t>
+          <t>07/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2022 00:00</t>
+          <t>22/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2022 00:00</t>
+          <t>22/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2022 00:00</t>
+          <t>22/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie dell'Apparato Respiratorio</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2022 00:00</t>
+          <t>22/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Ortottista e Assistente di Oftalmologia cat. D</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D944" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2022 00:00</t>
+          <t>22/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Infermiere, cat. D</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D945" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>14/12/2022 00:00</t>
         </is>
       </c>
       <c r="E945" t="inlineStr">
         <is>
-          <t>12/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Gastroenterologia</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D946" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>14/12/2022 00:00</t>
         </is>
       </c>
       <c r="E946" t="inlineStr">
         <is>
-          <t>20/05/2023 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene degli allevamenti e delle produzione zootecniche.</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D947" t="inlineStr">
         <is>
-          <t>18/11/2022 00:00</t>
+          <t>13/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Collaboratore Amministrativo Professionale cat. D/Ds</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D948" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>13/12/2022 00:00</t>
         </is>
       </c>
       <c r="E948" t="inlineStr">
         <is>
-          <t>01/12/2022 00:00</t>
+          <t>12/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D</t>
+          <t>Avviso pubblico n. 15 per titoli e colloquio, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - Cat. D</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D949" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>09/12/2022 00:00</t>
         </is>
       </c>
       <c r="E949" t="inlineStr">
         <is>
-          <t>26/11/2022 00:00</t>
+          <t>30/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia</t>
+          <t>Avviso pubblico n. 13 per titoli e colloquio, l'assunzione di 1 Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Cat. D</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D950" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>09/12/2022 00:00</t>
         </is>
       </c>
       <c r="E950" t="inlineStr">
         <is>
-          <t>26/11/2022 00:00</t>
+          <t>24/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ematologia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D951" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>07/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Patologia Clinica</t>
+          <t>Avviso interno per conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice “Trapianti di Cornea” articolazione della U.O.C. Oculistica – Vicenza.</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
-          <t>10/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Educatore Professionale, cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Gestione Percorso Nascita intraospedaliero” afferente alla U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione clinica delle patologie epatiche acute - croniche e delle complicanze correlate” afferente alla U.O.C. Gastroenterologia – Vicenza.</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Genetica Molecolare e Genomica” nell’ambito della U.O.S.D. di Diagnostica Genetica e Genomica.</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
       <c r="E955" t="inlineStr">
         <is>
-          <t>24/11/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="E956" t="inlineStr">
         <is>
-          <t>24/11/2022 00:00</t>
+          <t>17/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile UOSD LABORATORIO DI TECNOLOGIA 3D E STUDIO DELLA PATOLOGIA DELL’AORTA TORACICA</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>07/11/2022 00:00</t>
+          <t>28/11/2022 00:00</t>
         </is>
       </c>
       <c r="E957" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>19/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Avviso di selezione pubblica n. 45/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>04/11/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="E958" t="inlineStr">
         <is>
-          <t>19/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”</t>
+          <t>Avviso di selezione pubblica n. 46/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="E959" t="inlineStr">
         <is>
-          <t>22/11/2022 00:00</t>
+          <t>05/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia</t>
+          <t>Avviso pubblico n. 86, per colloquio, per l'attribuzione di una borsa di studio da assegnare alla UOC Cardiologia Vicenza</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>25/11/2022 00:00</t>
         </is>
       </c>
       <c r="E960" t="inlineStr">
         <is>
-          <t>13/11/2022 00:00</t>
+          <t>10/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Audiometrista cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione Emergenza intraospedaliera- Medical Emergency Team” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Radiologia Medica cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Tecniche di Monitoraggio Emodinamico e di Supporto al Circolo in UTI”</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
-          <t>03/11/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto</t>
+          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Ecografia Trans-esofagea in Cardiochirurgia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D963" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="E963" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione Gestione Cateteri a Lunga Permanenza” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D964" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="E964" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione "Gestione della ventilazione in UTI” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D965" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="E965" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Anestesia-Analgesia in Ostetricia” nell’ambito della U.O.C. Anestesia e Rianimazione Vicenza</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D966" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
       <c r="E966" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>12/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 42/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D967" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="E967" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>20/05/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>16/11/2022 00:00</t>
+          <t>18/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.</t>
+          <t>Avviso pubblico n. 82 per l'attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D969" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="E969" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>01/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Collaboratore Professionale Sanitario - Ortottista Assistente di Oftalmologia, cat. D</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>11/11/2022 00:00</t>
         </is>
       </c>
       <c r="E970" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>26/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>11/11/2022 00:00</t>
         </is>
       </c>
       <c r="E971" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>26/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ematologia</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D972" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>16/11/2022 00:00</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Patologia Clinica</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/11/2022 00:00</t>
+          <t>10/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Educatore Professionale, cat. D</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D974" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/11/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D975" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>16/11/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Economica) a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D976" t="inlineStr">
         <is>
-          <t>28/10/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="E976" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>24/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Trasfusionale</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Oncologia</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D977" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale - cat. D (Area Giuridica) a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>26/10/2022 00:00</t>
+          <t>07/11/2022 00:00</t>
         </is>
       </c>
       <c r="E978" t="inlineStr">
         <is>
-          <t>05/11/2022 00:00</t>
+          <t>24/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile U.O.S."Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118”, nell’ambito della U.O.C. Centrale Operativa Suem.</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D979" t="inlineStr">
         <is>
-          <t>26/10/2022 00:00</t>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
       <c r="E979" t="inlineStr">
         <is>
-          <t>14/11/2022 00:00</t>
+          <t>19/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t xml:space="preserve"> Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice “Professioni Sanitarie Ospedale”</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D980" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
       <c r="E980" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>22/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Radiologia Medica cat. D</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D981" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>20/10/2023 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
+          <t>Avviso di selezione pubblica n. 41/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D982" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
       <c r="E982" t="inlineStr">
         <is>
-          <t>20/10/2023 00:00</t>
+          <t>13/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Audiometrista cat. D</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D983" t="inlineStr">
         <is>
-          <t>20/10/2022 00:00</t>
-[...4 lines deleted...]
-          <t>04/11/2022 00:00</t>
+          <t>03/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+          <t>Avviso interno per Responsabile UOS Programmazione e Gestione dell’Attività Anestesiologica Gruppo Operatorio di Vicenza articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D984" t="inlineStr">
         <is>
-          <t>17/10/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="E984" t="inlineStr">
         <is>
-          <t>16/04/2023 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
+          <t>Avviso interno per conferimento incarico Responsabile di Unità Operativa Semplice Gestione Urgenze/Emergenze in Anestesia e nelle NORA articolazione della U.O.C. Anestesia e Rianimazione - Vicenza</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D985" t="inlineStr">
         <is>
-          <t>14/10/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="E985" t="inlineStr">
         <is>
-          <t>13/11/2022 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Azienda Zero: avviso pubblico Collaboratore Amm.vo Prof. cat. D - contratto di Formazione e Lavoro</t>
+          <t>Avviso interno per Responsabile UOS Centro Unico Regionale Spina Bifida e Vescica Neurologica del bambino e adulto</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D986" t="inlineStr">
         <is>
-          <t>14/10/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Urologia</t>
+          <t>Avviso interno per conferimento incarico professionale di Alta Specializzazione “Pneumo Allergologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D987" t="inlineStr">
         <is>
-          <t>13/10/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D988" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E988" t="inlineStr">
         <is>
-          <t>27/10/2022 00:00</t>
+          <t>12/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Avviso pubblico n. 85 per colloquio per l'attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria infantile</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D989" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E989" t="inlineStr">
         <is>
-          <t>22/10/2022 00:00</t>
+          <t>12/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico della fisiopatologia cardiocircolatoria e perfusione cardiovascolare, cat. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione e Prevenzione Malattie Infettive Emergenti” nell’ambito della UOC Servizio di igiene e sanità pubblica (SISP).</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D990" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gastroenterologia Pediatrica” nell’ambito della U.O.C. Pediatria Vicenza</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D991" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E991" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Gestione della Galenica Clinica” nell’ambito della U.O.C. Farmacia Vicenza</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D992" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E992" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica</t>
+          <t xml:space="preserve"> Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Andrologia Medica” nell’ambito della U.O.C Urologia - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C993" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D993" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E993" t="inlineStr">
         <is>
-          <t>10/10/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Nefrologia</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Organizzazione e gestione della logistica del farmaco” nell’ambito della U.O.C. Farmacia Vicenza.</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D994" t="inlineStr">
         <is>
-          <t>30/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E994" t="inlineStr">
         <is>
-          <t>30/10/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anatomia Patologica</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Diagnostica avanzata batteriologica” nell’ambito della U.O.C Microbiologia.</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D995" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Certificazione e informatica” nell’ambito della U.O.C Microbiologia.</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D996" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D</t>
+          <t>Avviso interno per conferimento di incarico professionale di Alta Specializzazione “Automazione e gestione di laboratorio” nell’ambito della U.O.C. Medicina di Laboratorio.</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D997" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>28/10/2022 00:00</t>
         </is>
       </c>
       <c r="E997" t="inlineStr">
         <is>
-          <t>08/10/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Trasfusionale</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D998" t="inlineStr">
         <is>
-          <t>26/09/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/10/2022 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile U.O.S."Trasporti e coordinamento Piani Sanitari e Protocolli Provinciali 118”, nell’ambito della U.O.C. Centrale Operativa Suem.</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D999" t="inlineStr">
         <is>
-          <t>26/09/2022 00:00</t>
+          <t>26/10/2022 00:00</t>
         </is>
       </c>
       <c r="E999" t="inlineStr">
         <is>
-          <t>25/03/2023 00:00</t>
+          <t>14/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cure Palliative</t>
+          <t>Avviso interno per l'individuazione di un Dirigente dell'aera Professionale Tecnica Amministrativa cui affidare la Direzione della U.O.C. D.A.O.</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>26/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t>05/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene degli Alimenti e della Nutrizione</t>
+          <t>Avviso di selezione pubblica n. 33/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1001" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
+          <t>Avviso di selezione pubblica n. 38/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1002" t="inlineStr">
         <is>
-          <t>20/09/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="E1002" t="inlineStr">
         <is>
-          <t>20/10/2022 00:00</t>
+          <t>20/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Dermatologia e Venerologia</t>
+          <t>Avviso di selezione pubblica n. 39/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia in possesso di attestato MEST o diploma di formazione specifica in medicina generale - da assegnare ai Servizi di Accettazione e Pronto Soccorso Aziendali</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1003" t="inlineStr">
         <is>
-          <t>13/09/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t>20/10/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neurologia</t>
+          <t>Avviso pubblico n. 84 per l'attribuzione di una borsa di studio da assegnare alla UO Psichiatria 2</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>13/09/2022 00:00</t>
+          <t>20/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"</t>
+          <t>Avviso di selezione pubblica n. 37/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>17/10/2022 00:00</t>
         </is>
       </c>
       <c r="E1005" t="inlineStr">
         <is>
-          <t>06/10/2022 00:00</t>
+          <t>16/04/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina Microbiologia e Virologia</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Coadiutori Amministrativi Senior cat. Bs - riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1006" t="inlineStr">
         <is>
-          <t>06/09/2022 00:00</t>
+          <t>14/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t>13/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"</t>
+          <t>Azienda Zero: avviso pubblico Collaboratore Amm.vo Prof. cat. D - contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/10/2022 00:00</t>
+          <t>14/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Urologia</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1008" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/10/2022 00:00</t>
+          <t>13/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico della fisiopatologia cardiocircolatoria e perfusione cardiovascolare, cat. D</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/10/2022 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitaria</t>
+          <t>Avviso pubblico N. 81 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>31/08/2022 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
       <c r="E1010" t="inlineStr">
         <is>
-          <t>20/09/2022 00:00</t>
+          <t>22/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di responsabile di Unità Operativa Semplice "Coordinamento Territorio-Ospedale e di Training in Medicina materno-fetale""</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1011" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>29/08/2022 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
       <c r="E1011" t="inlineStr">
         <is>
-          <t>08/09/2022 00:00</t>
+          <t>27/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
+          <t>Avviso di selezione pubblica n. 31/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia - Progetto Gestione del paziente geriatrico in area chirurgica</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D1012" t="inlineStr">
         <is>
-          <t>29/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1012" t="inlineStr">
         <is>
-          <t>08/09/2022 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
+          <t>Avviso di selezione pubblica n. 35/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Medicina Legale</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr">
         <is>
-          <t>25/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1013" t="inlineStr">
         <is>
-          <t>10/01/2023 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D</t>
+          <t>Avviso di selezione pubblica n. 32/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Dietistica - Progetto Gestione del paziente geriatrico in area chirurgica</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr">
         <is>
-          <t>25/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1014" t="inlineStr">
         <is>
-          <t>10/09/2022 00:00</t>
+          <t>10/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Nefrologia</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr">
         <is>
-          <t>24/08/2022 00:00</t>
+          <t>30/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1015" t="inlineStr">
         <is>
-          <t>23/09/2022 00:00</t>
+          <t>30/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anatomia Patologica</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
-[...4 lines deleted...]
-          <t>18/09/2022 00:00</t>
+          <t>29/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr">
         <is>
-          <t>03/08/2022 00:00</t>
-[...4 lines deleted...]
-          <t>02/09/2022 00:00</t>
+          <t>29/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente</t>
+          <t>Avviso di selezione interna di personale dipendente nel profilo professionale di Collaboratore Professionale Sanitario - Fisioterapista - cat. D</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr">
         <is>
-          <t>02/08/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1018" t="inlineStr">
         <is>
-          <t>12/08/2022 00:00</t>
+          <t>08/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs</t>
+          <t>Avviso di selezione pubblica n. 36/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1019" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1019" t="inlineStr">
         <is>
-          <t>02/08/2022 00:00</t>
+          <t>26/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1019" t="inlineStr">
         <is>
-          <t>17/08/2022 00:00</t>
+          <t>25/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento incarico UOS Percorso Anestesiologico Perioperatorio” articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 34/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1020" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
+          <t>26/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1020" t="inlineStr">
         <is>
-          <t>16/08/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene degli Alimenti e della Nutrizione</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
-[...4 lines deleted...]
-          <t>16/08/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina Patologia Clinica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cure Palliative</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Operatore Socio Sanitario - cat. Bs</t>
+          <t>Concorsi pubblici per l'assunzione a tempo indeterminato riservati alle categorie di cui all'art. 1 L.68/99 iscritti negli elenchi di cui all'art. 8 della medesima legge</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>20/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t>20/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>13/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Genetica Medica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neurologia</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1025" t="inlineStr">
         <is>
-          <t>19/07/2022 00:00</t>
+          <t>13/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 80 per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina Microbiologia e Virologia</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr">
         <is>
-          <t>15/07/2022 00:00</t>
-[...4 lines deleted...]
-          <t>30/07/2022 00:00</t>
+          <t>06/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina di Biochimica Clinica</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Radiologia Vicenza"</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr">
         <is>
-          <t>15/07/2022 00:00</t>
+          <t>06/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 1"</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1028" t="inlineStr">
         <is>
-          <t>12/07/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1028" t="inlineStr">
         <is>
-          <t>11/08/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Psichiatria 2"</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1029" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Accettazione e Pronto Soccorso Vicenza"</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1030" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1030" t="inlineStr">
         <is>
-          <t>08/07/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="E1030" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>06/10/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Tecniche avanzate di trattamento in Radioterapia nell’ambito della U.O.C. Fisica Sanitaria</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1031" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>31/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1031" t="inlineStr">
         <is>
-          <t>04/08/2022 00:00</t>
+          <t>20/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Selezione per l'ammissione ai corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate</t>
+          <t>Avviso di selezione pubblica n. 29/2022 per il conferimento di n. 2 incarichi libero professionali a laureati in Psicologia - Progetto Care Leavers</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
       <c r="D1032" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>29/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1032" t="inlineStr">
         <is>
-          <t>25/07/2022 00:00</t>
+          <t>08/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Alta Intensità afferente alla U.O.C. Medicina Generale - Arzignano Montecchio</t>
+          <t>Avviso di selezione pubblica n. 30/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1033" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D1033" t="inlineStr">
         <is>
-          <t>01/07/2022 00:00</t>
+          <t>29/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1033" t="inlineStr">
         <is>
-          <t>21/07/2022 00:00</t>
+          <t>08/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di n. 2 Tecnici della fisiopatologia cardiocircolatoria e perfusione cardiovascolare cat. D</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>25/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1034" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>10/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D</t>
+          <t>Avviso pubblico per la formulazione di n. 3 graduatorie per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>25/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1035" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>10/01/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Collaboratore Professionale Sanitario Dietista cat. D</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1036" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>24/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1036" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>23/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "S.P.I.S.A.L."</t>
+          <t>Concorso pubblico per titoli ed esami per l'assunzione a tempo indeterminato di n. 10 Assistenti Amministrativi cat. C riservato alle categorie di cui all'art. 1 L. 68/99 risultanti iscritte negli elenchi di cui all'art. 8 della medesima Legge.</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1037" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D1037" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="E1037" t="inlineStr">
         <is>
-          <t>28/07/2022 00:00</t>
+          <t>18/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radioterapia</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Malattie Apparato Respiratorio</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1038" t="inlineStr">
         <is>
-          <t>28/06/2022 00:00</t>
+          <t>03/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t>02/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale - Assistente Sociale cat. D</t>
+          <t>Avviso di selezione interna per n. 4 Operatori Tecnici Specializzati - Autista di Ambulanza - cat. Bs</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C1039" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
         </is>
       </c>
       <c r="D1039" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>02/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t>17/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
+          <t>Avviso di selezione pubblica n. 26/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con funzioni di Medico Competente</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>02/08/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t>12/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico cat. D</t>
+          <t>Avviso interno per il conferimento incarico UOSD Terapia Intensiva Pediatrica</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>27/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t>16/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
+          <t>Avviso interno per il conferimento incarico UOS Percorso Anestesiologico Perioperatorio” articolazione della U.O.C. Anestesia e Rianimazione – Vicenza.</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>27/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t>16/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oncologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Azienda Zero: concorso pubblico Operatore Socio Sanitario - cat. Bs</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C1044" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiochirurgia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina Patologia Clinica</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>26/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Genetica Medica</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
-[...4 lines deleted...]
-          <t>05/07/2022 00:00</t>
+          <t>19/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica</t>
+          <t>Avviso pubblico N. 80 per colloquio, per l’attribuzione di una borsa di studio per formazione di Data Manager</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
-          <t>15/06/2022 00:00</t>
+          <t>15/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1047" t="inlineStr">
         <is>
-          <t>25/06/2022 00:00</t>
+          <t>30/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Biologo - disciplina di Biochimica Clinica</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
-[...4 lines deleted...]
-          <t>04/07/2022 00:00</t>
+          <t>15/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery</t>
+          <t>Concorso pubblico, per titoli ed esami, per l'assunzione a tempo indeterminato di n. 16 Collaboratori Amministrativi Professionali - cat. D - riservato alle categorie protette di cui agli artt. 1 e 8 della Legge n. 68/99</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>12/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1049" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>11/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria</t>
+          <t>Avviso di selezione pubblica n. 25/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia - Progetto Interceptor</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1050" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1050" t="inlineStr">
         <is>
-          <t>04/07/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
+          <t>Avviso di selezione pubblica n. 28/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>08/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1051" t="inlineStr">
         <is>
-          <t>23/06/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico Sanitario di Radiologia Medica - cat. D</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>13/06/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1052" t="inlineStr">
         <is>
-          <t>30/06/2022 00:00</t>
+          <t>04/08/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Selezione per l'ammissione ai corsi pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1053" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>25/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Alta Intensità afferente alla U.O.C. Medicina Generale - Arzignano Montecchio</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1054" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>10/06/2022 00:00</t>
+          <t>01/07/2022 00:00</t>
         </is>
       </c>
       <c r="E1054" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>21/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Assistente Amministrativo cat. C</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "S.P.I.S.A.L."</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>09/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Infermiere cat. D</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ematologia"</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t>09/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Terapia del dolore"</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Urologia e Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Educatore Professionale - cat. D</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1058" t="inlineStr">
         <is>
-          <t>30/06/2022 00:00</t>
+          <t>28/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radioterapia</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>17/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>07/06/2022 00:00</t>
+          <t>28/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale - Assistente Sociale cat. D</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>17/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>27/05/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP “Neurofisiologia” nell’ambito della U.O.C. Neurologia - Arzignano.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico cat. D</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oncologia</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP 'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiochirurgia</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>06/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT</t>
+          <t>Avviso pubblico n. 79 per l'attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1067" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>05/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Medico - disciplina Genetica Medica</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>15/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1068" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>25/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia ambulatoriale e day-surgery</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1069" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia dello stomaco e dell’esofago</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr">
         <is>
-          <t>13/05/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1070" t="inlineStr">
         <is>
-          <t>28/05/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Avviso interno incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica</t>
+          <t>Avviso interno per il conferimento di un incarico ASP Chirurgia del cancro della mammella associata a Radioterapia intra-operatoria</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr">
         <is>
-          <t>12/05/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1071" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>04/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
+          <t>Avviso di selezione pubblica n. 22/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr">
         <is>
-          <t>11/05/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr">
+        <is>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Bando di avviso pubblico per Collaboratore Amministrativo Professionale cat. D a tempo determinato con contratto di Formazione e Lavoro</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1073" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>13/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1073" t="inlineStr">
         <is>
-          <t>19/05/2022 00:00</t>
+          <t>30/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia</t>
+          <t>Avviso di selezione pubblica n. 23/2022 per il conferimento di n. 1 incarico libero professionale a laureato in Fisioterapia</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D1074" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1074" t="inlineStr">
         <is>
-          <t>24/05/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale</t>
+          <t>Avviso di selezione pubblica n. 24/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr">
         <is>
-          <t>09/05/2022 00:00</t>
+          <t>10/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1075" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Infermiere cat. D</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr">
         <is>
-          <t>04/05/2022 00:00</t>
-[...4 lines deleted...]
-          <t>03/06/2022 00:00</t>
+          <t>09/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
+          <t>Avviso pubblico: Assistente Amministrativo cat. C</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D1077" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>09/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Terapia del dolore"</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1078" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anatomia Patologica – Neurologia – Cure Palliative</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1079" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="E1079" t="inlineStr">
         <is>
-          <t>26/05/2022 00:00</t>
+          <t>30/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere cat. D</t>
+          <t>Avviso di selezione pubblica n. 21/2022 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
         </is>
       </c>
       <c r="D1080" t="inlineStr">
         <is>
-          <t>13/04/2022 00:00</t>
+          <t>17/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1080" t="inlineStr">
+        <is>
+          <t>27/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA</t>
+          <t>Avviso interno incarico di Responsabile UOS "Chirurgia Ginecologica Valdagno” nell’ambito della U.O.C. Ostetricia e Ginecologia –Valdagno.</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>17/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1081" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>07/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Disturbi Respiratori nel Sonno” nell’ambito della UOC Pneumologia.</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1082" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1082" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1082" t="inlineStr">
         <is>
-          <t>21/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Assistente Tecnico - Geometra, cat. C</t>
+          <t>Avviso di selezione pubblica n. 18/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al DIMT</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1083" t="inlineStr">
+        <is>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Consultori Familiari e Tutela Minori” articolazione della U.O.C. IAF e Consultori Distretto Ovest</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1084" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1084" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1084" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso interno incarico di Responsabile UOS "Neuropsichiatria Infantile" articolazione della U.O.C. IAF e Consultori Distretto est.</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1085" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1085" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Specializzazione Degenze in Cardiochirurgia: Bed management, fast track, gestione post-operatoria, identificazione tempistiche e tipologia di Riabilitazione</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1086" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1086" t="inlineStr">
         <is>
-          <t>18/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C</t>
+          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico ASP "Accessi vascolari per emodialisi” all'interno della U.O.C. di Chirurgia Vascolare</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1087" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1087" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1087" t="inlineStr">
         <is>
-          <t>23/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico ASP “Neurofisiologia” nell’ambito della U.O.C. Neurologia - Arzignano.</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1088" t="inlineStr">
         <is>
-          <t>08/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1088" t="inlineStr">
         <is>
-          <t>23/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso interno per il conferimento di un incarico ASP “Chirurgia Plastica post bariatrica” nell’ambito della U.O.C. Chirurgia Plastica</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr">
         <is>
-          <t>04/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1089" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
+          <t>Avviso interno per il conferimento di un incarico ASP 'Gestione della Nutrizione Artificiale nel paziente fragile” nell’ambito della U.O.C. Medicina Generale 2 - Noventa.</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1090" t="inlineStr">
         <is>
-          <t>04/04/2022 00:00</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1090" t="inlineStr">
         <is>
-          <t>14/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico N. 78 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Dermatologia</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1091" t="inlineStr">
         <is>
-          <t>29/03/2022 00:00</t>
+          <t>13/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1091" t="inlineStr">
         <is>
-          <t>28/04/2022 00:00</t>
+          <t>28/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia</t>
+          <t>Avviso interno incarico di Responsabile UOS Chirurgia Maxillo-Facciale Pediatrica</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>12/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1092" t="inlineStr">
         <is>
-          <t>27/04/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
-[...4 lines deleted...]
-          <t>04/04/2022 00:00</t>
+          <t>11/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"</t>
+          <t>Avviso pubblico N. 77 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Microbiologia</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr">
         <is>
-          <t>22/03/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1094" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>24/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia</t>
+          <t>Avviso di selezione pubblica n. 19/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr">
         <is>
-          <t>18/03/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1095" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>19/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Avvocato</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico da assegnare alle attività di gestione dell'urgenza/emergenza presso i servizi di accettazione e pronto soccorso aziendale</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr">
         <is>
-          <t>16/03/2022 00:00</t>
+          <t>09/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1096" t="inlineStr">
         <is>
-          <t>14/04/2022 00:00</t>
+          <t>08/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Direzione Medica di Presidio Ospedaliero – Igiene degli Alimenti e della Nutrizione – Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>04/05/2022 00:00</t>
         </is>
       </c>
       <c r="E1097" t="inlineStr">
         <is>
-          <t>11/04/2022 00:00</t>
+          <t>03/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
-[...4 lines deleted...]
-          <t>25/03/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1099" t="inlineStr">
         <is>
-          <t>29/03/2022 00:00</t>
+          <t>26/05/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
-[...4 lines deleted...]
-          <t>24/03/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di UOS Medicina del lavoro e Igiene Industriale</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere cat. D</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
-[...4 lines deleted...]
-          <t>28/03/2022 00:00</t>
+          <t>13/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”</t>
+          <t>Avviso di selezione pubblica n. 14/2022 per il conferimento di n. 2 incarichi libero professionali ad Educatori Professionali - Progetto Regionale UFDA</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1102" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"</t>
+          <t>Azienda Zero: concorso pubblico Assistente Tecnico - Geometra, cat. C</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr">
         <is>
-          <t>08/03/2022 00:00</t>
-[...4 lines deleted...]
-          <t>28/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza</t>
+          <t>Avviso di selezione pubblica n. 13/2022 per il conferimento di n. 1 incarico libero professionale ad Assistente Sociale - Progetto Regionale UFDA</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1104" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1104" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>21/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.</t>
+          <t>Avviso di selezione pubblica n. 17/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1105" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio.</t>
+          <t>Avviso pubblico per assunzione a tempo determinato di Collaboratori Professionale Sanitari - Infermieri cat. D</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1106" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1106" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>23/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Assistente Amministrativo cat. C</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1107" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D1107" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1107" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>23/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Neurochirurgia ricostruttiva cranica oncologico – traumatica”, nell’ambito della U.O.C. Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 12/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1108" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria</t>
+          <t>Avviso di selezione pubblica n. 5/2022 per il conferimento di n. 4 incarichi libero professionali ad Assistenti Sociali per attività di cui al Piano Aziendale per il sostegno della natalità e della genitorialità</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1109" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1109" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>08/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1109" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>18/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
+          <t>Avviso di selezione pubblica n. 4/2022 per il conferimento di n. 4 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1110" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1110" t="inlineStr">
         <is>
-          <t>12/03/2022 00:00</t>
+          <t>14/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)</t>
+          <t>Avviso di selezione pubblica n. 15/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1111" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
       <c r="E1111" t="inlineStr">
         <is>
-          <t>31/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1112" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>29/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1112" t="inlineStr">
         <is>
-          <t>01/09/2022 00:00</t>
+          <t>28/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 75 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Chirurgia Maxillo-Facciale</t>
+          <t>Avviso di selezione pubblica n. 16/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Psichiatria</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1113" t="inlineStr">
         <is>
-          <t>16/03/2022 00:00</t>
+          <t>04/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Neurochirurgia</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1114" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>27/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di U.O.S.D. "Neurochirurgia Oncologica e Coordinamento Trattamenti Complementari"</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>22/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1115" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica</t>
+          <t>Selezione pubblica per il conferimento dell'incarico professionale di Consigliere/a di Fiducia</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>18/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1116" t="inlineStr">
         <is>
           <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D</t>
+          <t>Bando di concorso pubblico per Dirigente Avvocato</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1117" t="inlineStr">
         <is>
-          <t>01/03/2022 00:00</t>
+          <t>16/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1117" t="inlineStr">
         <is>
-          <t>28/03/2022 00:00</t>
+          <t>14/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
+          <t>Avviso di selezione pubblica n. 11/2022 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neurologia</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1118" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1118" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>25/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina di Cardiochirurgia.</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1119" t="inlineStr">
         <is>
-          <t>24/03/2022 00:00</t>
+          <t>11/04/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"</t>
+          <t>Avviso di selezione pubblica n. 2/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiochirurgia</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1120" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D</t>
+          <t>Avviso pubblico N. 76 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1121" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1121" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>29/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Pediatria Generale Degenze"</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1122" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1122" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive</t>
+          <t>Avviso interno per l’incarico di Responsabile di UOS Medicina del lavoro e Igiene Industriale</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1123" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>08/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1123" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente delle Professioni Sanitarie - Area della Prevenzione</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice "Day Surgery Ortopedico Noventa Vicentina”</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr">
         <is>
-          <t>22/02/2022 00:00</t>
+          <t>08/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1124" t="inlineStr">
+        <is>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile UOSD Diagnostica Genetica e Genomica</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Prevenzione e terapia della patologia cervicale benigna e preneoplastica” nell’ambito della U.O.C. Ostetricia e Ginecologia - Arzignano Montecchio.</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1125" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1125" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Chirurgia oncologica cervico – cefalica” nell’ambito della U.O.C. Otorinolaringoiatria - Vicenza</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1126" t="inlineStr">
+        <is>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Neurochirurgia ricostruttiva cranica oncologico – traumatica”, nell’ambito della U.O.C. Neurochirurgia</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1127" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione del paziente internistico acuto e complesso, ricoverato” nell’ambito della U.O.C. Medicina Generale 1 Vicenza.</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1128" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione terapeutica dei pazienti internistici con TVP” nell’ambito della U.O.C. Medicina Generale 1 Vicenza</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1129" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1129" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione" Radioprotezione” nell’ambito della U.O.C. Fisica Sanitaria</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1130" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio</t>
+          <t>Avviso di selezione pubblica n. 8/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>02/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1131" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>01/09/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Veterinario - disciplina di Sanità Animale</t>
+          <t>Bando di concorso pubblico per Operatore Socio Sanitario - cat. B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C1132" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr">
         <is>
-          <t>16/02/2022 00:00</t>
+          <t>02/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1132" t="inlineStr">
+        <is>
+          <t>31/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Veterinario - area dell'Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
+          <t>Avviso di selezione pubblica n. 9/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr">
         <is>
-          <t>16/02/2022 00:00</t>
+          <t>02/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1133" t="inlineStr">
+        <is>
+          <t>12/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+          <t>Bandi di concorsi pubblici per Dirigente Biologo nelle discipline di: Biochimica Clinica - Patologia Clinica - Microbiologia e Virologia.</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1134" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuroradiologia</t>
+          <t>Bando di concorso pubblico per Dirigente Chimico nella disciplina di Chimica Analitica</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>01/03/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1135" t="inlineStr">
+        <is>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem c/o P.S. Arzignano</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale - Assistente Sociale, cat. D</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1136" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>28/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
+          <t>Avviso interno per Responsabile UOS "Percorsi riabilitativi” articolazione della U.O.C. Psichiatria 2</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr">
         <is>
-          <t>15/02/2022 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1137" t="inlineStr">
         <is>
-          <t>07/03/2022 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di incarichi di funzione non aventi funzione di coordinamento</t>
+          <t>Avviso pubblico N. 75 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UO Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr">
         <is>
-          <t>14/02/2022 00:00</t>
+          <t>01/03/2022 00:00</t>
         </is>
       </c>
       <c r="E1138" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>16/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oftalmologia</t>
+          <t>Avviso interno per il conferimento dell'incarico di Responsabile di Unità Operativa Semplice "Percorsi Diagnostico Terapeutici 2"</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr">
         <is>
-          <t>09/02/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1139" t="inlineStr">
+        <is>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds</t>
+          <t>Bandi di concorso pubblico per Dirigente Medico nelle discipline di: Organizzazione dei Servizi Sanitari di Base; Radioterapia e Medicina Nucleare</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr">
         <is>
-          <t>07/02/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1140" t="inlineStr">
         <is>
-          <t>09/03/2022 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico della Riabilitazione Psichiatrica cat. D</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1141" t="inlineStr">
         <is>
-          <t>04/02/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1141" t="inlineStr">
         <is>
-          <t>19/02/2022 00:00</t>
+          <t>24/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Metaboliche e Diabetologia</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria D</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr">
         <is>
-          <t>03/02/2022 00:00</t>
+          <t>22/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1142" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente delle Professioni Sanitarie - Area della Prevenzione</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1143" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr">
         <is>
-          <t>02/02/2022 00:00</t>
-[...4 lines deleted...]
-          <t>12/02/2022 00:00</t>
+          <t>22/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Microbiologia e Virologia – Oncologia – Malattie Infettive</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr">
         <is>
-          <t>28/01/2022 00:00</t>
+          <t>22/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1144" t="inlineStr">
         <is>
-          <t>27/07/2022 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario - Assistente Sanitario - categoria D</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr">
         <is>
-          <t>27/01/2022 00:00</t>
+          <t>22/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1145" t="inlineStr">
+        <is>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Chirurgia Toracica</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Gestione ambulatoriale delle patologie da Infezione</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr">
         <is>
-          <t>26/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1146" t="inlineStr">
         <is>
-          <t>14/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.</t>
+          <t>Avviso interno per l’incarico di Responsabile UOSD Diagnostica Genetica e Genomica</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1147" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)</t>
+          <t>Avviso interno per l’incarico di Responsabile UOSD Centro regionale per la revisione protesica di spalla, anca e ginocchio</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1148" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1148" t="inlineStr">
         <is>
-          <t>21/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr">
         <is>
-          <t>19/01/2022 00:00</t>
-[...4 lines deleted...]
-          <t>17/02/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Neurochirurgia ad indirizzo Stereotassico</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1150" t="inlineStr">
         <is>
-          <t>19/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1150" t="inlineStr">
         <is>
-          <t>17/02/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice Dipartimentale Oncologia - Arzignano</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1151" t="inlineStr">
         <is>
-          <t>11/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1151" t="inlineStr">
+        <is>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Studio e trattamento della sindrome da idrocefalo normoteso</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Diagnostica Ecografica nelle Malattie Infettive e Parassitarie” nell’ambito della U.O.C. Malattie Infettive</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr">
         <is>
-          <t>11/01/2022 00:00</t>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1152" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Veterinario - area dell'Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
-[...4 lines deleted...]
-          <t>07/02/2022 00:00</t>
+          <t>16/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Veterinario - disciplina di Sanità Animale</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
-[...4 lines deleted...]
-          <t>07/02/2022 00:00</t>
+          <t>16/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuroradiologia</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1155" t="inlineStr">
         <is>
-          <t>07/01/2022 00:00</t>
-[...4 lines deleted...]
-          <t>17/01/2022 00:00</t>
+          <t>15/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Osservazione Breve Intensiva nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>15/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1156" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem nell’ambito della U.O.C. Accettazione e Pronto Soccorso - Arzignano</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>15/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1157" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione dell’emergenza territoriale 118 – Suem c/o P.S. Arzignano</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr">
         <is>
-          <t>05/01/2022 00:00</t>
+          <t>15/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1158" t="inlineStr">
         <is>
-          <t>31/01/2022 00:00</t>
+          <t>07/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore</t>
+          <t>AVVISO DI SELEZIONE INTERNA per il conferimento di incarichi di funzione non aventi funzione di coordinamento</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr">
         <is>
-          <t>28/12/2021 00:00</t>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1159" t="inlineStr">
         <is>
-          <t>27/01/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oftalmologia</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr">
         <is>
-          <t>24/12/2021 00:00</t>
-[...4 lines deleted...]
-          <t>24/01/2022 00:00</t>
+          <t>09/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C</t>
+          <t>Avviso pubblico di mobilità volontaria esterna per n.4 collaboratori amministrativi professionali cat. D/Ds</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1161" t="inlineStr">
         <is>
-          <t>21/12/2021 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1161" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>09/03/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 74 per colloquio, per l’attribuzione di una borsa di studio a laureato/a da assegnare alla UOC Fisica Sanitaria</t>
+          <t>Avviso pubblico per l'assunzione a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1162" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1162" t="inlineStr">
         <is>
-          <t>20/12/2021 00:00</t>
+          <t>04/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1162" t="inlineStr">
         <is>
-          <t>06/01/2022 00:00</t>
+          <t>19/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
-[...4 lines deleted...]
-          <t>27/12/2021 00:00</t>
+          <t>03/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
+          <t>Avviso di selezione pubblica n. 7/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>02/02/2022 00:00</t>
         </is>
       </c>
       <c r="E1164" t="inlineStr">
         <is>
-          <t>01/01/2022 00:00</t>
+          <t>12/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+          <t>Avviso di selezione pubblica n. 3/2022 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr">
         <is>
-          <t>16/12/2021 00:00</t>
+          <t>28/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1165" t="inlineStr">
         <is>
-          <t>15/06/2022 00:00</t>
+          <t>27/07/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr">
         <is>
-          <t>15/12/2021 00:00</t>
-[...4 lines deleted...]
-          <t>22/12/2021 00:00</t>
+          <t>27/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Chirurgia Toracica</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr">
         <is>
-          <t>15/12/2021 00:00</t>
+          <t>26/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1167" t="inlineStr">
+        <is>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Infermiere cat. D</t>
+          <t>Bando di concorso pubblico per Coadiutore Amministrativo - categoria B livello economico super (Bs)</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C1168" t="inlineStr">
+        <is>
+          <t>Area del personale di supporto-Amministrativo</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr">
         <is>
-          <t>15/12/2021 00:00</t>
+          <t>24/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1168" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
+          <t>Bando di concorso pubblico per Dirigente Psicologo – disciplina di Psicoterapia.</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>24/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1169" t="inlineStr">
+        <is>
+          <t>21/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM</t>
+          <t>Bando di concorso pubblico per Dirigente Fisico – disciplina di Fisica Sanitaria</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1170" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>19/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1170" t="inlineStr">
         <is>
-          <t>24/12/2021 00:00</t>
+          <t>17/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico – discipline di: Anestesia e Rianimazione e Medicina e Chirurgia d’Accettazione e d’Urgenza</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>19/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="E1171" t="inlineStr">
+        <is>
+          <t>17/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Studio e trattamento della sindrome da idrocefalo normoteso</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>11/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1172" t="inlineStr">
         <is>
-          <t>23/12/2021 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1173" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
-[...4 lines deleted...]
-          <t>30/12/2021 00:00</t>
+          <t>11/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione internistica del paziente infettivologico complesso</t>
+          <t>Concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1174" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>10/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1174" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni</t>
+          <t>Concorso pubblico Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>10/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1175" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>07/02/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare</t>
+          <t>Avviso di selezione pubblica n. 1/2022 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>07/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1176" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>17/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica</t>
+          <t>Bando di concorso pubblico per Dirigente Veterinario - disciplina Area dell' Igiene degli allevamenti e delle produzioni zootecniche</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr">
         <is>
-          <t>10/12/2021 00:00</t>
+          <t>05/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1177" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Infermiere – cat. D.</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1178" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
+          <t>05/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1178" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 51/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Bando di concorso pubblico per Dirigente Medico – disciplina: Malattie dell’Apparato Respiratorio</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1179" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
+          <t>05/01/2022 00:00</t>
         </is>
       </c>
       <c r="E1179" t="inlineStr">
         <is>
-          <t>08/06/2022 00:00</t>
+          <t>31/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Terapia del Dolore</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr">
         <is>
-          <t>09/12/2021 00:00</t>
+          <t>28/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1180" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>27/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr">
         <is>
-          <t>07/12/2021 00:00</t>
+          <t>24/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1181" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>24/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"</t>
+          <t>Bando di concorso pubblico per Assistente Tecnico - Geometra, cat. C</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1182" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Tecnico</t>
+        </is>
+      </c>
       <c r="D1182" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>21/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1182" t="inlineStr">
         <is>
-          <t>26/12/2021 00:00</t>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - cat. D</t>
+          <t>Avviso pubblico n. 74 per colloquio, per l’attribuzione di una borsa di studio a laureato/a da assegnare alla UOC Fisica Sanitaria</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr">
         <is>
-          <t>26/11/2021 00:00</t>
+          <t>20/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1183" t="inlineStr">
+        <is>
+          <t>06/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"</t>
+          <t>Avviso a tempo per assunzioni a tempo determinato di collaboratori professionali sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1184" t="inlineStr">
         <is>
-          <t>23/11/2021 00:00</t>
+          <t>17/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1184" t="inlineStr">
         <is>
-          <t>23/12/2021 00:00</t>
+          <t>01/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>Avviso di selezione pubblica n. 53/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1185" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>17/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1185" t="inlineStr">
+        <is>
+          <t>27/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
+          <t>Avviso di selezione pubblica n. 48/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1186" t="inlineStr">
         <is>
-          <t>16/11/2021 00:00</t>
+          <t>16/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1186" t="inlineStr">
         <is>
-          <t>26/11/2021 00:00</t>
+          <t>15/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+          <t>Avviso pubblico: Collaboratore Professionale Sanitario - Infermiere cat. D</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1187" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
-[...4 lines deleted...]
-          <t>25/11/2021 00:00</t>
+          <t>15/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"</t>
+          <t>Avviso di selezione pubblica n. 47/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Medicina e Chirurgia specializzato in Medicina Interna ovvero con diploma triennale di formazione specifica in medicina generale</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1188" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>15/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1188" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>22/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1189" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2021 00:00</t>
+          <t>15/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1190" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
-[...4 lines deleted...]
-          <t>12/12/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Avviso pubblico per soli titoli per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
+          <t>Avviso di selezione pubblica n. 46/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione da assegnare all'UOC Centrale Operativa SUEM</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1191" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1191" t="inlineStr">
         <is>
-          <t>20/01/2022 00:00</t>
+          <t>24/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+          <t>Avviso di selezione pubblica n. 44/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Ortottica e Assistenza Oftalmologica</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1193" t="inlineStr">
         <is>
-          <t>19/11/2021 00:00</t>
+          <t>23/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Anatomia ed Istologia Patologica Ovest - Citologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Chirurgia Ginecologica Oncologica</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr">
         <is>
-          <t>08/11/2021 00:00</t>
+          <t>10/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1194" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione internistica del paziente infettivologico complesso</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1195" t="inlineStr">
         <is>
-          <t>08/11/2021 00:00</t>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1195" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Vascolare</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Patologia pleuropolmonare</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1196" t="inlineStr">
         <is>
-          <t>28/10/2021 00:00</t>
+          <t>10/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1196" t="inlineStr">
+        <is>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Piani di Lavoro e allerte SIAPZ</t>
+          <t>Avviso interno per un incarico di Alta Specializzazione Gestione del Servizio di trasporto secondario non urgente Area Est e Ovest e dei Piani sanitari per pubbliche manifestazioni</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr">
         <is>
-          <t>25/10/2021 00:00</t>
+          <t>10/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1197" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Prevenzione delle Malattie Infettive” afferente alla U.O.C. Servizio di Igiene e Sanità Pubblica (SISP)</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Traumatologia Ortopedica</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1198" t="inlineStr">
         <is>
-          <t>25/10/2021 00:00</t>
+          <t>10/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1198" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
+          <t>Avviso di selezione pubblica n. 51/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr">
         <is>
-          <t>25/10/2021 00:00</t>
+          <t>09/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1199" t="inlineStr">
         <is>
-          <t>21/11/2021 00:00</t>
+          <t>08/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Gestione della farmacosorveglianza e dei relativi sistemi informativi ministeriali</t>
+          <t>Avviso di selezione pubblica n. 50/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr">
         <is>
-          <t>25/10/2021 00:00</t>
+          <t>09/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1200" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
+          <t>Avviso di selezione pubblica n. 52/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr">
         <is>
-          <t>19/10/2021 00:00</t>
+          <t>09/12/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1201" t="inlineStr">
+        <is>
+          <t>08/06/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Igiene della Nutrizione</t>
+          <t>Avviso di selezione pubblica n. 49/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr">
         <is>
-          <t>12/10/2021 00:00</t>
+          <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="E1202" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>17/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione medico legale della documentazione relativa alle domande di invalidità, handicap e collocamento disabili” nell’ambito della U.O.C. Medicina Legale</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Farmacia Vicenza"</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr">
         <is>
-          <t>12/10/2021 00:00</t>
+          <t>29/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1203" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>26/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOSD Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - cat. D</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr">
         <is>
-          <t>12/10/2021 00:00</t>
-[...4 lines deleted...]
-          <t>02/11/2021 00:00</t>
+          <t>26/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Procedure di controllo ufficiale nei laboratori di smielatura" nell’ambito della U.O.C.SIAOA</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC "Ostetricia e Ginecologia Vicenza"</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1205" t="inlineStr">
         <is>
-          <t>12/10/2021 00:00</t>
+          <t>23/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1205" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>23/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico - discipline di: Oftalmologia - Malattie Metaboliche e Diabetologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1206" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
-[...4 lines deleted...]
-          <t>07/11/2021 00:00</t>
+          <t>22/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 37/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+          <t>Avviso di selezione pubblica n. 42/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Biologia specializzato in Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1207" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>16/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1207" t="inlineStr">
         <is>
-          <t>15/10/2021 00:00</t>
+          <t>26/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 41/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Ostetrica/o – cat. D.</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1208" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1208" t="inlineStr">
         <is>
-          <t>15/10/2021 00:00</t>
+          <t>12/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 39/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
+          <t>Avviso di selezione pubblica n. 45/2021 per il conferimento incarichi di lavoro autonomo in qualità di componenti di "Commissione Invalidi Civili, handicap ed inserimento lavorativo disabili"</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1209" t="inlineStr">
         <is>
-          <t>08/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1209" t="inlineStr">
         <is>
-          <t>15/10/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Terapista della Neuro e Psicomotricità dell’Età Evolutiva – cat. D.</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1210" t="inlineStr">
         <is>
-          <t>05/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1210" t="inlineStr">
+        <is>
+          <t>12/12/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
+          <t>Avviso di selezione pubblica n. 43/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1211" t="inlineStr">
         <is>
-          <t>05/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1211" t="inlineStr">
+        <is>
+          <t>25/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Interna</t>
+          <t>Avviso di selezione pubblica n. 40/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1212" t="inlineStr">
         <is>
-          <t>04/10/2021 00:00</t>
+          <t>12/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1212" t="inlineStr">
+        <is>
+          <t>19/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Selezione Interna per la progressione verticale di personale dipendente nel profilo professionale di Collaboratore Amministrativo Professionale cat. D, per un totale di 5 posti.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Psichiatria</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1213" t="inlineStr">
         <is>
-          <t>01/10/2021 00:00</t>
-[...4 lines deleted...]
-          <t>16/10/2021 00:00</t>
+          <t>12/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 38/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+          <t>Avviso pubblico per soli titoli per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Infermieri cat. D</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1214" t="inlineStr">
         <is>
-          <t>01/10/2021 00:00</t>
+          <t>12/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1214" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>20/01/2022 00:00</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 15/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Anatomia ed Istologia Patologica Ovest - Citologia</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr">
         <is>
-          <t>30/09/2021 00:00</t>
+          <t>08/11/2021 00:00</t>
         </is>
       </c>
       <c r="E1215" t="inlineStr">
         <is>
-          <t>09/04/2021 00:00</t>
+          <t>29/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Veterinario nelle seguenti discipline: Sanità Animale – Area dell’Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico della Fisiopatologia Cardiocircolatoria e Perfusione Cardiovascolare cat. D</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
-[...4 lines deleted...]
-          <t>28/10/2021 00:00</t>
+          <t>08/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Programmatore - cat. C.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Vascolare</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1217" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E1217" t="inlineStr">
         <is>
           <t>28/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico nelle seguenti discipline: Chirurgia Generale per l’attività di Breast Unit – Cardiologia – Pediatria.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Piani di Lavoro e allerte SIAPZ</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1218" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>25/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1218" t="inlineStr">
         <is>
-          <t>28/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1219" t="inlineStr">
         <is>
-          <t>28/09/2021 00:00</t>
+          <t>25/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1219" t="inlineStr">
+        <is>
+          <t>21/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice “Coordinamento Servizi della Non Autosufficienza”</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Gestione della farmacosorveglianza e dei relativi sistemi informativi ministeriali</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1220" t="inlineStr">
         <is>
-          <t>21/09/2021 00:00</t>
+          <t>25/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1220" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 36/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
+          <t>Avviso interno per il conferimento di un incarico di Altissima Professionalità “Prevenzione delle Malattie Infettive” afferente alla U.O.C. Servizio di Igiene e Sanità Pubblica (SISP)</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr">
         <is>
-          <t>17/09/2021 00:00</t>
+          <t>25/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1221" t="inlineStr">
         <is>
-          <t>24/09/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 73, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1222" t="inlineStr">
         <is>
-          <t>17/09/2021 00:00</t>
-[...4 lines deleted...]
-          <t>02/10/2021 00:00</t>
+          <t>19/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 30/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione "Gestione medico legale della documentazione relativa alle domande di invalidità, handicap e collocamento disabili” nell’ambito della U.O.C. Medicina Legale</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1223" t="inlineStr">
         <is>
-          <t>17/09/2021 00:00</t>
+          <t>12/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1223" t="inlineStr">
         <is>
-          <t>27/09/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Neuroradiologia.</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOSD Stabilimenti e certificazioni Paesi Terzi di mangimi, alimenti e sottoprodotti</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr">
         <is>
-          <t>16/09/2021 00:00</t>
+          <t>12/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1224" t="inlineStr">
         <is>
-          <t>14/10/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 33/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Procedure di controllo ufficiale nei laboratori di smielatura" nell’ambito della U.O.C.SIAOA</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr">
         <is>
-          <t>10/09/2021 00:00</t>
+          <t>12/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1225" t="inlineStr">
         <is>
-          <t>20/09/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 34/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Igiene della Nutrizione</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr">
         <is>
-          <t>10/09/2021 00:00</t>
+          <t>12/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1226" t="inlineStr">
         <is>
-          <t>20/09/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 32/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico - discipline di: Oftalmologia - Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr">
         <is>
-          <t>10/09/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1227" t="inlineStr">
         <is>
-          <t>20/09/2021 00:00</t>
+          <t>07/11/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 31/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica n. 39/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Urologia</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr">
         <is>
-          <t>10/09/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1228" t="inlineStr">
         <is>
-          <t>17/09/2021 00:00</t>
+          <t>15/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 35/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Avviso di selezione pubblica n. 41/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1229" t="inlineStr">
         <is>
-          <t>06/09/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1229" t="inlineStr">
         <is>
-          <t>13/09/2021 00:00</t>
+          <t>15/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
+          <t>Avviso di selezione pubblica n. 37/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr">
         <is>
-          <t>30/08/2021 00:00</t>
+          <t>08/10/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1230" t="inlineStr">
+        <is>
+          <t>15/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Avviso interno per un incarico di funzione di natura organizzativa "Coordinamento Segreteria Direzione Strategica"</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr">
         <is>
-          <t>27/08/2021 00:00</t>
-[...4 lines deleted...]
-          <t>15/09/2021 00:00</t>
+          <t>05/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Gestione del paziente critico geriatrico</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1232" t="inlineStr">
         <is>
-          <t>16/08/2021 00:00</t>
-[...4 lines deleted...]
-          <t>06/09/2021 00:00</t>
+          <t>05/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Area Economica e Tempo Lavoro "</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Interna</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr">
         <is>
-          <t>16/08/2021 00:00</t>
-[...4 lines deleted...]
-          <t>26/08/2021 00:00</t>
+          <t>04/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 26/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+          <t>Avviso di selezione pubblica n. 38/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1234" t="inlineStr">
         <is>
-          <t>13/08/2021 00:00</t>
+          <t>01/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1234" t="inlineStr">
         <is>
-          <t>23/08/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
+          <t>Selezione Interna per la progressione verticale di personale dipendente nel profilo professionale di Collaboratore Amministrativo Professionale cat. D, per un totale di 5 posti.</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr">
         <is>
-          <t>13/08/2021 00:00</t>
+          <t>01/10/2021 00:00</t>
         </is>
       </c>
       <c r="E1235" t="inlineStr">
         <is>
-          <t>12/09/2021 00:00</t>
+          <t>16/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente delle Professioni Sanitarie – Area della Prevenzione</t>
+          <t>Avviso di selezione pubblica n. 15/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1236" t="inlineStr">
         <is>
-          <t>11/08/2021 00:00</t>
+          <t>30/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1236" t="inlineStr">
         <is>
-          <t>09/09/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Dirigente Medico - disciplina di Medicina Interna, in ambito delle Dipendenze Patologiche</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle seguenti discipline: Chirurgia Generale per l’attività di Breast Unit – Cardiologia – Pediatria.</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1237" t="inlineStr">
         <is>
-          <t>11/08/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1237" t="inlineStr">
         <is>
-          <t>09/09/2021 00:00</t>
+          <t>28/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Assistente Amministrativo cat. C</t>
+          <t>Bando di concorso pubblico per Programmatore - cat. C.</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1238" t="inlineStr">
         <is>
-          <t>04/08/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1238" t="inlineStr">
+        <is>
+          <t>28/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 72 per l’attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+          <t>Bandi di concorsi pubblici per Dirigente Veterinario nelle seguenti discipline: Sanità Animale – Area dell’Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati.</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr">
         <is>
-          <t>30/07/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1239" t="inlineStr">
         <is>
-          <t>14/08/2021 00:00</t>
+          <t>28/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 29/2021 per il conferimento di n. 2 incarichi libero professionali a laureati in Ostetricia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr">
         <is>
-          <t>30/07/2021 00:00</t>
-[...4 lines deleted...]
-          <t>03/08/2021 00:00</t>
+          <t>28/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D</t>
+          <t>Avviso interno per l’incarico di Responsabile di Unità Operativa Semplice “Coordinamento Servizi della Non Autosufficienza”</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1241" t="inlineStr">
         <is>
-          <t>28/07/2021 00:00</t>
+          <t>21/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1241" t="inlineStr">
+        <is>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Nucleare</t>
+          <t>Avviso di selezione pubblica n. 36/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1242" t="inlineStr">
         <is>
-          <t>22/07/2021 00:00</t>
+          <t>17/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1242" t="inlineStr">
         <is>
-          <t>21/08/2021 00:00</t>
+          <t>24/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Medicina Fisica e Riabilitazione - Neuropsichiatria Infantile - Radiodiagnostica.</t>
+          <t>Avviso pubblico n. 73, per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>17/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1243" t="inlineStr">
         <is>
-          <t>19/08/2021 00:00</t>
+          <t>02/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare</t>
+          <t>Avviso di selezione pubblica n. 30/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neurologia</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>17/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1244" t="inlineStr">
         <is>
-          <t>19/08/2021 00:00</t>
+          <t>27/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 25/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cardiologia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico nella disciplina di Neuroradiologia.</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr">
         <is>
-          <t>15/07/2021 00:00</t>
+          <t>16/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1245" t="inlineStr">
         <is>
-          <t>25/07/2021 00:00</t>
+          <t>14/10/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 28/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Tecniche Audiometriche</t>
+          <t>Avviso di selezione pubblica n. 33/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1246" t="inlineStr">
         <is>
-          <t>15/07/2021 00:00</t>
+          <t>10/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1246" t="inlineStr">
         <is>
-          <t>22/07/2021 00:00</t>
+          <t>20/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Statistico cat. D</t>
+          <t>Avviso di selezione pubblica n. 32/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai Servizi di Accettazione e Pronto Soccorso</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1247" t="inlineStr">
         <is>
-          <t>12/07/2021 00:00</t>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1247" t="inlineStr">
+        <is>
+          <t>20/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Psichiatria - Chirurgia Vascolare - Patologia Clinica.</t>
+          <t>Avviso di selezione pubblica n. 31/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1248" t="inlineStr">
         <is>
-          <t>07/07/2021 00:00</t>
+          <t>10/09/2021 00:00</t>
         </is>
       </c>
       <c r="E1248" t="inlineStr">
         <is>
-          <t>05/08/2021 00:00</t>
+          <t>17/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cure Palliative</t>
+          <t>Avviso di selezione pubblica n. 34/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr">
         <is>
-          <t>06/07/2021 00:00</t>
+          <t>10/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1249" t="inlineStr">
+        <is>
+          <t>20/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D</t>
+          <t>Avviso di selezione pubblica n. 35/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1250" t="inlineStr">
         <is>
-          <t>05/07/2021 00:00</t>
+          <t>06/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1250" t="inlineStr">
+        <is>
+          <t>13/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico della Prevenzione nell’ ambiente e nei luoghi di lavoro - cat. D.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1251" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
-[...4 lines deleted...]
-          <t>22/07/2021 00:00</t>
+          <t>30/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Igiene, Epidemiologia e Sanità Pubblica – Ortopedia e Traumatologia.</t>
+          <t>Avviso interno per un incarico di funzione di natura organizzativa "Coordinamento Segreteria Direzione Strategica"</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1252" t="inlineStr">
         <is>
-          <t>23/06/2021 00:00</t>
+          <t>27/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1252" t="inlineStr">
         <is>
-          <t>22/07/2021 00:00</t>
+          <t>15/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Servizio Igiene e Sanità Pubblica</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Area Economica e Tempo Lavoro "</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr">
         <is>
-          <t>22/06/2021 00:00</t>
+          <t>16/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1253" t="inlineStr">
         <is>
-          <t>22/07/2021 00:00</t>
+          <t>26/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 70 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Gestione del paziente critico geriatrico</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>16/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1254" t="inlineStr">
         <is>
-          <t>03/07/2021 00:00</t>
+          <t>06/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Mobilità esterna volontaria per n. 1 Dirigente Veterinario - disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti di origine animale e loro derivati</t>
+          <t>Avviso di selezione pubblica n. 26/2021 per il conferimento di n. 6 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1255" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>13/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1255" t="inlineStr">
         <is>
-          <t>18/07/2021 00:00</t>
+          <t>23/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 24/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia con funzioni di Medico Competente</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 10 Collaboratori Professionali Sanitari - Infermieri - cat. D</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1256" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>13/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1256" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>12/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 23/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Bando di concorso pubblico per Dirigente Medico - disciplina di Medicina Interna, in ambito delle Dipendenze Patologiche</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1257" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>11/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1257" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>09/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 69 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Bando di concorso pubblico per Dirigente delle Professioni Sanitarie – Area della Prevenzione</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1258" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
       <c r="D1258" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>11/08/2021 00:00</t>
         </is>
       </c>
       <c r="E1258" t="inlineStr">
         <is>
-          <t>03/07/2021 00:00</t>
+          <t>09/09/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 71 Borsa di Studio da assegnare alla UO Neurologia</t>
+          <t>Azienda Zero: concorso pubblico Assistente Amministrativo cat. C</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1259" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
         </is>
       </c>
       <c r="D1259" t="inlineStr">
         <is>
-          <t>11/06/2021 00:00</t>
-[...4 lines deleted...]
-          <t>26/06/2021 00:00</t>
+          <t>04/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 19/2021 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
+          <t>Avviso pubblico N. 72 per l’attribuzione di n. 2 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>30/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1260" t="inlineStr">
         <is>
-          <t>18/06/2021 00:00</t>
+          <t>14/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Assistente Amministrativo - cat. C.</t>
+          <t>Avviso di selezione pubblica n. 29/2021 per il conferimento di n. 2 incarichi libero professionali a laureati in Ostetricia</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1261" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>30/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1261" t="inlineStr">
         <is>
-          <t>01/07/2021 00:00</t>
+          <t>03/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Medicina e Chirurgia d’Accettazione e d’Urgenza – Ginecologia e Ostetricia – Medicina Interna – Medicina Trasfusionale – Malattie Infettive.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1262" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D1262" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
-[...4 lines deleted...]
-          <t>01/07/2021 00:00</t>
+          <t>28/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr">
         <is>
-          <t>04/06/2021 00:00</t>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1263" t="inlineStr">
         <is>
-          <t>04/07/2021 00:00</t>
+          <t>21/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Anestesia in Pediatria”</t>
+          <t>Bando di concorso pubblico per Collaboratore Professionale Sanitario – Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1264" t="inlineStr">
         <is>
-          <t>21/06/2021 00:00</t>
+          <t>19/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Avviso n. 68 Borsa di Studio per UOC Microbiologia</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Medicina Fisica e Riabilitazione - Neuropsichiatria Infantile - Radiodiagnostica.</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1265" t="inlineStr">
         <is>
-          <t>31/05/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1265" t="inlineStr">
         <is>
-          <t>15/06/2021 00:00</t>
+          <t>19/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 20/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Biologia</t>
+          <t>Avviso di selezione pubblica n. 25/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cardiologia</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>15/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1266" t="inlineStr">
         <is>
-          <t>07/06/2021 00:00</t>
+          <t>25/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Avviso pubblico mobilità esterna volontaria per n. 1 Collaboratore Professionale Assistente Sociale cat. D</t>
+          <t>Avviso di selezione pubblica n. 28/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Tecniche Audiometriche</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1267" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>15/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1267" t="inlineStr">
         <is>
-          <t>27/06/2021 00:00</t>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Età Evolutiva" Distretto Est</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Statistico cat. D</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1268" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr">
         <is>
-          <t>24/05/2021 00:00</t>
-[...4 lines deleted...]
-          <t>14/06/2021 00:00</t>
+          <t>12/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 22/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
+          <t>Bandi di concorsi pubblici per Dirigente Medico nelle discipline di: Psichiatria - Chirurgia Vascolare - Patologia Clinica.</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr">
         <is>
-          <t>21/05/2021 00:00</t>
+          <t>07/07/2021 00:00</t>
         </is>
       </c>
       <c r="E1269" t="inlineStr">
         <is>
-          <t>28/05/2021 00:00</t>
+          <t>05/08/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cure Palliative</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1270" t="inlineStr">
         <is>
-          <t>21/05/2021 00:00</t>
-[...4 lines deleted...]
-          <t>05/06/2021 00:00</t>
+          <t>06/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C1271" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="D1271" t="inlineStr">
         <is>
-          <t>17/05/2021 00:00</t>
+          <t>05/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 21/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico della Prevenzione nell’ ambiente e nei luoghi di lavoro - cat. D.</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr">
         <is>
-          <t>14/05/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1272" t="inlineStr">
         <is>
-          <t>21/05/2021 00:00</t>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Pediatria</t>
+          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Igiene, Epidemiologia e Sanità Pubblica – Ortopedia e Traumatologia.</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr">
         <is>
-          <t>13/05/2021 00:00</t>
+          <t>23/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1273" t="inlineStr">
+        <is>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Operativa</t>
+          <t>Avviso pubblico per il conferimento dell'incarico a tempo determinato di Direttore U.O.C. Servizio Igiene e Sanità Pubblica</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1274" t="inlineStr">
         <is>
-          <t>10/05/2021 00:00</t>
+          <t>22/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1274" t="inlineStr">
         <is>
-          <t>31/05/2021 00:00</t>
+          <t>22/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Andrologia</t>
+          <t>Mobilità esterna volontaria per n. 1 Dirigente Veterinario - disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto alimenti di origine animale e loro derivati</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1275" t="inlineStr">
         <is>
-          <t>10/05/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1275" t="inlineStr">
         <is>
-          <t>31/05/2021 00:00</t>
+          <t>18/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Centro regionale per la revisione protesica di spalla anca e ginocchio</t>
+          <t>Avviso di selezione pubblica n. 24/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia con funzioni di Medico Competente</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1276" t="inlineStr">
         <is>
-          <t>10/05/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1276" t="inlineStr">
         <is>
-          <t>31/05/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Dirigente Medico nella disciplina di Cure Palliative.</t>
+          <t>Avviso pubblico N. 69 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr">
         <is>
-          <t>26/04/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1277" t="inlineStr">
         <is>
-          <t>23/05/2021 00:00</t>
+          <t>03/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Avviso pubblico N. 70 per colloquio, per l’attribuzione di n. 4 borse di studio da assegnare alla UO Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1278" t="inlineStr">
         <is>
-          <t>20/04/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1278" t="inlineStr">
+        <is>
+          <t>03/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Respiratoria</t>
+          <t>Avviso di selezione pubblica n. 23/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr">
         <is>
-          <t>16/04/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1279" t="inlineStr">
         <is>
-          <t>05/05/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Angiografia diagnostica ed interventistica</t>
+          <t>Avviso pubblico n. 71 Borsa di Studio da assegnare alla UO Neurologia</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr">
         <is>
-          <t>16/04/2021 00:00</t>
+          <t>11/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1280" t="inlineStr">
         <is>
-          <t>05/05/2021 00:00</t>
+          <t>26/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Gestione dei Percorsi ambulatoriali e DH” afferente alla UOC Oncologia – Vicenza</t>
+          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Medicina e Chirurgia d’Accettazione e d’Urgenza – Ginecologia e Ostetricia – Medicina Interna – Medicina Trasfusionale – Malattie Infettive.</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1281" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1281" t="inlineStr">
         <is>
-          <t>04/05/2021 00:00</t>
+          <t>01/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Medicina Generale di Valdagno</t>
+          <t>Concorso pubblico per Assistente Amministrativo - cat. C.</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1282" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D1282" t="inlineStr">
         <is>
-          <t>12/04/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1282" t="inlineStr">
         <is>
-          <t>09/05/2021 00:00</t>
+          <t>01/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Psicologo disciplina Psicoterapia</t>
+          <t>Avviso di selezione pubblica n. 19/2021 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr">
         <is>
-          <t>12/04/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
       <c r="E1283" t="inlineStr">
         <is>
-          <t>12/05/2021 00:00</t>
+          <t>18/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico cat. D</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1284" t="inlineStr">
         <is>
-          <t>07/04/2021 00:00</t>
+          <t>04/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1284" t="inlineStr">
+        <is>
+          <t>04/07/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Operatore Tecnico Specializzato - Autista di Ambulanza - cat. Bs</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Anestesia in Pediatria”</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area degli operatori-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr">
         <is>
-          <t>07/04/2021 00:00</t>
+          <t>01/06/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1285" t="inlineStr">
+        <is>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 18/2021 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
+          <t>Avviso n. 68 Borsa di Studio per UOC Microbiologia</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1286" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1286" t="inlineStr">
         <is>
-          <t>30/03/2021 00:00</t>
+          <t>31/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1286" t="inlineStr">
         <is>
-          <t>09/04/2021 00:00</t>
+          <t>15/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 16/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso di selezione pubblica n. 20/2021 per il conferimento di n. 1 incarico libero professionale a laureato in Biologia</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr">
         <is>
-          <t>30/03/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1287" t="inlineStr">
         <is>
-          <t>09/04/2021 00:00</t>
+          <t>07/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 17/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
+          <t>Avviso pubblico mobilità esterna volontaria per n. 1 Collaboratore Professionale Assistente Sociale cat. D</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1288" t="inlineStr">
         <is>
-          <t>30/03/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1288" t="inlineStr">
         <is>
-          <t>09/04/2021 00:00</t>
+          <t>27/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 12/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS "Età Evolutiva" Distretto Est</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1289" t="inlineStr">
         <is>
-          <t>30/03/2021 00:00</t>
+          <t>24/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1289" t="inlineStr">
         <is>
-          <t>09/04/2021 00:00</t>
+          <t>14/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Avviso n. 66 Borsa di Studio UOC Neurochirurgia</t>
+          <t>Avviso di selezione pubblica n. 22/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Radiodiagnostica</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1290" t="inlineStr">
         <is>
-          <t>29/03/2021 00:00</t>
+          <t>21/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1290" t="inlineStr">
         <is>
-          <t>13/04/2021 00:00</t>
+          <t>28/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione delle terapie avanzate nelle malattie croniche intestinali (MICI)</t>
+          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici della Prevenzione nell'ambiente e nei luoghi di lavoro - cat. D</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1291" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>21/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1291" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>05/06/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione diagnostica e terapeutica delle malattie dell’intestino tenue</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1292" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
-[...4 lines deleted...]
-          <t>15/04/2021 00:00</t>
+          <t>17/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Avviso interno ASP Laparoscopia Ginecologica per Patologia non Oncologica</t>
+          <t>Avviso di selezione pubblica n. 21/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>14/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1293" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>21/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Ecografia cardiaca di secondo livello</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Pediatria</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
-[...4 lines deleted...]
-          <t>15/04/2021 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Aritmologia diagnostica</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Andrologia</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>10/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1295" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>31/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Area Verde</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Operativa</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>10/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1296" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>31/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Osservazione Breve Intensiva</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Centro regionale per la revisione protesica di spalla anca e ginocchio</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1297" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>10/05/2021 00:00</t>
         </is>
       </c>
       <c r="E1297" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>31/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione delle emergenze mediche”</t>
+          <t>Concorso pubblico per Dirigente Medico nella disciplina di Cure Palliative.</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1298" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
+          <t>26/04/2021 00:00</t>
         </is>
       </c>
       <c r="E1298" t="inlineStr">
         <is>
-          <t>15/04/2021 00:00</t>
+          <t>23/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione Attività Ambulatoriale e di Day Hospital</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr">
         <is>
-          <t>26/03/2021 00:00</t>
-[...4 lines deleted...]
-          <t>15/04/2021 00:00</t>
+          <t>20/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Gastroenterologia</t>
+          <t xml:space="preserve"> Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia Respiratoria</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1300" t="inlineStr">
         <is>
-          <t>22/03/2021 00:00</t>
+          <t>16/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1300" t="inlineStr">
+        <is>
+          <t>05/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 14/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Angiografia diagnostica ed interventistica</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr">
         <is>
-          <t>18/03/2021 00:00</t>
+          <t>16/04/2021 00:00</t>
         </is>
       </c>
       <c r="E1301" t="inlineStr">
         <is>
-          <t>28/03/2021 00:00</t>
+          <t>05/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile di Unità Operativa Semplice “Gestione dei Percorsi ambulatoriali e DH” afferente alla UOC Oncologia – Vicenza</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1302" t="inlineStr">
         <is>
-          <t>16/03/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1302" t="inlineStr">
+        <is>
+          <t>04/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Neurochirurgia</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Psicologo disciplina Psicoterapia</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1303" t="inlineStr">
         <is>
-          <t>16/03/2021 00:00</t>
+          <t>12/04/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1303" t="inlineStr">
+        <is>
+          <t>12/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Pediatria</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Medicina Generale di Valdagno</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1304" t="inlineStr">
         <is>
-          <t>15/03/2021 00:00</t>
+          <t>12/04/2021 00:00</t>
         </is>
       </c>
       <c r="E1304" t="inlineStr">
         <is>
-          <t>20/03/2021 00:00</t>
+          <t>09/05/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 13/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico cat. D</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1305" t="inlineStr">
         <is>
-          <t>11/03/2021 00:00</t>
-[...4 lines deleted...]
-          <t>14/03/2021 00:00</t>
+          <t>07/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Assistente Sanitario cat. D</t>
+          <t>Azienda Zero: concorso pubblico Operatore Tecnico Specializzato - Autista di Ambulanza - cat. Bs</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C1306" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
       <c r="D1306" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>07/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Concorsi pubblici: Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D, Collaboratore Tecnico Professionale - Ingegnere Gestionale cat. D, Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D, Collaboratore Tecnico Professionale - Statistico cat. D.</t>
+          <t>Avviso di selezione pubblica n. 12/2021 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1307" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1307" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>30/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1307" t="inlineStr">
         <is>
-          <t>04/04/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 7/2021 per la formazione di un elenco di idonei per il conferimento di incarichi libero professionali a Psicologia specializzati in Psicoterapia</t>
+          <t>Avviso di selezione pubblica n. 16/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale, da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1308" t="inlineStr">
         <is>
-          <t>22/02/2021 00:00</t>
+          <t>30/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1308" t="inlineStr">
         <is>
-          <t>04/03/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Prevenzione, Diagnosi e Terapia delle Malattie a Trasmissione Sessuale</t>
+          <t>Avviso di selezione pubblica n. 17/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1309" t="inlineStr">
         <is>
-          <t>19/02/2021 00:00</t>
+          <t>30/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1309" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 10/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ematologia</t>
+          <t>Avviso di selezione pubblica n. 18/2021 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina Veterinaria specializzati in Sanità Animale</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1310" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D1310" t="inlineStr">
         <is>
-          <t>19/02/2021 00:00</t>
+          <t>30/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1310" t="inlineStr">
         <is>
-          <t>01/03/2021 00:00</t>
+          <t>09/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 6/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
+          <t>Avviso n. 66 Borsa di Studio UOC Neurochirurgia</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1311" t="inlineStr">
         <is>
-          <t>18/02/2021 00:00</t>
+          <t>29/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1311" t="inlineStr">
         <is>
-          <t>28/02/2021 00:00</t>
+          <t>13/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 8/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione Attività Ambulatoriale e di Day Hospital</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr">
         <is>
-          <t>18/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1312" t="inlineStr">
         <is>
-          <t>28/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 9/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Osservazione Breve Intensiva</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr">
         <is>
-          <t>18/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1313" t="inlineStr">
         <is>
-          <t>28/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 11/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione del paziente in Area Verde</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr">
         <is>
-          <t>18/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1314" t="inlineStr">
         <is>
-          <t>28/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro" S.P.I.S.A.L.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Aritmologia diagnostica</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr">
         <is>
-          <t>12/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1315" t="inlineStr">
         <is>
-          <t>14/03/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene della produzione, trasformazione, commercializzazione e trasporto degli alimenti di origine animale e loro derivati.</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Ecografia cardiaca di secondo livello</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr">
         <is>
-          <t>08/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1316" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio.</t>
+          <t>Avviso interno ASP Laparoscopia Ginecologica per Patologia non Oncologica</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr">
         <is>
-          <t>08/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1317" t="inlineStr">
         <is>
-          <t>07/03/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Ovest</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione diagnostica e terapeutica delle malattie dell’intestino tenue</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1318" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi di accesso diretto nei CSM e gestione dell'emergenza psichiatrica territoriale</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione delle terapie avanzate nelle malattie croniche intestinali (MICI)</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1319" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - Distretto Ovest</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione “Gestione delle emergenze mediche”</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>26/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1320" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>15/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 5/2021 per il conferimento di n. 5 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
-[...4 lines deleted...]
-          <t>15/02/2021 00:00</t>
+          <t>22/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale</t>
+          <t>Avviso di selezione pubblica n. 14/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Servizio Sociale</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>18/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1322" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>28/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Est</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Direzione Medica di Presidio Ospedaliero</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
-[...4 lines deleted...]
-          <t>25/02/2021 00:00</t>
+          <t>16/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione integrata dei Disturbi gravi del Comportamento Alimentare</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Neurochirurgia</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
-[...4 lines deleted...]
-          <t>25/02/2021 00:00</t>
+          <t>16/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Pneumologia oncologica territoriale</t>
+          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Pediatria</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>15/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1325" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>20/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - distretto Est</t>
+          <t>Avviso di selezione pubblica n. 13/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>11/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1326" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>14/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici nei Disturbi del Neurosviluppo nell'età adulta</t>
+          <t>Concorsi pubblici: Collaboratore Tecnico Professionale - Ingegnere Elettrico cat. D, Collaboratore Tecnico Professionale - Ingegnere Gestionale cat. D, Collaboratore Tecnico Professionale - Ingegnere Biomedico cat. D, Collaboratore Tecnico Professionale - Statistico cat. D.</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1327" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="D1327" t="inlineStr">
         <is>
-          <t>05/02/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="E1327" t="inlineStr">
         <is>
-          <t>25/02/2021 00:00</t>
+          <t>04/04/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Neurochirurgia</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Assistente Sanitario cat. D</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1328" t="inlineStr">
         <is>
-          <t>04/02/2021 00:00</t>
-[...4 lines deleted...]
-          <t>13/02/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Ematologia</t>
+          <t>Avviso di selezione pubblica n. 7/2021 per la formazione di un elenco di idonei per il conferimento di incarichi libero professionali a Psicologia specializzati in Psicoterapia</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr">
         <is>
-          <t>04/02/2021 00:00</t>
+          <t>22/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1329" t="inlineStr">
         <is>
-          <t>07/03/2021 00:00</t>
+          <t>04/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la nomina dell'Organismo Indipendente di Valutazione della performance (O.I.V)</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Prevenzione, Diagnosi e Terapia delle Malattie a Trasmissione Sessuale</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr">
         <is>
-          <t>01/02/2021 00:00</t>
+          <t>19/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1330" t="inlineStr">
+        <is>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 2/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
+          <t>Avviso di selezione pubblica n. 10/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ematologia</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr">
         <is>
-          <t>21/01/2021 00:00</t>
+          <t>19/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1331" t="inlineStr">
         <is>
-          <t>31/01/2021 00:00</t>
+          <t>01/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 3/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Fisioterapia</t>
+          <t>Avviso di selezione pubblica n. 6/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1332" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1332" t="inlineStr">
         <is>
-          <t>21/01/2021 00:00</t>
+          <t>18/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1332" t="inlineStr">
         <is>
-          <t>31/01/2021 00:00</t>
+          <t>28/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 4/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Laboratorio di Genetica Medica</t>
+          <t>Avviso di selezione pubblica n. 8/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Gastroenterologia</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr">
         <is>
-          <t>21/01/2021 00:00</t>
+          <t>18/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1333" t="inlineStr">
         <is>
-          <t>31/01/2021 00:00</t>
+          <t>28/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione Ambulatorio Day Service Day Hospital Ospedale di Valdagno</t>
+          <t>Avviso di selezione pubblica n. 9/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oncologia</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1334" t="inlineStr">
         <is>
-          <t>20/01/2021 00:00</t>
+          <t>18/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1334" t="inlineStr">
         <is>
-          <t>09/02/2021 00:00</t>
+          <t>28/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Dirigente Medico nella disciplina di Anestesia e Rianimazione.</t>
+          <t>Avviso di selezione pubblica n. 11/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1335" t="inlineStr">
         <is>
-          <t>19/01/2021 00:00</t>
+          <t>18/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1335" t="inlineStr">
         <is>
-          <t>14/02/2021 00:00</t>
+          <t>28/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di responsabile UOS Sistemi Informativi</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. "Servizio di Prevenzione, Igiene e Sicurezza negli ambienti di lavoro" S.P.I.S.A.L.</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1336" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>12/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1336" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>14/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Bilancio e gestione crediti e debiti</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene della produzione, trasformazione, commercializzazione e trasporto degli alimenti di origine animale e loro derivati.</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1337" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Avviso interno per il conferimento di incarico di responsabile UOS Gare</t>
+          <t>Concorso pubblico per Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio.</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1338" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>07/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Azienda Zero: avviso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
+          <t>Avviso di selezione pubblica n. 5/2021 per il conferimento di n. 5 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Psichiatria</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1339" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1339" t="inlineStr">
+        <is>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 65 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Oculistica</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Pneumologia oncologica territoriale</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1340" t="inlineStr">
         <is>
-          <t>13/01/2021 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1340" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 1/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici nei Disturbi del Neurosviluppo nell'età adulta</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr">
         <is>
-          <t>11/01/2021 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1341" t="inlineStr">
         <is>
-          <t>21/01/2021 00:00</t>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Monitoraggio, valutazione e miglioramento delle prescrizioni farmaceutiche</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi diagnostico terapeutici psichiatrici nella patologia perinatale</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1342" t="inlineStr">
         <is>
-          <t>20/01/2021 00:00</t>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere - cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Percorsi di accesso diretto nei CSM e gestione dell'emergenza psichiatrica territoriale</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1343" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1343" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione e trattamento delle malattie neurodegenerative in fase di terminalità</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Est</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1344" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1344" t="inlineStr">
         <is>
-          <t>20/01/2021 00:00</t>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Urologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Nucleo Bed Management Ovest</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1345" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1345" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Gastroenterologia</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - Distretto Ovest</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1346" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Allergologia e Autoimmunità</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione e trattamento dell'urgenza e delle acuzie psichiatriche in SPDC - distretto Est</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
         </is>
       </c>
       <c r="E1347" t="inlineStr">
         <is>
-          <t>20/01/2021 00:00</t>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Gestione integrata dei Disturbi gravi del Comportamento Alimentare</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1348" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>05/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1348" t="inlineStr">
+        <is>
+          <t>25/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Avviso pubblico: Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Neurochirurgia</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr">
         <is>
-          <t>30/12/2020 00:00</t>
+          <t>04/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1349" t="inlineStr">
+        <is>
+          <t>13/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Pediatrica</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Ematologia</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1350" t="inlineStr">
         <is>
-          <t>23/12/2020 00:00</t>
+          <t>04/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1350" t="inlineStr">
+        <is>
+          <t>07/03/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oncologia</t>
+          <t>Avviso di procedura selettiva per la nomina dell'Organismo Indipendente di Valutazione della performance (O.I.V)</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr">
         <is>
-          <t>23/12/2020 00:00</t>
+          <t>01/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Generale</t>
+          <t>Avviso di selezione pubblica n. 2/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Psicologia specializzato in Psicoterapia</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr">
         <is>
-          <t>23/12/2020 00:00</t>
+          <t>21/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1352" t="inlineStr">
+        <is>
+          <t>31/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale cat. D - area giuridica</t>
+          <t>Avviso di selezione pubblica n. 3/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Fisioterapia</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
+        </is>
+      </c>
+      <c r="C1353" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="D1353" t="inlineStr">
         <is>
-          <t>23/12/2020 00:00</t>
+          <t>21/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1353" t="inlineStr">
+        <is>
+          <t>31/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
+          <t>Avviso di selezione pubblica n. 4/2021 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Laboratorio di Genetica Medica</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr">
         <is>
-          <t>22/12/2020 00:00</t>
+          <t>21/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1354" t="inlineStr">
+        <is>
+          <t>31/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
+          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione Ambulatorio Day Service Day Hospital Ospedale di Valdagno</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr">
         <is>
-          <t>22/12/2020 00:00</t>
+          <t>20/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1355" t="inlineStr">
+        <is>
+          <t>09/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista disciplina Farmaceutica Territoriale</t>
+          <t>Concorso pubblico per Dirigente Medico nella disciplina di Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr">
         <is>
-          <t>21/12/2020 00:00</t>
+          <t>19/01/2021 00:00</t>
         </is>
       </c>
       <c r="E1356" t="inlineStr">
         <is>
-          <t>30/01/2021 00:00</t>
+          <t>14/02/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 49/2020 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia</t>
+          <t>Azienda Zero: avviso pubblico Dirigente Medico - disciplina Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr">
         <is>
-          <t>18/12/2020 00:00</t>
-[...4 lines deleted...]
-          <t>28/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico cat. D</t>
+          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Bilancio e gestione crediti e debiti</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr">
         <is>
-          <t>17/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1358" t="inlineStr">
+        <is>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Gastroenterologia – Direzione Medica di Presidio Ospedaliero.</t>
+          <t xml:space="preserve"> Avviso interno per il conferimento di incarico di responsabile UOS Gare</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
         </is>
       </c>
       <c r="E1359" t="inlineStr">
         <is>
-          <t>14/01/2021 00:00</t>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico Sanitario di Laboratorio Biomedico cat. D.</t>
+          <t>Avviso interno per il conferimento di incarico di responsabile UOS Sistemi Informativi</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
         </is>
       </c>
       <c r="E1360" t="inlineStr">
         <is>
-          <t>14/01/2021 00:00</t>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale cat. D - area economica</t>
+          <t>Avviso pubblico N. 65 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Oculistica</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>13/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1361" t="inlineStr">
+        <is>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Si informa che i termini di scadenza del concorso pubblico per Collaboratore Professionale Sanitario – Assistente Sanitario cat. D, indetto da Azienda Zero, sono prorogati al 15.01.2021</t>
+          <t>Avviso di selezione pubblica n. 1/2021 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>11/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="E1362" t="inlineStr">
+        <is>
+          <t>21/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Gastroenterologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Urologia</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr">
         <is>
-          <t>07/12/2020 00:00</t>
-[...4 lines deleted...]
-          <t>15/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Geriatria</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr">
         <is>
-          <t>07/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Allergologia e Autoimmunità</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr">
         <is>
-          <t>07/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1365" t="inlineStr">
         <is>
-          <t>06/01/2021 00:00</t>
+          <t>20/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr">
         <is>
-          <t>07/12/2020 00:00</t>
-[...4 lines deleted...]
-          <t>15/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 2 Dirigenti Medici disciplina Ginecologia e Ostetricia</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Monitoraggio, valutazione e miglioramento delle prescrizioni farmaceutiche</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr">
         <is>
-          <t>07/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1367" t="inlineStr">
         <is>
-          <t>06/01/2021 00:00</t>
+          <t>20/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Concorso pubblico per l'assunzione a tempo indeterminato di n. 28 Assistenti Amministrativi cat. C, riservato alle categorie di cui all'art. 1 L. 68/99 iscritti negli elenchi di cui all'art. 8 L.68/99.</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Infermiere - cat. D</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area degli assistenti-Amministrativo</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr">
         <is>
-          <t>04/12/2020 00:00</t>
-[...4 lines deleted...]
-          <t>03/01/2021 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Operatore Tecnico Specializzato – Autista di Ambulanza, cat. Bs.</t>
+          <t>Avviso pubblico: Dirigente Medico - disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area degli operatori-Tecnico</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr">
         <is>
-          <t>30/11/2020 00:00</t>
-[...4 lines deleted...]
-          <t>27/12/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 50/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
+          <t>Avviso interno per il conferimento di incarico di Alta Specializzazione Gestione e trattamento delle malattie neurodegenerative in fase di terminalità</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr">
         <is>
-          <t>30/11/2020 00:00</t>
+          <t>30/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1370" t="inlineStr">
         <is>
-          <t>10/12/2020 00:00</t>
+          <t>20/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Avviso pubblico per titoli ed eventuale colloquio, per l'assunzione a tempo determinato di Collaboratori Sanitari Professionali - Infermieri - cat.D</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Oncologia</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr">
         <is>
-          <t>30/11/2020 00:00</t>
-[...4 lines deleted...]
-          <t>05/12/2020 00:00</t>
+          <t>23/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 64 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale cat. D - area giuridica</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr">
         <is>
-          <t>26/11/2020 00:00</t>
-[...4 lines deleted...]
-          <t>11/12/2020 00:00</t>
+          <t>23/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Patologia Clinica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Generale</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>23/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Pediatrica</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>23/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di Operatori Socio Sanitari - cat. Bs</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina e Chirurgia d'Accettazione e d'Urgenza</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C1375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1375" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>22/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Dermatologia e Venerologia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Cardiologia</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>22/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
+          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Farmacista disciplina Farmaceutica Territoriale</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr">
         <is>
-          <t>25/11/2020 00:00</t>
+          <t>21/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1377" t="inlineStr">
+        <is>
+          <t>30/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 48/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Otorinolaringoiatria</t>
+          <t>Avviso di selezione pubblica n. 49/2020 per il conferimento di n. 1 incarico libero professionale a laureato in Psicologia</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1378" t="inlineStr">
+        <is>
+          <t>ACN Personale Convenzionato-Personale Convenzionato</t>
+        </is>
+      </c>
       <c r="D1378" t="inlineStr">
         <is>
-          <t>19/11/2020 00:00</t>
+          <t>18/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1378" t="inlineStr">
         <is>
-          <t>29/11/2020 00:00</t>
+          <t>28/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Avviso pubblico N. 63 per colloquio, per l’attribuzione di due borse di studio biennali da assegnare alla UO Nefrologia, Dialisi e Trapianto di Rene</t>
+          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico cat. D</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr">
         <is>
-          <t>19/11/2020 00:00</t>
-[...4 lines deleted...]
-          <t>04/12/2020 00:00</t>
+          <t>17/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente delle Professioni Sanitarie - area delle professioni sanitarie tecniche</t>
+          <t>Azienda Zero: concorso pubblico Collaboratore Amministrativo Professionale cat. D - area economica</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="C1380" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1380" t="inlineStr">
         <is>
-          <t>18/11/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
+          <t>Si informa che i termini di scadenza del concorso pubblico per Collaboratore Professionale Sanitario – Assistente Sanitario cat. D, indetto da Azienda Zero, sono prorogati al 15.01.2021</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr">
         <is>
-          <t>18/11/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
+          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Gastroenterologia – Direzione Medica di Presidio Ospedaliero.</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr">
         <is>
-          <t>18/11/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1382" t="inlineStr">
+        <is>
+          <t>14/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Nucleare</t>
+          <t>Concorso pubblico per Collaboratore Professionale Sanitario Tecnico Sanitario di Laboratorio Biomedico cat. D.</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr">
         <is>
-          <t>18/11/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1383" t="inlineStr">
+        <is>
+          <t>14/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Farmacista - disciplina Farmacia Ospedaliera</t>
+          <t>Avviso pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico – disciplina Anestesia e Rianimazione.</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr">
         <is>
-          <t>18/11/2020 00:00</t>
+          <t>07/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 47/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Radiodiagnostica</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr">
         <is>
-          <t>16/11/2020 00:00</t>
+          <t>07/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1385" t="inlineStr">
         <is>
-          <t>26/11/2020 00:00</t>
+          <t>15/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Avviso interno rivolto agli Operatori Socio Sanitari - dipendenti</t>
+          <t>Avviso di mobilità esterna volontaria per n. 2 Dirigenti Medici disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1386" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1386" t="inlineStr">
         <is>
-          <t>14/11/2020 00:00</t>
+          <t>07/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1386" t="inlineStr">
         <is>
-          <t>17/11/2020 00:00</t>
+          <t>06/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.</t>
+          <t>Avviso pubblico di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Chirurgia Generale</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr">
         <is>
-          <t>12/11/2020 00:00</t>
+          <t>07/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1387" t="inlineStr">
         <is>
-          <t>13/12/2020 00:00</t>
+          <t>06/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 40/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso pubblico per titoli ed eventuale colloquio per l'assunzione a tempo determinato di n. 1 Dirigente Medico disciplina Gastroenterologia</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr">
         <is>
-          <t>06/11/2020 00:00</t>
+          <t>07/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1388" t="inlineStr">
         <is>
-          <t>16/11/2020 00:00</t>
+          <t>15/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 45/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Medicina Fisica e Riabilitazione</t>
+          <t>Concorso pubblico per l'assunzione a tempo indeterminato di n. 28 Assistenti Amministrativi cat. C, riservato alle categorie di cui all'art. 1 L. 68/99 iscritti negli elenchi di cui all'art. 8 L.68/99.</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1389" t="inlineStr">
+        <is>
+          <t>Area degli assistenti-Amministrativo</t>
+        </is>
+      </c>
       <c r="D1389" t="inlineStr">
         <is>
-          <t>06/11/2020 00:00</t>
+          <t>04/12/2020 00:00</t>
         </is>
       </c>
       <c r="E1389" t="inlineStr">
         <is>
-          <t>16/11/2020 00:00</t>
+          <t>03/01/2021 00:00</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 46/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
+          <t>Avviso di selezione pubblica n. 50/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr">
         <is>
-          <t>06/11/2020 00:00</t>
+          <t>30/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1390" t="inlineStr">
         <is>
-          <t>16/11/2020 00:00</t>
+          <t>10/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO N. 62 per colloquio, per l’attribuzione di una borsa di studio annuale da assegnare alla UOS Patrimonio Impianti e Manutenzioni</t>
+          <t>Concorso pubblico per Operatore Tecnico Specializzato – Autista di Ambulanza, cat. Bs.</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1391" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Tecnico</t>
+        </is>
+      </c>
       <c r="D1391" t="inlineStr">
         <is>
-          <t>04/11/2020 00:00</t>
+          <t>30/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1391" t="inlineStr">
         <is>
-          <t>19/11/2020 00:00</t>
+          <t>27/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Avviso interno rivolto ai collaboratori professionali sanitari - Infermieri</t>
+          <t>Avviso pubblico per titoli ed eventuale colloquio, per l'assunzione a tempo determinato di Collaboratori Sanitari Professionali - Infermieri - cat.D</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="C1392" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D1392" t="inlineStr">
         <is>
-          <t>03/11/2020 00:00</t>
+          <t>30/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1392" t="inlineStr">
         <is>
-          <t>06/11/2020 00:00</t>
+          <t>05/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 44/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiologia</t>
+          <t>Avviso pubblico n. 64 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Microbiologia</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr">
         <is>
-          <t>30/10/2020 00:00</t>
+          <t>26/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1393" t="inlineStr">
         <is>
-          <t>09/11/2020 00:00</t>
+          <t>11/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Nefrologia</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr">
         <is>
-          <t>29/10/2020 00:00</t>
+          <t>25/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Malattie Infettive</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr">
         <is>
-          <t>24/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>07/11/2020 00:00</t>
+          <t>25/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Dermatologia e Venerologia</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr">
         <is>
-          <t>24/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>07/11/2020 00:00</t>
+          <t>25/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 43/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Chirurgia Generale</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Patologia Clinica</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr">
         <is>
-          <t>22/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>01/11/2020 00:00</t>
+          <t>25/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
+          <t>Avviso pubblico per assunzioni a tempo determinato di Operatori Socio Sanitari - cat. Bs</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1398" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>09/11/2020 00:00</t>
+          <t>25/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Plastica e Ricostruttiva</t>
+          <t>Avviso di selezione pubblica n. 48/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr">
         <is>
-          <t>16/10/2020 00:00</t>
+          <t>19/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1399" t="inlineStr">
+        <is>
+          <t>29/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Avviso di mobilità per n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione</t>
+          <t>Avviso pubblico N. 63 per colloquio, per l’attribuzione di due borse di studio biennali da assegnare alla UO Nefrologia, Dialisi e Trapianto di Rene</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>19/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1400" t="inlineStr">
         <is>
-          <t>14/11/2020 00:00</t>
+          <t>04/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Selezione interna n. 2/2020 per il conferimento di incarichi professionali</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Farmacista - disciplina Farmacia Ospedaliera</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1401" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>26/10/2020 00:00</t>
+          <t>18/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Selezione interna n. 1/2020 per il conferimento di incarichi di organizzazione non aventi funzione di coordinamento</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ortopedia e Traumatologia</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>26/10/2020 00:00</t>
+          <t>18/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 42/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Geriatria</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Pediatria</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>25/10/2020 00:00</t>
+          <t>18/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 41/2020 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
+          <t>Azienda Zero: concorso pubblico Dirigente delle Professioni Sanitarie - area delle professioni sanitarie tecniche</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
+        </is>
+      </c>
+      <c r="C1404" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>25/10/2020 00:00</t>
+          <t>18/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 34/2020 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Nucleare</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1405" t="inlineStr">
         <is>
-          <t>13/10/2020 00:00</t>
-[...4 lines deleted...]
-          <t>23/10/2020 00:00</t>
+          <t>18/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
+          <t>Avviso di selezione pubblica n. 47/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1406" t="inlineStr">
         <is>
-          <t>13/10/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1406" t="inlineStr">
+        <is>
+          <t>26/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 36/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso interno rivolto agli Operatori Socio Sanitari - dipendenti</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1407" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1407" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>14/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1407" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
+          <t>17/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 38/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Accettazione e Pronto Soccorso Vicenza</t>
+          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Ser.D.</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>12/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1408" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
+          <t>13/12/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 37/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
+          <t>Avviso di selezione pubblica n. 45/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr">
         <is>
-          <t>09/10/2020 00:00</t>
+          <t>06/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1409" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Urologia - Geriatria.</t>
+          <t>Avviso di selezione pubblica n. 40/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1410" t="inlineStr">
         <is>
-          <t>07/10/2020 00:00</t>
+          <t>06/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1410" t="inlineStr">
         <is>
-          <t>05/11/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Concorso pubblico per Collaboratore Professionale Sanitario Infermiere cat. D.</t>
+          <t>Avviso di selezione pubblica n. 46/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Oftalmologia</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1411" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>06/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1411" t="inlineStr">
         <is>
-          <t>22/10/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per soli titoli, per l’assunzione a tempo determinato di n. 30 COLLABORATORI PROFESSIONALI SANITARI – INFERMIERI - CAT. D</t>
+          <t>AVVISO PUBBLICO N. 62 per colloquio, per l’attribuzione di una borsa di studio annuale da assegnare alla UOS Patrimonio Impianti e Manutenzioni</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1412" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>04/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1412" t="inlineStr">
         <is>
-          <t>17/10/2020 00:00</t>
+          <t>19/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 59 per colloquio, per l’attribuzione di una borsa di studio a diplomato/a da inserire nell'ambulatorio dedicato ai pazienti inviati dall'amministrazione militare americana e NATO</t>
+          <t>Avviso interno rivolto ai collaboratori professionali sanitari - Infermieri</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1413" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
       <c r="D1413" t="inlineStr">
         <is>
-          <t>01/10/2020 00:00</t>
+          <t>03/11/2020 00:00</t>
         </is>
       </c>
       <c r="E1413" t="inlineStr">
         <is>
-          <t>16/10/2020 00:00</t>
+          <t>06/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 35/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
+          <t>Avviso di selezione pubblica n. 44/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Cardiologia</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr">
         <is>
-          <t>01/10/2020 00:00</t>
+          <t>30/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1414" t="inlineStr">
         <is>
-          <t>11/10/2020 00:00</t>
+          <t>09/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 6/2020 per il conferimento dell'incarico di Direttore UOC Servizio di Medicina Legale</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica.</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E1415" t="inlineStr">
         <is>
           <t>29/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 61 per colloquio, per l’attribuzione di n. 6 borse di studio per diplomati da assegnare ai Servizi Tecnico Amministrativi.</t>
+          <t>Avviso pubblico per assunzioni a tempo determinato di Operatori Socio Sanitari cat. Bs</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
+      <c r="C1416" t="inlineStr">
+        <is>
+          <t>Area degli operatori-Sociosanitario</t>
+        </is>
+      </c>
       <c r="D1416" t="inlineStr">
         <is>
-          <t>25/09/2020 00:00</t>
+          <t>24/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1416" t="inlineStr">
         <is>
-          <t>12/10/2020 00:00</t>
+          <t>07/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 60 per colloquio, per l’attribuzione di n. 4 borse di studio per laureati da assegnare ai Servizi Tecnico Amministrativi</t>
+          <t>Avviso pubblico per assunzioni a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico - cat. D</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1417" t="inlineStr">
         <is>
-          <t>25/09/2020 00:00</t>
+          <t>24/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1417" t="inlineStr">
         <is>
-          <t>12/10/2020 00:00</t>
+          <t>07/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 33/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
+          <t>Avviso di selezione pubblica n. 43/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Chirurgia Generale</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1418" t="inlineStr">
         <is>
-          <t>24/09/2020 00:00</t>
+          <t>22/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1418" t="inlineStr">
         <is>
-          <t>04/10/2020 00:00</t>
+          <t>01/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Oncologia – Chirurgia Generale – Medicina e Chirurgia d’Accettazione e d’Urgenza – Cardiologia.</t>
+          <t>Avviso interno per l'aggiornamento dell'albo degli idonei per incarichi di organizzazione con funzioni di coordinamento</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr">
         <is>
-          <t>23/09/2020 00:00</t>
+          <t>19/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1419" t="inlineStr">
         <is>
-          <t>22/10/2020 00:00</t>
+          <t>09/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Plastica e Ricostruttiva</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr">
         <is>
-          <t>23/09/2020 00:00</t>
+          <t>16/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 20 COLLABORATORI PROFESSIONALI SANITARI - ASSISTENTI SANITARI - CAT. D</t>
+          <t>Avviso di mobilità per n. 1 Dirigente Medico disciplina Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1421" t="inlineStr">
         <is>
-          <t>21/09/2020 00:00</t>
+          <t>15/10/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1421" t="inlineStr">
+        <is>
+          <t>14/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Diagnostica ecografica nelle malattie infettive e parassitarie</t>
+          <t>Avviso di selezione pubblica n. 41/2020 per il conferimento di n. 3 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Cure Palliative</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>15/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1422" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>25/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Centro Regionale Epilessia</t>
+          <t>Avviso di selezione pubblica n. 42/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Geriatria</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1423" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>15/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1423" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>25/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Centro Regionale Spina Bifida e Vescica Neurologica</t>
+          <t>Selezione interna n. 2/2020 per il conferimento di incarichi professionali</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>15/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1424" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>26/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Anestesia in Ortopedia</t>
+          <t>Selezione interna n. 1/2020 per il conferimento di incarichi di organizzazione non aventi funzione di coordinamento</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1425" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>15/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1425" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>26/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Percorso Trauma</t>
+          <t>Avviso di selezione pubblica n. 34/2020 per il conferimento di n. 1 incarico libero professionale ad Educatore Professionale</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>13/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1426" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>23/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Neurorianimazione</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Organizzazione dei Servizi Sanitari di Base</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1427" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
-[...4 lines deleted...]
-          <t>08/10/2020 00:00</t>
+          <t>13/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Angio Tac</t>
+          <t>Avviso di selezione pubblica n. 37/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia con attestato MEST o diploma triennale di formazione in medicina generale da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>09/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1428" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>19/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Diagnostica Avanzata in Ematologia</t>
+          <t>Avviso di selezione pubblica n. 36/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati da assegnare ai servizi di Accettazione e Pronto Soccorso aziendali</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>09/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1429" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>19/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Radioterapia Senologica</t>
+          <t>Avviso di selezione pubblica n. 38/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare all'UOC Accettazione e Pronto Soccorso Vicenza</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1430" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>09/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1430" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>19/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione dell’ Equipe Alcologica del SER.D.” di Vicenza</t>
+          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Urologia - Geriatria.</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1431" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>07/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1431" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>05/11/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione Ambulatorio Medico SER.D. 2 di Montecchio”</t>
+          <t>Avviso pubblico, per soli titoli, per l’assunzione a tempo determinato di n. 30 COLLABORATORI PROFESSIONALI SANITARI – INFERMIERI - CAT. D</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>02/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1432" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>17/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia digestiva</t>
+          <t>Concorso pubblico per Collaboratore Professionale Sanitario Infermiere cat. D.</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1433" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>02/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1433" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>22/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 1</t>
+          <t>Avviso pubblico n. 59 per colloquio, per l’attribuzione di una borsa di studio a diplomato/a da inserire nell'ambulatorio dedicato ai pazienti inviati dall'amministrazione militare americana e NATO</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1434" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>01/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1434" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>16/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 2</t>
+          <t>Avviso di selezione pubblica n. 35/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>01/10/2020 00:00</t>
         </is>
       </c>
       <c r="E1435" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>11/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Sicurezza alimentare, controllo ufficiale e procedure operative</t>
+          <t>Avviso pubblico n. 6/2020 per il conferimento dell'incarico di Direttore UOC Servizio di Medicina Legale</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1436" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>29/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1436" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>29/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Radiologia Senologica</t>
+          <t>Avviso pubblico n. 60 per colloquio, per l’attribuzione di n. 4 borse di studio per laureati da assegnare ai Servizi Tecnico Amministrativi</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1437" t="inlineStr">
         <is>
-          <t>18/09/2020 00:00</t>
+          <t>25/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1437" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>12/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Selezione interna per la progressione verticale di personale dipendente nei profili professionali di Collaboratore Tecnico Professionale/Collaboratore Amministrativo Professionale cat. D, per un totale di n. 6 posti</t>
+          <t>Avviso pubblico n. 61 per colloquio, per l’attribuzione di n. 6 borse di studio per diplomati da assegnare ai Servizi Tecnico Amministrativi.</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1438" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>25/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1438" t="inlineStr">
         <is>
-          <t>07/10/2020 00:00</t>
+          <t>12/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Maxillo-Facciale</t>
+          <t>Avviso di selezione pubblica n. 33/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Pediatria</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1439" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>24/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1439" t="inlineStr">
+        <is>
+          <t>04/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, Azienda ULSS n. 2 Marca Trevigiana in condivisione con Azienda ULSS n. 8 Berica, per n. 10 posti di Collaboratore Tecnico Prof.le INGEGNERE INFORMATICO cat. D</t>
+          <t>Concorsi pubblici per Dirigente Medico nelle discipline di: Oncologia – Chirurgia Generale – Medicina e Chirurgia d’Accettazione e d’Urgenza – Cardiologia.</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Aperto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1440" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>23/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1440" t="inlineStr">
+        <is>
+          <t>22/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nei profili professionali di Coll. Tecnico Prof.le / Coll.Amm.vo Prof.le cat. D, per un totale complessivo di n. 6 posti</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Scaduto</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1441" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
-[...4 lines deleted...]
-          <t>07/10/2020 00:00</t>
+          <t>23/09/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 30/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Fisioterapia</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 20 COLLABORATORI PROFESSIONALI SANITARI - ASSISTENTI SANITARI - CAT. D</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Scaduto</t>
-[...4 lines deleted...]
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Aperto</t>
         </is>
       </c>
       <c r="D1442" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="E1442" t="inlineStr">
         <is>
           <t>21/09/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 58 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione Ambulatorio Medico SER.D. 2 di Montecchio”</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1443" t="inlineStr">
         <is>
-          <t>25/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Avviso pubblico n. 57 per colloquio, per l’attribuzione di una borsa di studio da assegnare alla UOC Pediatria</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione “Gestione dell’ Equipe Alcologica del SER.D.” di Vicenza</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1444" t="inlineStr">
         <is>
-          <t>25/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 31/2020 per il conferimento di n. 2 incarichi libero professionali a professionisti laureati in Medicina e Chirurgia specializzati in Ginecologia e Ostetricia</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Radioterapia Senologica</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr">
         <is>
-          <t>09/09/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1445" t="inlineStr">
         <is>
-          <t>16/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Avviso di selezione pubblica n. 32/2020 per il conferimento di n. 1 incarico libero professionale a professionista laureato in Medicina e Chirurgia specializzato in Pediatria</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Diagnostica Avanzata in Ematologia</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr">
         <is>
-          <t>09/09/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1446" t="inlineStr">
         <is>
-          <t>16/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzioni a tempo determinato di n. 10 Collaboratori Professionli Sanitari - Infermieri - cat. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Angio Tac</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr">
         <is>
-          <t>02/09/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1447" t="inlineStr">
+        <is>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Avviso n. 29/2020 per il conferimento di incarichi libero professionali a professionisti laureati in Medicina e Chirurgia da assegnare al Dipartimento Interaziendale Medicina Trasfusionale (DIMT)</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Neurorianimazione</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr">
         <is>
-          <t>26/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1448" t="inlineStr">
         <is>
-          <t>05/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Veterinario disciplina Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli animali di origine animale e loro derivati da assegnare al Distretto Ovest</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Percorso Trauma</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr">
         <is>
-          <t>25/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1449" t="inlineStr">
         <is>
-          <t>24/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Avviso di mobilità esterna volontaria per n. 1 Dirigente Medico disciplina Medicina Interna da assegnare alla UOC Cardiologia ad indirizzo riabilitativo Ospedale di Lonigo</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Anestesia in Ortopedia</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1450" t="inlineStr">
         <is>
-          <t>24/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1450" t="inlineStr">
         <is>
-          <t>23/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di n. 20 COLLABORATORI PROFESSIONALI SANITARI - ASSISTENTI SANITARI - CAT. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Centro Regionale Spina Bifida e Vescica Neurologica</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr">
         <is>
-          <t>14/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1451" t="inlineStr">
         <is>
-          <t>29/08/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Avviso pubblico per assunzione a tempo determinato di n. 1 Dirigente Medico da assegnare alla U.O.C. Breast Unit disciplina: Chirurgia Plastica e Ricostruttiva</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Centro Regionale Epilessia</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1452" t="inlineStr">
         <is>
-          <t>14/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1452" t="inlineStr">
         <is>
-          <t>29/08/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore professionale Sanitario - Dietista cat. D</t>
+          <t>Avviso interno per il conferimento di incarico professionale di Alta Specializzazione Diagnostica ecografica nelle malattie infettive e parassitarie</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1453" t="inlineStr">
         <is>
-          <t>13/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1453" t="inlineStr">
+        <is>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Amministrativo Area Giuridica</t>
+          <t>Avviso interno per il conferimento di un incarico di Alta Specializzazione Radiologia Senologica</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1454" t="inlineStr">
         <is>
-          <t>13/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1454" t="inlineStr">
+        <is>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Amministrativo Area Economica</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Sicurezza alimentare, controllo ufficiale e procedure operative</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1455" t="inlineStr">
         <is>
-          <t>13/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1455" t="inlineStr">
+        <is>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Collaboratore Professionale Sanitario - Educatore Professionale cat. D</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS Endoscopia digestiva</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1456" t="inlineStr">
         <is>
-          <t>13/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1456" t="inlineStr">
+        <is>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore UOC Neurologia Arzignano Montecchio</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 1</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1457" t="inlineStr">
         <is>
-          <t>11/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1457" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, riservato al personale precario interessato al processo di stabilizzazione ex art. 20 c. D. Lgs. 75/17 per n. 1 Dirigente Farmacista disciplina Farmacia Territoriale</t>
+          <t>Avviso interno per il conferimento di un incarico di Responsabile UOS SER.D. 2</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr">
         <is>
-          <t>11/08/2020 00:00</t>
+          <t>18/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1458" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>08/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento dell'incarico di Direttore U.O.C. Cure Primarie - Distretto Ovest</t>
+          <t>Selezione interna per la progressione verticale di personale dipendente nei profili professionali di Collaboratore Tecnico Professionale/Collaboratore Amministrativo Professionale cat. D, per un totale di n. 6 posti</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr">
         <is>
-          <t>11/08/2020 00:00</t>
+          <t>17/09/2020 00:00</t>
         </is>
       </c>
       <c r="E1459" t="inlineStr">
         <is>
-          <t>10/09/2020 00:00</t>
+          <t>07/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Medicina Interna</t>
+          <t>Avviso di selezione interna per la progressione verticale di personale dipendente nei profili professionali di Coll. Tecnico Prof.le / Coll.Amm.vo Prof.le cat. D, per un totale complessivo di n. 6 posti</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>Aperto</t>
+          <t>Scaduto</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr">
         <is>
-          <t>04/08/2020 00:00</t>
+          <t>17/09/2020 00:00</t>
+        </is>
+      </c>
+      <c r="E1460" t="inlineStr">
+        <is>
+          <t>07/10/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Radiodiagnostica</t>
+          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Chirurgia Maxillo-Facciale</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr">
         <is>
-          <t>04/08/2020 00:00</t>
+          <t>17/09/2020 00:00</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Azienda Zero: concorso pubblico Dirigente Medico - disciplina Neurologia</t>
+          <t>Concorso pubblico, per titoli ed esami, Azienda ULSS n. 2 Marca Trevigiana in condivisione con Azienda ULSS n. 8 Berica, per n. 10 posti di Collaboratore Tecnico Prof.le INGEGNERE INFORMATICO cat. D</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
+      <c r="C1462" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Tecnico</t>
+        </is>
+      </c>
       <c r="D1462" t="inlineStr">
         <is>
-          <t>04/08/2020 00:00</t>
-[...301 lines deleted...]
-          <t>02/09/2020 00:00</t>
+          <t>17/09/2020 00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>