--- v1 (2026-07-31)
+++ v2 (2026-10-30)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J501"/>
+  <dimension ref="A1:J515"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Anno</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Categoria</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -481,23933 +481,24585 @@
           <t>Uff. resp. del procedimento amministrativo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Modalita seguita per l'individuazione del beneficiario</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2026</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>30/07/2026</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>93025610259</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>11.793,10</t>
+          <t>21.848,45</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Liquidazione contributo dovuto per il quadrimestre marzo - giugno 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa –liquidazione dei turni effettivamente svolti.</t>
+          <t>Parte quota associativa annuale 2026 riferita al 4° trimestre 2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Accordo su base regionale</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2026</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>22/06/2026</t>
+          <t>27/08/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>ASSOCIAZIONE MOVIMENTO PER I DIRITTI DEL MALATO ODV Arzignano - Montecchio Maggiore</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>90002920248</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>21848.45</t>
+          <t>4.319,65</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2026 riferita al 3° trimestre 2026</t>
+          <t>Rimborso spese per polizze assicurative e acquisto divise</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2026</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>13/08/2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Fondazione Silvana e Bruno Mastrotto di Arzignano</t>
+          <t>Benificiari diversi in condizione di fragilità socio-sanitaria distretto Est e distretto Ovest</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>€ 319.425,37</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGR 1406/66 E DGR 1816/17</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS SERVIZIO INTEGRAZIONE LAVORATIVA</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Possesso dei requisiti di cui alla DGR 1406/16 e DGR 1816/17</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2026</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Associazione Il Girasole di Sandrigo</t>
+          <t>ASSOCIAZIONE A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>33005390241</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>23.584,00</t>
+          <t>934,00</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>Rimborso spese polizza assicurativa (regolazione premio 2025/2026 e premio 2026/2027)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2026</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Associazione A.V.M.A.D. di Vicenza</t>
+          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>99.785,90</t>
+          <t>675,00</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>Rimborso spese polizza assicurativa 2026</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2026</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>30/07/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Associazione A.M.A. di Arzignano</t>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>93025610259</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>61.630,10</t>
+          <t>11.793,10</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>Liquidazione contributo dovuto per il quadrimestre marzo - giugno 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa –liquidazione dei turni effettivamente svolti.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo su base regionale</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2026</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>4013550266</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>21848.44</t>
+          <t>21848.45</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2026 riferita al 2° trimestre 2026</t>
+          <t>Parte quota associativa annuale 2026 riferita al 3° trimestre 2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2026</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>14/05/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>93025610259</t>
+          <t>C.F.01165400589 e P.IVA 00968951004</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>5896.55</t>
+          <t>5.500,56</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Liquidazione contributo dovuto per il bimestre gennaio-febbraio 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2026</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>23/04/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>C.F./P.IVA 02254870245</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>730.9</t>
+          <t>200.000,00</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici ottobre 2025</t>
+          <t>Decreto dirigenziale n. 141 del 27/03/2024, DGR n. 2706/2014 e DGR 1422/2025.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2026.</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2026</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
+          <t>Fondazione Silvana e Bruno Mastrotto di Arzignano</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>8.000,00</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici gennaio 2026</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J11" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2026</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Federsanità Anci Federazione Veneto</t>
+          <t>Associazione Il Girasole di Sandrigo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>33005390241</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>23.584,00</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Quota associativa per anno 2026</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Contributo associativo</t>
-[...2 lines deleted...]
-      <c r="J12" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2026</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
+          <t>Associazione A.V.M.A.D. di Vicenza</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>99.785,90</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2026</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>"MIDORI" - O.d.V.</t>
+          <t>Associazione A.M.A. di Arzignano</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>61.630,10</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J14" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2026</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
+          <t>Proposte Educative S.r.l.</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>C.F./P.IVA 04375420249</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>40.000,00</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 1272/2024</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatori di disabilità psichiche e sensoriali, ex Art. 26 della Legge 833/1978.</t>
         </is>
       </c>
       <c r="J15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2026</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>"ATTIVAMENTE" - O.d.V.</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>1.665.000,00</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 1272/2024</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatori di disabilità psichiche e sensoriali, ex Art. 26 della Legge 833/1978.</t>
         </is>
       </c>
       <c r="J16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2026</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
+          <t>Centro Archimede S.r.l.</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>94051250267</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>215.000,00</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 1272/2024</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatori di disabilità psichiche e sensoriali, ex Art. 26 della Legge 833/1978.</t>
         </is>
       </c>
       <c r="J17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2026</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>93025610259</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>19551.73</t>
+          <t>21848.44</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Liquidazione contributo dovuto per l’anno 2025 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
+          <t>Parte quota associativa annuale 2026 riferita al 2° trimestre 2026</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Accordo su base regionale</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2026</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E19" t="inlineStr"/>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>93025610259</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5896.55</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Liquidazione contributo dovuto per il bimestre gennaio-febbraio 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo su base regionale</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2026</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E20" t="inlineStr"/>
+          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>95108890245</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>730.9</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Rimborso spese acquisto camici ottobre 2025</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2026</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>SVT srl - SOCIETÀ VICENTINA TRASPORTI</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>3419220243</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>41667</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Contributo economico per percorso linea 30 trasporto pubblico locale</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Collaborazione per trasporto pubblico locale</t>
-[...2 lines deleted...]
-      <c r="J21" t="inlineStr"/>
+          <t>Bando ad evidenza pubblica (avviso di pubblico interesse).</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Erogazione contributo a titolo di rimborso spese.&lt;/p&gt;</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2.105.579,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Bando ad evidenza pubblica (avviso di pubblico interesse).</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Consuntivo 2025 ICDb, ICDb plus, ICDm, ICDmgs - Distretto Est</t>
+          <t>&lt;p&gt;Erogazione contributo a titolo di rimborso spese.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>02/03/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>1.483.680,00</t>
+          <t>844</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015, 682/2022</t>
+          <t>Rimborso spese acquisto camici gennaio 2026</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>N° 339 persone in condizione di fragilità sanitaria</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>1.259.587,28</t>
+          <t>1.541.000,00</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 317/2021 e DGR n. 1272/2024</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatori di disabilità psichiche e sensoriali, ex Art. 26 della Legge 833/1978.</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>N° 188 persone in condizione di fragilità sanitaria</t>
+          <t>Federsanità Anci Federazione Veneto</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>870.345,00</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Quota associativa per anno 2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contributo associativo</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE MOVIMENTO PER I DIRITTI DEL MALATO ODV Arzignano - Montecchio Maggiore</t>
+          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>90002920248</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>1913</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>"MIDORI" - O.d.V.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>21848.44</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Quota associativa riferita al 1° trimestre 2026</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>09/10/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>N° 6 cittadini titolari di patente speciale di tipo B</t>
+          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>4.122,20</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Domanda di cittadini in possesso dei requisiti di legge</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>"ATTIVAMENTE" - O.d.V.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>46681.65</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 4° trimestre 2025 e integrazione quota associativa anno 2025</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria</t>
+          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>94051250267</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>19.718,46</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei"</t>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>93025610259</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>38.820,72</t>
+          <t>19551.73</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Liquidazione contributo dovuto per l’anno 2025 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo su base regionale</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>31.050,91</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Secondo semestre 2025 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>17.473,22</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Secondo semestre 2025 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Sant'Antonio"</t>
+          <t>SVT srl - SOCIETÀ VICENTINA TRASPORTI</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>3419220243</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>28.685,26</t>
+          <t>41667</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Contributo economico per percorso linea 30 trasporto pubblico locale</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Collaborazione per trasporto pubblico locale</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2025</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo</t>
+          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>00533470167</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>36.965,03</t>
+          <t>2.105.579,00</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Consuntivo 2025 ICDb, ICDb plus, ICDm, ICDmgs - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2025</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria"</t>
+          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>21.276,67</t>
+          <t>1.483.680,00</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015, 682/2022</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Consuntivo 2025 ICDb, ICDb plus, ICDm, ICDmgs - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2025</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni"</t>
+          <t>N° 339 persone in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>00427050232</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>1.083,67</t>
+          <t>1.259.587,28</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Consuntivo 2025 ICDa, SLA, ICDf, ICDp - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2025</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa</t>
+          <t>N° 188 persone in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>01791740580</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>36.922,53</t>
+          <t>870.345,00</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+          <t>Consuntivo 2025 ICDa, SLA, ICDf, ICDp - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2025</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>18/09/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla"</t>
+          <t>ASSOCIAZIONE MOVIMENTO PER I DIRITTI DEL MALATO ODV Arzignano - Montecchio Maggiore</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>90002920248</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>78.385,13</t>
+          <t>1913</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2025</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E40" t="inlineStr"/>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>4013550266</t>
+        </is>
+      </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>21848.44</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Quota associativa riferita al 1° trimestre 2026</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2025</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>20/11/2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E41" t="inlineStr"/>
+          <t>Associazione Oncologica Italiana "Mutilati della voce"</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>C.F./P.IVA 80025880230</t>
+        </is>
+      </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese.</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Primo semestre 2025 - Distretto Ovest</t>
+          <t>&lt;p&gt;Erogazione contributo a titolo di rimborso spese.&lt;/p&gt;</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2025</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N° 6 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>4.122,20</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 3° trimestre 2025</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Domanda di cittadini in possesso dei requisiti di legge</t>
         </is>
       </c>
       <c r="J42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2025</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>CC.F./P.IVA 00530190248</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>46681.65</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Parte quota associativa annuale 2025 riferita al 4° trimestre 2025 e integrazione quota associativa anno 2025</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2025</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>1165000</t>
+          <t>19.718,46</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J44" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2025</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei"</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>38.820,72</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J45" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2025</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria"</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>200000</t>
+          <t>31.050,91</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2025</t>
-[...2 lines deleted...]
-      <c r="J46" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2025</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia"</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>17.473,22</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Legge 328/2000</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2025</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Sant'Antonio"</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>28.685,26</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Legge 328/2000</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2025</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>29/05/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>C.F.01165400589 e P.IVA 00968951004</t>
+          <t>00533470167</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>2354.4</t>
+          <t>36.965,03</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore di S. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J49" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2025</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE A.Vi.L.L.-A.I.L.</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria"</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>3501</t>
+          <t>21.276,67</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J50" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2025</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE AVO - Associazione Volontari Ospedalieri Vicenza ODV VICENZA</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni"</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>00427050232</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>1.083,67</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J51" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2025</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
+          <t>Istituto Suore Figlie della Chiesa</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>01791740580</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>36.922,53</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J52" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2025</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>"MIDORI" - O.d.V.</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla"</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>78.385,13</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J53" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2025</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>31/07/2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J54" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Primo semestre 2025 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2025</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>31/07/2025</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>"ATTIVAMENTE" - O.d.V.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J55" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Primo semestre 2025 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2025</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>94051250267</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
+          <t>Parte quota associativa annuale 2025 riferita al 3° trimestre 2025</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2025</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>CC.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>4231.2</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore D. A. G.. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2025</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1165000</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 2° trimestre 2025</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2025</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>FEDERSANITA’/ANCI FEDERAZIONE VENETO</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Quota associativa riferita all'anno 2025</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Contributo associativo</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2025</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>10/03/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza ODV</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>95087920245</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>1306.8</t>
+          <t>200000</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2025</t>
         </is>
       </c>
       <c r="J60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>2025</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>1259.36</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore S. F. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J61" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>2025</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>1259.36</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore C. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J62" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>2025</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>16/01/2025</t>
+          <t>29/05/2025</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E63" t="inlineStr"/>
+          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>C.F.01165400589 e P.IVA 00968951004</t>
+        </is>
+      </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>2354.4</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore di S. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>2025</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>16/01/2025</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E64" t="inlineStr"/>
+          <t>ASSOCIAZIONE A.Vi.L.L.-A.I.L.</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>95010340248</t>
+        </is>
+      </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>3501</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>12/12/2024</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
+          <t>ASSOCIAZIONE AVO - Associazione Volontari Ospedalieri Vicenza ODV VICENZA</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>4019.64</t>
+          <t>263</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore B. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>95043480243</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+          <t>"MIDORI" - O.d.V.</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>94015500245</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>16/05/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>220000</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2024</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>26/04/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
+          <t>"ATTIVAMENTE" - O.d.V.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>4231.2</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore E. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM OdV</t>
+          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>94051250267</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>4231.2</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore D. A. G.. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Parte quota associativa annuale 2025 riferita al 2° trimestre 2025</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI OdV</t>
+          <t>FEDERSANITA’/ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Quota associativa riferita all'anno 2025</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Contributo associativo</t>
         </is>
       </c>
       <c r="J73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>10/03/2025</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
+          <t>Associazione Dottor Clown Vicenza ODV</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>95087920245</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>1306.8</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1259.36</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 2° trimestre 2024 (come da regolamento generale del Consorzio)</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore S. F. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>1259.36</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>CONTRIBUTO ASSOCIATIVO ANNO 2024</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>contributo associativo</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore C. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>21/03/2024</t>
+          <t>16/01/2025</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Secondo semestre 2024 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>21/03/2024</t>
+          <t>16/01/2025</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Secondo semestre 2024 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2024</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>29/02/2024</t>
+          <t>12/12/2024</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr"/>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>4019.64</t>
+        </is>
+      </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore B. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>2024</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>4118400</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Preventivo 2024</t>
+          <t>Primo semestre 2024 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>2024</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2537837</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Preventivo 2024</t>
+          <t>Primo semestre 2024 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>2024</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>16/05/2024</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>959760</t>
+          <t>220000</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2024</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>2024</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>26/04/2024</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>1671720</t>
+          <t>4231.2</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore E. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>2024</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>N. 90 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Associazione di Volontariato AITSaM OdV</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>302000</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>2024</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>379200</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>2024</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>83304</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>2024</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+          <t>Associazione di Volontariato MIDORI OdV</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>01791740580</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>20036.9</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>2024</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
+          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>00427050232</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>4268.1</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>2024</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>00533470167</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>34309.7</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Parte quota associativa annuale 2024 riferita al 2° trimestre 2024 (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>2024</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>20736.8</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>CONTRIBUTO ASSOCIATIVO ANNO 2024</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>contributo associativo</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>2024</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>21/03/2024</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>22767.9</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2024</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>21/03/2024</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>26603.8</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>2024</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>29/02/2024</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
+          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>00530190248</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>2024</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
+          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>41425.6</t>
+          <t>4118400</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Preventivo 2024</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>2024</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
+          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>41425.6</t>
+          <t>2537837</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Preventivo 2024</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>2024</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>21/02/2024</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
+          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>3211.4</t>
+          <t>959760</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Consuntivo 2023 ICDb - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>2024</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>21/02/2024</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>15027.7</t>
+          <t>1671720</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Consuntivo 2023 ICDb - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2024</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>21/02/2024</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>N. 32 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>N. 90 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>291276</t>
+          <t>302000</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Consuntivo 2023 ICDa, SLA - Distretto Ovest</t>
+          <t>Consuntivo 2023 ICDm, Mgs, CGmgs Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>2024</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>21/02/2024</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>N. 183 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>698081.24</t>
+          <t>379200</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Consuntivo 2023 ICDf, p, CGf, p - Distretto Ovest</t>
+          <t>Consuntivo 2023 ICDm, mgs e CGmgs Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>2024</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>21/02/2024</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>N. 37 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>314049.74</t>
+          <t>83304</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Consuntivo 2023 ICDa, SLA, CGa, SLA - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>2024</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>30/01/2024</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>01791740580</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>20036.9</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 (come da regolamento generale del Consorzio)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J101" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>2024</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>00427050232</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4268.1</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Secondo semestre 2023 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>2024</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E103" t="inlineStr"/>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>00533470167</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>34309.7</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Secondo semestre 2023 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale Servizio Affari Generali</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>20736.8</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2023 riferita al 4° trimestre 2023 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J104" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>22767.9</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J105" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>10/10/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Associazione VIP - Viviamo in positivo - Vicenza ODV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 95076070242</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>919.88</t>
+          <t>26603.8</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>rimborso acquisto camici e palloncini</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J106" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>13456.3</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J107" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>41425.6</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (4° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J108" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>41425.6</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>contributo associativo</t>
-[...2 lines deleted...]
-      <c r="J109" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>03/10/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>12060.95</t>
+          <t>3211.4</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>DGR n. 687/2024</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978 - Autorizzazione al pagamento quota extra budget relativa all'anno 2023.</t>
-[...2 lines deleted...]
-      <c r="J110" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E111" t="inlineStr"/>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>80015370242</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>15027.7</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Primo semestre 2023 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E112" t="inlineStr"/>
+          <t>N. 32 beneficiari diversi in condizione di fragilità sanitaria</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>291276</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Primo semestre 2023 - Distretto Ovest</t>
+          <t>Consuntivo 2023 ICDa, SLA - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>10/07/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N. 183 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>698081.24</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (2° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J113" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDf, p, CGf, p - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>N. 37 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>3263</t>
+          <t>314049.74</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J114" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDa, SLA, CGa, SLA - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>30/01/2024</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
+          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
-      <c r="I115" t="inlineStr"/>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
       <c r="J115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (3° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J116" t="inlineStr"/>
+          <t>UOS Servizio Integrazione Lavorativa</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2023 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>1269.36</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore Z. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J117" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2023 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2023</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>A.M.A. - Associazione Malattia di Alzheimer Ovest Vic.no OdV</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale Servizio Affari Generali</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>46970</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>Parte quota associativa annuale 2023 riferita al 4° trimestre 2023 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2023</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>A.V.M.A.D. - Associazione Veneto Malattie di Alzheimer OdV</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>72590</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2023</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>10/10/2023</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>IL GIRASOLE - Associazione di Volontariato OdV</t>
+          <t>Associazione VIP - Viviamo in positivo - Vicenza ODV</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>33005390241</t>
+          <t>C.F./P.IVA 95076070242</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>17080</t>
+          <t>919.88</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>rimborso acquisto camici e palloncini</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>2023</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO MASTROTTO Ente Filantropico</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>4270</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>2023</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM OdV</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Parte quota associativa annua (4° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>2023</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>contributo associativo</t>
         </is>
       </c>
       <c r="J123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2023</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>03/10/2023</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>12060.95</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGR n. 687/2024</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978 - Autorizzazione al pagamento quota extra budget relativa all'anno 2023.</t>
         </is>
       </c>
       <c r="J124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>2023</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI OdV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J125" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Primo semestre 2023 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>2023</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J126" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Primo semestre 2023 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>2023</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>10/07/2023</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Associazione Volontari Ospedalieri (A.V.O.)</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>C.F. 9510S890245</t>
+          <t>04013550266</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>262.02</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>Parte quota associativa annua (2° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>2023</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3263</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>2023</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
-[...2 lines deleted...]
-      <c r="F129" t="inlineStr"/>
+          <t>92182240280</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>7200</t>
+        </is>
+      </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr"/>
+      <c r="J129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
-[...2 lines deleted...]
-      <c r="F130" t="inlineStr"/>
+          <t>04013550266</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>13570.71</t>
+        </is>
+      </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>Parte quota associativa annua (3° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr"/>
+      <c r="J130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>2023</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>N. 12 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>102569.91</t>
+          <t>1269.36</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore Z. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>2023</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>N. 30 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>A.M.A. - Associazione Malattia di Alzheimer Ovest Vic.no OdV</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>244600</t>
+          <t>46970</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2023</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>A.V.M.A.D. - Associazione Veneto Malattie di Alzheimer OdV</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>229600</t>
+          <t>72590</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>2023</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>IL GIRASOLE - Associazione di Volontariato OdV</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>33005390241</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>100400</t>
+          <t>17080</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>2023</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>Fondazione SILVANA E BRUNO MASTROTTO Ente Filantropico</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>1546720</t>
+          <t>4270</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>2023</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>N. 7 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato AITSaM OdV</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>57796.8</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>2023</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>N. 25 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>219000</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>2023</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>N. 70 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>227150</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2023</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>N. 14 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato MIDORI OdV</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>55200</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>2023</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Ovest</t>
+          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>878160</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>2023</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione Volontari Ospedalieri (A.V.O.)</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 9510S890245</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>4352488</t>
+          <t>262.02</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2023</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>2098874</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Preventivo 2023</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>2023</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>N. 79 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>//</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 6513420242</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr"/>
       <c r="G143" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf anno 2022 - Distretto Est</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>N. 288 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>//</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 6513420242</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr"/>
       <c r="G144" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Consuntivi ICDp anno 2022, CGP e CGf anno 2022 - Distretto Est</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>2023</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>N. 32 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>N. 12 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>232862.32</t>
+          <t>102569.91</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf anno 2022 - Distretto Ovest</t>
+          <t>Consuntivi ICD e CG SLA anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>2023</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>N. 140 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>N. 30 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>395949.5</t>
+          <t>244600</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Consuntivi ICDp anno 2022, CGP e CGF anno 2022 - Distretto Ovest</t>
+          <t>Consuntivi ICDa e CGa anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2023</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>1269.36</t>
+          <t>229600</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore G. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J147" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDmgs e CGmgs anno 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>2023</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>2831.36</t>
+          <t>100400</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J148" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>2023</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>1546720</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J149" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDb e CGb anno 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>2023</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>N. 7 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>1665000</t>
+          <t>57796.8</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J150" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDsla anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>2023</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>26/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E151" t="inlineStr"/>
+          <t>N. 25 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>219000</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Secondo semestre 2022 - Distretto Est</t>
+          <t>Consuntivo ICDa anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>2023</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>26/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E152" t="inlineStr"/>
+          <t>N. 70 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>227150</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Secondo semestre 2022 - Distretto Ovest</t>
+          <t>Consuntivi ICD e CG mgs anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>2023</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>11/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>N. 14 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>55200</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J153" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Associazione "Curare a Casa"</t>
+          <t>Comuni Territorio Distretto Ovest</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>878160</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
-[...2 lines deleted...]
-      <c r="J154" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2023</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Associazione "Curare a Casa"</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>4352488</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Preventivo 2023</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Associazione "Curare a Casa"</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>95025620246</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2098874</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Preventivo 2023</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Associazione "Curare a Casa"</t>
+          <t>N. 79 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>368333.67</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDf anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Associazione "Curare a Casa"</t>
+          <t>N. 288 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
-[...6 lines deleted...]
-      <c r="J158" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>844543.26</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDp anno 2022, CGP e CGf anno 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2023</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Disabilità</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>02/01/2023</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>N. 5 cittadini titolari di patente speciale di tipo B</t>
+          <t>N. 32 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>2370.58</t>
+          <t>232862.32</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J159" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDf anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N. 140 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>395949.5</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (1° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J160" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDp anno 2022, CGP e CGF anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2023</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>29/12/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>255000</t>
+          <t>1269.36</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2023</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore G. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>29/12/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>255000</t>
+          <t>2831.36</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>30/09/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 4° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>91833.7</t>
+          <t>1665000</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>26/01/2023</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>23452.8</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Secondo semestre 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>26/01/2023</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
-          <t>9431.1</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Secondo semestre 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>11/01/2023</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>00533470167</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>34576</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>31541.7</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>24238.2</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>2022</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>95025620246</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>15635.2</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>46306</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>00530190248</t>
-[...26 lines deleted...]
-      </c>
+          <t>C.F. 95025620246</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr"/>
+      <c r="G172" t="inlineStr"/>
+      <c r="H172" t="inlineStr"/>
+      <c r="I172" t="inlineStr"/>
+      <c r="J172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>02/01/2023</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
+          <t>N. 5 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>24238.2</t>
+          <t>2370.58</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>2022</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>13457.7</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Parte quota associativa annua (1° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>04/08/2022</t>
+          <t>29/12/2022</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E175" t="inlineStr"/>
+          <t>Associazione Speranza</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>2254870245</t>
+        </is>
+      </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2023</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>2022</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>04/08/2022</t>
+          <t>29/12/2022</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E176" t="inlineStr"/>
+          <t>Salute Solidale - ODV</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>C.F. 95129540241</t>
+        </is>
+      </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Primo semestre 2022 - Distretto Ovest</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>30/09/2022</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Parte quota associativa annuale 2022 riferita al 4° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>2022</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>91833.7</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J178" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Rligiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>2022</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
+          <t>01791740580</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>23452.8</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J179" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>2022</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>00427050232</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>1165000</t>
+          <t>9431.1</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J180" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>2022</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>29/07/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L. di Vicenza</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>00533470167</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>3491</t>
+          <t>34576</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J181" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>2022</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>12/07/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>31541.7</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 3° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J182" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>2022</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>3150</t>
+          <t>24238.2</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J183" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>2022</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM Onlus</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>15635.2</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J184" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>2022</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI Onlus</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>46306</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J185" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>2022</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>20411.5</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J186" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>2022</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>95017720244</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>1595.07</t>
+          <t>24238.2</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J187" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>2022</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>13457.7</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore F. P. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J188" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>2022</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>04/08/2022</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore D.A.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J189" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Primo semestre 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>2022</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>03/06/2022</t>
+          <t>04/08/2022</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J190" t="inlineStr"/>
+          <t>UOS Servizio Integrazione Lavorativa</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Primo semestre 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>A.M.A. Associazione Malattia di Alzheimer Ovest Vic.no</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>2022</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>A.V.M.A.D. Associazione Veneto Malattie di Alzheimer</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>68400</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>2022</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>2022</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>033005390241</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>1165000</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>2022</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>04/04/2022</t>
+          <t>29/07/2022</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione A.Vi.L.L.-A.I.L. di Vicenza</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>3491</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua 2022 (2° trimestre), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>Rimborso premi assicurativi</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>2022</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>22/02/2022</t>
+          <t>12/07/2022</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E196" t="inlineStr"/>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>P.IVA 04013550266</t>
+        </is>
+      </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Parte quota associativa annuale 2022 riferita al 3° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>2022</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>22/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E197" t="inlineStr"/>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>95124740242</t>
+        </is>
+      </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>3150</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>2022</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla" di Brendola</t>
+          <t>Associazione di Volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>89968.7</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2022</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa di Vicenza</t>
+          <t>Associazione di Volontariato MIDORI Onlus</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>21241.3</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>2022</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>24080.3</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>2022</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo di Vicenza</t>
+          <t>Associazione Amici del Cuore</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>95017720244</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>28435.2</t>
+          <t>1595.07</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>2022</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea. Casa di riposo "Villa Sant'Antonio" di Vicenza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>31377</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore F. P. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>2022</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria" di Vicenza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>30901.6</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore D.A.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>2022</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>03/06/2022</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia" di Vicenza</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>15338.4</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2022</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr"/>
+      <c r="J204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>2022</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei" di Vicenza</t>
+          <t>A.M.A. Associazione Malattia di Alzheimer Ovest Vic.no</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>52104.4</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>2022</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria" di Monticello Conte Otto</t>
+          <t>A.V.M.A.D. Associazione Veneto Malattie di Alzheimer</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>25364.9</t>
+          <t>68400</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>2022</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Gratiae" di Vicenza</t>
+          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>22789.2</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>2022</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
+          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>033005390241</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>11458.9</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>2022</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/04/2022</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>61648.55</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Parte quota associativa annua 2022 (2° trimestre), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>2022</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>22/02/2022</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AMA Onlus di Arzignano</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>17648.06</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J210" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>2022</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>22/02/2022</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
-          <t>18621.53</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J211" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2021 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>2022</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>21/02/2022</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla" di Brendola</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>89968.7</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J212" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>2022</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>N. 33 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Istituto Suore Figlie della Chiesa di Vicenza</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>288800</t>
+          <t>21241.3</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa anno 2021 - Distretto Est</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>2022</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>N. 29 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>238600</t>
+          <t>24080.3</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa anno 2021 - Distretto Ovest</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>2022</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>N. 6 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo di Vicenza</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>533470167</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>48972</t>
+          <t>28435.2</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Consuntivo ICDsla anno 2021 - Distretto Ovest</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>2022</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Congregazione Suore Maestre di S.Dorotea. Casa di riposo "Villa Sant'Antonio" di Vicenza</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>107424.73</t>
+          <t>31377</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>Consuntivo ICDsla anno 2021 - Distretto Est</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>2022</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>N. 22 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria" di Vicenza</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>30901.6</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2021 - Distretto Ovest</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>2022</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>N. 64 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia" di Vicenza</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>233200</t>
+          <t>15338.4</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Consuntivo ICDmgs anno 2021 - Distretto Ovest</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>2022</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei" di Vicenza</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>304400</t>
+          <t>52104.4</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Consuntivo ICDmgs anno 2021 - Distretto Est</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>2022</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria" di Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>123600</t>
+          <t>25364.9</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2021 - Distretto Est</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>2022</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Gratiae" di Vicenza</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>1476120</t>
+          <t>22789.2</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb anno 2021 - Distretto Est</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>2022</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>840120</t>
+          <t>11458.9</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb anno 2021 - Distretto Ovest</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>2022</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>N. 83 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>400996.74</t>
+          <t>61648.55</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>2022</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato AMA Onlus di Arzignano</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>238476.32</t>
+          <t>17648.06</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>2022</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>N. 121 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>3305390241</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>352802.44</t>
+          <t>18621.53</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>2022</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>N. 248 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>750130.12</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>2022</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>N. 33 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>4099220</t>
+          <t>288800</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Preventivo 2022</t>
+          <t>Consuntivo ICDa anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>2022</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>N. 29 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>2026078</t>
+          <t>238600</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Preventivo 2022</t>
+          <t>Consuntivo ICDa anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>2022</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
+          <t>N. 6 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>6530</t>
+          <t>48972</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J229" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDsla anno 2021 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
+          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>107424.73</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDsla anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
+          <t>N. 22 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDm anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>2022</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
+          <t>N. 64 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>233200</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDmgs anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>2022</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>04/02/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>3140</t>
+          <t>304400</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore B. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J233" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDmgs anno 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>2022</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>21/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>255000</t>
+          <t>123600</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - ANNO 2022</t>
-[...2 lines deleted...]
-      <c r="J234" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>2022</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>10/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1476120</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 1° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J235" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb anno 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>2022</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>“Cosmo” Società Cooperativa Sociale di Vicenza</t>
+          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>P.IVA n. 02650100247</t>
-[...2 lines deleted...]
-      <c r="F236" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>840120</t>
+        </is>
+      </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDb anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>2022</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
+          <t>N. 83 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>P.IVA n. 01724940240</t>
-[...2 lines deleted...]
-      <c r="F237" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>400996.74</t>
+        </is>
+      </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDf anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>2022</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>“Fondazione di Partecipazione San Gaetano ONLUS“ di Vicenza</t>
+          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>P.IVA n. 03659650240</t>
-[...2 lines deleted...]
-      <c r="F238" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>238476.32</t>
+        </is>
+      </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDf anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>2022</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>“Il Borgo” - ONLUS di Vicenza</t>
+          <t>N. 121 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>P.IVA n. 02747230247</t>
-[...2 lines deleted...]
-      <c r="F239" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>352802.44</t>
+        </is>
+      </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDp anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>2022</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>“Airone” Soc. Coop. Soc. a r.l. - ONLUS di Agugliaro (VI)</t>
+          <t>N. 248 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>P.IVA n. 002286500240</t>
-[...2 lines deleted...]
-      <c r="F240" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>750130.12</t>
+        </is>
+      </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDp anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>2022</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>“Comunità Papa Giovanni XXIII” Soc. coop. a r. l. ONLUS - sede Lonigo (VI)</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
-[...2 lines deleted...]
-      <c r="F241" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>4099220</t>
+        </is>
+      </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Preventivo 2022</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>2022</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>P.IVA n. 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>45800</t>
+          <t>2026078</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>validità triennio 2021-2023</t>
+          <t>Preventivo 2022</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>2022</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>“Fondazione di Partecipazione San Gaetano ONLUS”</t>
+          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>C.F. 95104990247 e P.IVA n. 03659650240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>49200</t>
+          <t>6530</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>“Comunità Papa Giovanni XXIII” Coop. Soc. a r.l.</t>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>45800</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>validità triennio 2021-2023</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>“Centro Vicentino di Solidarietà Ce.I.S. Onlus”</t>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>49200</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>validità triennio 2021-2023</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>2022</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>“Cosmo” Società Cooperativa Sociale</t>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>P.IVA n. 02650100247</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>60000</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>validità triennale 2021-20223</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>2022</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>04/02/2022</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>COMUNITA’ PAPA GIOVANNI XXIII Società Cooperativa Sociale</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>11900</t>
+          <t>3140</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore B. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>2022</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/01/2022</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>NUOVA VITA Società Cooperativa Sociale</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 01724940240</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>11900</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - ANNO 2022</t>
         </is>
       </c>
       <c r="J248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>2022</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>10/01/2022</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CENTRO VICENTINO DI SOLIDARIETA’ (CE.I.S.)</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>10200</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>Parte quota associativa annuale 2022 riferita al 1° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>2022</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>04/01/2022</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>FONDAZIONE DI PARTECIPAZIONE SAN GAETANO</t>
+          <t>“Cosmo” Società Cooperativa Sociale di Vicenza</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>C.F. 95104990247 e P.IVA 03659650240</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 02650100247</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr"/>
       <c r="G250" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J250" t="inlineStr"/>
+          <t>DM 19.2.1993</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
+        </is>
+      </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>2022</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>04/01/2022</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>MINOTAURO Società Cooperativa Sociale</t>
+          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 07627020154</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 01724940240</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr"/>
       <c r="G251" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J251" t="inlineStr"/>
+          <t>DM 19.2.1993</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
+        </is>
+      </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>2022</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
+          <t>“Fondazione di Partecipazione San Gaetano ONLUS“ di Vicenza</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 03659650240</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr"/>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J252" t="inlineStr"/>
+          <t>DM 19.2.1993</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
+        </is>
+      </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>2022</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Comune di Vicenza e Medici per la Pace</t>
+          <t>“Il Borgo” - ONLUS di Vicenza</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>C.F. 00516890241 C.F. 931470060235</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 02747230247</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr"/>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Comune di Vicenza e Medici per la Pace</t>
+          <t>“Airone” Soc. Coop. Soc. a r.l. - ONLUS di Agugliaro (VI)</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>C.F. 00516890241 C.F. 931470060235</t>
+          <t>P.IVA n. 002286500240</t>
         </is>
       </c>
       <c r="F254" t="inlineStr"/>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>“Comunità Papa Giovanni XXIII” Soc. coop. a r. l. ONLUS - sede Lonigo (VI)</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 01970680409</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr"/>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>P.IVA n. 01724940240</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>45800</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>validità triennio 2021-2023</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>05/11/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>“Fondazione di Partecipazione San Gaetano ONLUS”</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>C.F. 95104990247 e P.IVA n. 03659650240</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>49200</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore E.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J257" t="inlineStr"/>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>validità triennio 2021-2023</t>
+        </is>
+      </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>11/10/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>“Comunità Papa Giovanni XXIII” Coop. Soc. a r.l.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>P.IVA n. 01970680409</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>45800</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (4° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J258" t="inlineStr"/>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>validità triennio 2021-2023</t>
+        </is>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>05/10/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>“Centro Vicentino di Solidarietà Ce.I.S. Onlus”</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>C.F. e P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>49200</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J259" t="inlineStr"/>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>validità triennio 2021-2023</t>
+        </is>
+      </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>05/10/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Agenzia delle Entrate Ufficio Territoriale di Vicenza</t>
+          <t>“Cosmo” Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>06363391001</t>
+          <t>P.IVA n. 02650100247</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>64.5</t>
+          <t>60000</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Imposte Tasse e Tributi</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J260" t="inlineStr"/>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>validità triennale 2021-20223</t>
+        </is>
+      </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>01/10/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>COMUNITA’ PAPA GIOVANNI XXIII Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>P.IVA n. 01970680409</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>11900</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
         </is>
       </c>
       <c r="J261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>13/08/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E262" t="inlineStr"/>
+          <t>NUOVA VITA Società Cooperativa Sociale</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>C.F. e P.IVA 01724940240</t>
+        </is>
+      </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>11900</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
         </is>
       </c>
       <c r="J262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>13/08/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E263" t="inlineStr"/>
+          <t>ASSOCIAZIONE CENTRO VICENTINO DI SOLIDARIETA’ (CE.I.S.)</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>C.F. e P.IVA 02238550244</t>
+        </is>
+      </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>10200</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
         </is>
       </c>
       <c r="J263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>FONDAZIONE DI PARTECIPAZIONE SAN GAETANO</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 95104990247 e P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>10200</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (3° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
         </is>
       </c>
       <c r="J264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>MINOTAURO Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>C.F. e P.IVA 07627020154</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>3221</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
         </is>
       </c>
       <c r="J265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>24/05/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>5170.92</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Rimborso quote polizza assicurativa</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del Terzo Settore)</t>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>06/05/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Federsanità ACI Veneto</t>
+          <t>Comune di Vicenza e Medici per la Pace</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>C.F. 92182240280</t>
+          <t>C.F. 00516890241 C.F. 931470060235</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Contributo associativo anno 2021</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Adesione alla Fderazione come da delibera del Direttore Generale n. 614 del 07.04.2021.</t>
-[...2 lines deleted...]
-      <c r="J267" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>2021</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...7 lines deleted...]
-      </c>
+          <t>Comune di Vicenza e Medici per la Pace</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>C.F. 00516890241 C.F. 931470060235</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr"/>
       <c r="G268" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>Primo semestre 2020 - Distretto Ovest</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>2021</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E269" t="inlineStr"/>
+          <t>Caracol Olol Jackson - APS</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>C.F. 6513420242</t>
+        </is>
+      </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>Secondo semestre 2020 - Distretto Ovest</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>2021</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E270" t="inlineStr"/>
+          <t>Salute Solidale - ODV</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>C.F. 95129540241</t>
+        </is>
+      </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>Secondo semestre 2020 - Distretto Est</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>2021</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>31/03/2021</t>
+          <t>05/11/2021</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (2° trimestre 2021), ai sensi dell'art. 15.6 del "Regolamento generale di funzionamento del Consorzio"</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio.</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore E.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>2021</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>11/10/2021</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>4325733</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Parte quota associativa annua (4° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>2021</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>05/10/2021</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>N. 97 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>326800</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>2021</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>05/10/2021</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>N. 34 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Agenzia delle Entrate Ufficio Territoriale di Vicenza</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>06363391001</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>280600</t>
+          <t>64.5</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Imposte Tasse e Tributi</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr"/>
+      <c r="J274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>2021</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>01/10/2021</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>N. 2 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>29120</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>2021</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>13/08/2021</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr"/>
       <c r="F276" t="inlineStr">
         <is>
-          <t>932520</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>2021</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>13/08/2021</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>1432920</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>2021</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>550000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Parte quota associativa annua (3° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>2021</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>121969.77</t>
+          <t>3221</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>2021</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>24/05/2021</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>N. 36 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>314000</t>
+          <t>342</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso quote polizza assicurativa</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazione di volontariato (Codice del Terzo Settore)</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>2021</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>06/05/2021</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Federsanità ACI Veneto</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 92182240280</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>2029864</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Contributo associativo anno 2021</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Adesione alla Fderazione come da delibera del Direttore Generale n. 614 del 07.04.2021.</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>2021</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>N. 37 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr"/>
       <c r="F282" t="inlineStr">
         <is>
-          <t>257664.32</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf 2020 - Distretto Ovest</t>
+          <t>Primo semestre 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>2021</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>N. 112 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
-          <t>277090.43</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp 2020 - Distretto Ovest</t>
+          <t>Secondo semestre 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>2021</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>N. 244 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr"/>
       <c r="F284" t="inlineStr">
         <is>
-          <t>707909.97</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2020 - Distretto Est</t>
+          <t>Secondo semestre 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>2021</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>31/03/2021</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>N. 87 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>411942.02</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Parte quota associativa annua (2° trimestre 2021), ai sensi dell'art. 15.6 del "Regolamento generale di funzionamento del Consorzio"</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>2021</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>05/03/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM Onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>4325733</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J286" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>Preventivo 2021</t>
+        </is>
+      </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>2021</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>05/03/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>N. 97 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>3705.32</t>
+          <t>326800</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J287" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm 2020 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>2021</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>03/03/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N. 34 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>280600</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2021: 1° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J288" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa 2020 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>2021</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>ACAT Vicenza</t>
+          <t>N. 2 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>95021590245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>41100</t>
+          <t>29120</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>periodo di vigenza della convenzione: 1.1.20 - 31.12.22</t>
+          <t>Consuntivo ICDsla 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>2021</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>ACAT Basso Vicentino</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>95009180241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>932520</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
+          <t>Consuntivo ICDb anno 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>2021</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>ACAT Valleagno</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>94010380247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>1432920</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
+          <t>Consuntivo ICDb anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>2021</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>ACAT Valchiampo</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>90001410241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>550000</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>periodo di vigenza della convenzione: 01.01.20-31.12.22</t>
+          <t>Consuntivo ICDm anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>N. 4 cittadini titolari di patente speciale B</t>
+          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>2627.04</t>
+          <t>121969.77</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J293" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDsla anno 2020 - Disretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI)</t>
+          <t>N. 36 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>C.F. 94051250267</t>
-[...2 lines deleted...]
-      <c r="F294" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>314000</t>
+        </is>
+      </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1740 del 12/11/2020. Estensione della convenzione approvata con Delibera del Direttore Generale n. 531 del 24/04/2020 tra l’Azienda ULSS 8 Berica e l’Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI), per attività di ideazione e realizzazione del logo del progetto aziendale “SPIR.NET: Salute Protezione Internazionale Richiedenti Network” – Fondo Asilo, Migrazione e Integrazione (FAMI).</t>
+          <t>Consuntivo ICD anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Associazione La Nostra Famiglia</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>1606592</t>
+          <t>2029864</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+          <t>Preventivo 2021</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Congregazione delle Suore Maestre di S. Dorotea Figlie dei Sacri Cuori - Presidio Riabilitativo "Villa Maria"</t>
+          <t>N. 37 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>C.F. 00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>1496525</t>
+          <t>257664.32</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+          <t>Consuntivo ICDf 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Centro Archimede srl</t>
+          <t>N. 112 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>P.IVA 05193800280</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>210000</t>
+          <t>277090.43</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+          <t>Consuntivo ICDp 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>13/11/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>N. 244 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>707909.97</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J298" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2020 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>06/10/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
+          <t>N. 87 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>411942.02</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 4° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J299" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Consuntivo ICf anno 2020 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>22/06/2020</t>
+          <t>05/03/2021</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
+          <t>Associazione di Volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>C.F. 95010340248</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>05/03/2021</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E301" t="inlineStr"/>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>95124740242</t>
+        </is>
+      </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>3705.32</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>03/03/2021</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E302" t="inlineStr"/>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>P.IVA 04013550266</t>
+        </is>
+      </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Pagamento quota associativa annuale 2021: 1° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E303" t="inlineStr"/>
+          <t>ACAT Vicenza</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>95021590245</t>
+        </is>
+      </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>41100</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>Primo semestre 2019 - Distretto Est</t>
+          <t>periodo di vigenza della convenzione: 1.1.20 - 31.12.22</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E304" t="inlineStr"/>
+          <t>ACAT Basso Vicentino</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>95009180241</t>
+        </is>
+      </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Secondo semestre 2019 - Distretto Est</t>
+          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E305" t="inlineStr"/>
+          <t>ACAT Valleagno</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>94010380247</t>
+        </is>
+      </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>Primo semestre 2018 - Distretto Ovest</t>
+          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E306" t="inlineStr"/>
+          <t>ACAT Valchiampo</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>90001410241</t>
+        </is>
+      </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>Secondo semestre 2018 - Distretto Ovest</t>
+          <t>periodo di vigenza della convenzione: 01.01.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>2020</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E307" t="inlineStr"/>
+          <t>N. 4 cittadini titolari di patente speciale B</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>2627.04</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>2020</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...7 lines deleted...]
-      </c>
+          <t>Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI)</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>C.F. 94051250267</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr"/>
       <c r="G308" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>Secondo semestre 2019 - Distretto Ovest</t>
+          <t>Delibera del Direttore Generale n. 1740 del 12/11/2020. Estensione della convenzione approvata con Delibera del Direttore Generale n. 531 del 24/04/2020 tra l’Azienda ULSS 8 Berica e l’Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI), per attività di ideazione e realizzazione del logo del progetto aziendale “SPIR.NET: Salute Protezione Internazionale Richiedenti Network” – Fondo Asilo, Migrazione e Integrazione (FAMI).</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>2020</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Associazione Centro Vicentino di Solidarietà Ce.I.S. Onlus</t>
+          <t>Associazione La Nostra Famiglia</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>9500</t>
+          <t>1606592</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
+          <t>DGR n. 2258 del 30/12/2016</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>UOS Convenzioni e privati accreditati</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
-[...2 lines deleted...]
-      <c r="J309" t="inlineStr"/>
+          <t>DGR n. 2258 del 30/12/2016</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+        </is>
+      </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>2020</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Congregazione delle Suore Maestre di S. Dorotea Figlie dei Sacri Cuori - Presidio Riabilitativo "Villa Maria"</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>C.F. 00530190248</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>1496525</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGR n. 2258 del 30/12/2016</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Convenzioni e privati accreditati</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGR n. 2258 del 30/12/2016</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>2020</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Centro Archimede srl</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>210000</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Convenzioni e privati accreditati</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Labirinto"</t>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>2020</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>13/11/2020</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>35960.57</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>2020</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>06/10/2020</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Pagamento quota associativa annuale 2020: 4° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>2020</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>22/06/2020</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>2020</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr"/>
       <c r="F315" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+          <t>Primo semestre 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>2020</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr"/>
       <c r="F316" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>PROGETTO GAP A NORD OVEST</t>
+          <t>Secondo semestre 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>2020</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr"/>
       <c r="F317" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Progetto GAP NORD OVEST</t>
+          <t>Primo semestre 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>2020</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr"/>
       <c r="F318" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>Progetto GAP NORD OVEST</t>
+          <t>Secondo semestre 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>2020</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr"/>
       <c r="F319" t="inlineStr">
         <is>
-          <t>33970</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco"</t>
+          <t>Primo semestre 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>2020</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr"/>
       <c r="F320" t="inlineStr">
         <is>
-          <t>11180</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+          <t>Secondo semestre 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>2020</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr"/>
       <c r="F321" t="inlineStr">
         <is>
-          <t>30900</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Prevenzione in strada"</t>
+          <t>Primo semestre 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>2020</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr">
         <is>
-          <t>15910</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+          <t>Secondo semestre 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>2020</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>18/06/2020</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Associazione Centro Vicentino di Solidarietà Ce.I.S. Onlus</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>C.F. e P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>15910</t>
+          <t>9500</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>2020</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>18/06/2020</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>17200</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>DAT</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Labirinto"</t>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>2020</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>18/06/2020</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>CONSORZIO PRISMA</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02422720249</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>55188</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Art. 36 del D.lgs 50/2016</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Approvvigionamenti Generali Ufficio Gare</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Gara sottosoglia</t>
-[...2 lines deleted...]
-      <c r="J325" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Labirinto"</t>
+        </is>
+      </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>2020</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>17/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>C.F.01165400589 e P.IVA 00968951004</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>3297</t>
+          <t>35960.57</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
-[...4 lines deleted...]
-      <c r="J326" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>DAT</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
+        </is>
+      </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>2020</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
-[...2 lines deleted...]
-      <c r="E327" t="inlineStr"/>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>P.IVA 01724940240</t>
+        </is>
+      </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>DAT</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Proroga di un convenzionamento diretto</t>
-[...2 lines deleted...]
-      <c r="J327" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+        </is>
+      </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>2020</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
-[...2 lines deleted...]
-      <c r="E328" t="inlineStr"/>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>P.IVA 02238550244</t>
+        </is>
+      </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>DAT</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Proroga di un convenzionamento diretto</t>
-[...2 lines deleted...]
-      <c r="J328" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Io non mi gioco"</t>
+        </is>
+      </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>2020</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>CONSORZIO PRISMA</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02422720249</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>109840</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Art. 36 del D.lgs 50/2016</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Approvvigionamenti Generali Ufficio Gare</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Gara sottosoglia</t>
-[...2 lines deleted...]
-      <c r="J329" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+        </is>
+      </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>2020</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>"Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>C.F. 95005510243 e P.IVA 0203930247</t>
+          <t>C.F. e P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>7000</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>DECRETO LEGISLATIVO N. 117 del 03/07/2017 art. 55 comma 4</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>DAT</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Bando ad evidenza pubblica (avviso di interesse)</t>
-[...2 lines deleted...]
-      <c r="J330" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>PROGETTO GAP A NORD OVEST</t>
+        </is>
+      </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>2020</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>11/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>01970680409</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 3° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J331" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>Progetto GAP NORD OVEST</t>
+        </is>
+      </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>2020</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>10/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>01970680409</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Rimborso quote polizza assicurativa</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J332" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Progetto GAP NORD OVEST</t>
+        </is>
+      </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>2020</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>05/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>7000</t>
+          <t>33970</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J333" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Io non mi gioco"</t>
+        </is>
+      </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>2020</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>03/06/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>27141.42</t>
+          <t>11180</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 1° e 2° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J334" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+        </is>
+      </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>2020</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>13/05/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>C.F. 97152190589</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>30900</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Adesione a Federazione di settore.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>(Pagamento contributo associativo annuo - 2020).</t>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>2020</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>30/04/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>5500</t>
+          <t>15910</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J336" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+        </is>
+      </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>2020</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>951000</t>
+          <t>15910</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2019 - Distretto Ovest</t>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>2020</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>1423080</t>
+          <t>17200</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2019 - Distretto Est</t>
+          <t>Scheda progettuale "Labirinto"</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>2020</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>CONSORZIO PRISMA</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>582400</t>
+          <t>55188</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Art. 36 del D.lgs 50/2016</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Approvvigionamenti Generali Ufficio Gare</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gara sottosoglia</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>2020</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>17/06/2020</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>N. 108 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F.01165400589 e P.IVA 00968951004</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>350800</t>
+          <t>3297</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
-[...16 lines deleted...]
-      </c>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr"/>
+      <c r="I340" t="inlineStr"/>
+      <c r="J340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>2020</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>N. 35 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr"/>
       <c r="F341" t="inlineStr">
         <is>
-          <t>292800</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Proroga di un convenzionamento diretto</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>2020</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>N. 41 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr"/>
       <c r="F342" t="inlineStr">
         <is>
-          <t>341600</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Proroga di un convenzionamento diretto</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>2020</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>CONSORZIO PRISMA</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>115783.3</t>
+          <t>109840</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>Art. 36 del D.lgs 50/2016</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Approvvigionamenti Generali Ufficio Gare</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gara sottosoglia</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>2020</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>N. 5 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>"Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95005510243 e P.IVA 0203930247</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>34130</t>
+          <t>7000</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>DECRETO LEGISLATIVO N. 117 del 03/07/2017 art. 55 comma 4</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bando ad evidenza pubblica (avviso di interesse)</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>2020</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>11/06/2020</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>N. 36 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>233682.6</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Pagamento quota associativa annuale 2020: 3° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>2020</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>10/06/2020</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>N. 84 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>418763.35</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Rimborso quote polizza assicurativa</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>2020</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>05/06/2020</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>N. 221 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>731926.06</t>
+          <t>7000</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>2020</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>03/06/2020</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>397508</t>
+          <t>27141.42</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Pagamento quota associativa annuale 2020: 1° e 2° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>2020</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>12/02/2020</t>
+          <t>13/05/2020</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>C.F. 97152190589</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>2727</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>Adesione a Federazione di settore.</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J349" t="inlineStr"/>
+          <t>Atto deliberativo di adesione.</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>(Pagamento contributo associativo annuo - 2020).</t>
+        </is>
+      </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>2020</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>29/01/2020</t>
+          <t>30/04/2020</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
-[...2 lines deleted...]
-      <c r="E350" t="inlineStr"/>
+          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>9001470245</t>
+        </is>
+      </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>5500</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici per i volontari</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>2020</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>20/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>4325733</t>
+          <t>951000</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>Preventivo 2020</t>
+          <t>Consuntivo ICDb 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>2020</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>20/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>1981864</t>
+          <t>1423080</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>Preventivo 2020</t>
+          <t>Consuntivo ICDb 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>2020</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figli Sacri Cuori</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>70384.95</t>
+          <t>582400</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDm anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>2020</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa di Isola Vic.na</t>
+          <t>N. 108 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>47277.05</t>
+          <t>350800</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDm anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>2020</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
+          <t>N. 35 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>46057.98</t>
+          <t>292800</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDa anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>2020</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
+          <t>N. 41 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>30792.4</t>
+          <t>341600</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDa anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>2020</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa S. Antonio" di Vicenza</t>
+          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>37649.66</t>
+          <t>115783.3</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICD SLA anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>2020</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Sacro Cuor di Maria" di Vicenza</t>
+          <t>N. 5 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>13360.79</t>
+          <t>34130</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICD SLA anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>2020</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Madre Azelia" di Vicenza</t>
+          <t>N. 36 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>14449.24</t>
+          <t>233682.6</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consutivo ICDf anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>2020</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Suore Maestre di S. Dorotea" di Vicenza</t>
+          <t>N. 84 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>9034.18</t>
+          <t>418763.35</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>2020</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Mater Dei" di Vicenza</t>
+          <t>N. 221 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>46319.21</t>
+          <t>731926.06</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>2020</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Maria" di Monticello Conte Otto</t>
+          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>25116.1</t>
+          <t>397508</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Consutivo ICDp anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>2020</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>12/02/2020</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>22955.52</t>
+          <t>2727</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>2020</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>29/01/2020</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Congregazione Suore maestre S. Dorotea. Casa di Riposo "Villa Mater Gratiae" di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Associazione AVO Vicenza</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr"/>
       <c r="F364" t="inlineStr">
         <is>
-          <t>24713.37</t>
+          <t>366</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese acquisto camici per i volontari</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>2020</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>20/01/2020</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>N. 8 cittadini titolari di patente speciale tipo B</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>4411.32</t>
+          <t>4325733</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J365" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Preventivo 2020</t>
+        </is>
+      </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>19/12/2019</t>
+          <t>20/01/2020</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>C.F. 95017720244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>530.69</t>
+          <t>1981864</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative (periodo 29.11.2018 / 29.11.2019).</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
-[...2 lines deleted...]
-      <c r="J366" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>Preventivo 2020</t>
+        </is>
+      </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>12/12/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figli Sacri Cuori</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>70384.95</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
-[...2 lines deleted...]
-      <c r="J367" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>29/10/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Ass.ne di Volontariato "Vicenza Tutor" Onlus di Vicenza</t>
+          <t>Istituto Suore Figlie della Chiesa di Isola Vic.na</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>95073410243</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>26432.3</t>
+          <t>47277.05</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Progetto Regionale di cui alle DD.G.R.V. 241/2018 e 337/2018</t>
-[...2 lines deleted...]
-      <c r="J368" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>23/09/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Istituto Comprensivo Statale Vicenza 8</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>C.F. 80015770243</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>678.13</t>
+          <t>46057.98</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (mese di luglio 2019)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Convenzione con altri enti pubblici</t>
-[...2 lines deleted...]
-      <c r="J369" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>11/09/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
-[...3 lines deleted...]
-      <c r="G370" t="inlineStr"/>
+          <t>533470167</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>30792.4</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
-[...2 lines deleted...]
-      <c r="J370" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>12/07/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa S. Antonio" di Vicenza</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>19314.61</t>
+          <t>37649.66</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DGRV 1673/2013</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
-[...2 lines deleted...]
-      <c r="J371" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>05/07/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Sacro Cuor di Maria" di Vicenza</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>13360.79</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J372" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>14/06/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Madre Azelia" di Vicenza</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>900009200248</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>42000</t>
+          <t>14449.24</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>DGRV 1975/2018</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J373" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>14/06/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Fondazione "Silvana e Bruno" di Arzignano</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Suore Maestre di S. Dorotea" di Vicenza</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>940116990247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>9034.18</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>DGRV 1975/2018</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J374" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>12/06/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Mater Dei" di Vicenza</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>46319.21</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>12/06/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Maria" di Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>25116.1</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Ecodiagnostica srl</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>03353680246</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>60000</t>
+          <t>22955.52</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>Delibera n. 722 del 15/05/2019. Acquisto di prestazioni di ecografie tiroidee da ECODIAGNOSTICA SRL di Arzignano (VI), a favore della popolazione target individuata dalla Regione del Veneto nell'ambito dell'attività di screening PFAS. Accordo contrattuale vigente dal 15/05/2019 al 31/12/2019.</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori di Vicenza - Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI)</t>
+          <t>Congregazione Suore maestre S. Dorotea. Casa di Riposo "Villa Mater Gratiae" di Vicenza</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>40000</t>
+          <t>24713.37</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>Delibera n. 609 del 17/04/2019. Approvazione di un progetto sperimentale, denominato "Progetto intensivo", realizzato dall'ente Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori, presso il Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI), a favore di minori con disturbo del neurosviluppo residenti nell'Azienda ULSS 8 Berica.</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>N. 8 cittadini titolari di patente speciale tipo B</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>C.F. 95108890245</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>4411.32</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
         </is>
       </c>
       <c r="J379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>2019</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>09/05/2019</t>
+          <t>19/12/2019</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.V.M.A.D. Onlus di Vicenza</t>
+          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>C.F. 95017720244</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>43200</t>
+          <t>530.69</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>Rimborso spese assicurative (periodo 29.11.2018 / 29.11.2019).</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
         </is>
       </c>
       <c r="J380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>2019</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>09/05/2019</t>
+          <t>12/12/2019</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato VICENZA TUTOR Onlus di Vicenza</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>95073410243</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>26432.3</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
         </is>
       </c>
       <c r="J381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>2019</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>02/05/2019</t>
+          <t>29/10/2019</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
+          <t>Ass.ne di Volontariato "Vicenza Tutor" Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>95073410243</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>26432.3</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Progetto Regionale di cui alle DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="J382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>2019</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>02/05/2019</t>
+          <t>23/09/2019</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Istituto Comprensivo Statale Vicenza 8</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>C.F. 80015770243</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>678.13</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (mese di luglio 2019)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con altri enti pubblici</t>
         </is>
       </c>
       <c r="J383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>26/04/2019</t>
+          <t>11/09/2019</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>C.F. 97152190589</t>
-[...11 lines deleted...]
-      </c>
+          <t>C.F. 95005510243</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr"/>
+      <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione.</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>2019</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>15/03/2019</t>
+          <t>12/07/2019</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>N. 85 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>421835.76</t>
+          <t>19314.61</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DGRV 1673/2013</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>2019</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>15/03/2019</t>
+          <t>05/07/2019</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>N. 218 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>704919.76</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>2019</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>11/03/2019</t>
+          <t>14/06/2019</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>900009200248</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>256448.96</t>
+          <t>42000</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1975/2018</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>2019</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>11/03/2019</t>
+          <t>14/06/2019</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>N. 135 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Fondazione "Silvana e Bruno" di Arzignano</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>940116990247</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>430838</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1975/2018</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>2019</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>12/06/2019</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>N. 30 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>584000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2018 - Distretto Est</t>
+          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>2019</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>12/06/2019</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>N. 107 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>352000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2018 - Distretto Ovest</t>
+          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>2019</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Ecodiagnostica srl</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>03353680246</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>1370640</t>
+          <t>60000</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2018 - Distretto Est</t>
+          <t>Delibera n. 722 del 15/05/2019. Acquisto di prestazioni di ecografie tiroidee da ECODIAGNOSTICA SRL di Arzignano (VI), a favore della popolazione target individuata dalla Regione del Veneto nell'ambito dell'attività di screening PFAS. Accordo contrattuale vigente dal 15/05/2019 al 31/12/2019.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>2019</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori di Vicenza - Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI)</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>856440</t>
+          <t>40000</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2018 - Distretto Ovest</t>
+          <t>Delibera n. 609 del 17/04/2019. Approvazione di un progetto sperimentale, denominato "Progetto intensivo", realizzato dall'ente Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori, presso il Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI), a favore di minori con disturbo del neurosviluppo residenti nell'Azienda ULSS 8 Berica.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>2019</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95108890245</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>1912627</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>2019</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>09/05/2019</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>N. 46 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione di Volontariato A.V.M.A.D. Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>258400</t>
+          <t>43200</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>2019</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>09/05/2019</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>N. 38 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione di Volontariato VICENZA TUTOR Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95073410243</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>313600</t>
+          <t>26432.3</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>2019</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>02/05/2019</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>N. 15 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>136897.58</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>2019</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>02/05/2019</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>N. 6 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>40550</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>2019</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>26/02/2019</t>
+          <t>26/04/2019</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 97152190589</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>4324070</t>
+          <t>7500</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Adesione a Federazione di settore.</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione.</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>2019</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>15/03/2019</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+          <t>N. 85 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>41871.77</t>
+          <t>421835.76</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J399" t="inlineStr"/>
+          <t>graduatoria beneficari dei contributi</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>2019</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>15/03/2019</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Dei" - Vicenza</t>
+          <t>N. 218 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>53884.34</t>
+          <t>704919.76</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J400" t="inlineStr"/>
+          <t>graduatoria beneficari dei contributi</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>2019</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>11/03/2019</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servizi di Maria - Vicenza</t>
+          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>80015370240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>10258.77</t>
+          <t>256448.96</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J401" t="inlineStr"/>
+          <t>graduatoria beneficari dei contributi</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>2019</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>11/03/2019</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Figlie Sacri Cuori - Brendola</t>
+          <t>N. 135 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>70782.27</t>
+          <t>430838</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J402" t="inlineStr"/>
+          <t>graduatoria beneficari dei contributi</t>
+        </is>
+      </c>
+      <c r="J402" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>2019</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa S.Antonio" - Vicenza</t>
+          <t>N. 30 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>41462.78</t>
+          <t>584000</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J403" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>2019</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
+          <t>N. 107 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>40443.63</t>
+          <t>352000</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J404" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J404" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>2019</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Madre Azelia" - Vicenza</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>22810.12</t>
+          <t>1370640</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J405" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>2019</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>15787.06</t>
+          <t>856440</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J406" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>2019</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Gratiae" - Vicenza</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>28664.81</t>
+          <t>1912627</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J407" t="inlineStr"/>
+          <t>graduatoria beneficari dei contributi</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>Preventivo 2019</t>
+        </is>
+      </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>2019</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Maria" - Monticello Conte Otto</t>
+          <t>N. 46 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>31013.23</t>
+          <t>258400</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J408" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>2019</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>AVMAD - Associazione Veneto Malattie di Alzheimer e Demenze Degenerative - Vicenza</t>
+          <t>N. 38 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>36949.32</t>
+          <t>313600</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J409" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>2019</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
+          <t>N. 15 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>19122.1</t>
+          <t>136897.58</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J410" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDsla 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>2019</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Fondazione “Silvana e Bruno” di Arzignano</t>
+          <t>N. 6 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>40550</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J411" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDsla 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>2019</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>14/01/2019</t>
+          <t>26/02/2019</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Associazione Oncologica italiana "Mutilati della voce" onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>4324070</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>euro 5.000/anno</t>
+          <t>Preventivo 2019</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>2019</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>14/01/2019</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato "Cittadinanza e Salute" onlus</t>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>3010</t>
+          <t>41871.77</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>2019</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>10/01/2019</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Associazioni dei Club Alcologici Territoriali (ACAT) attive nel territorio dell'Azienda ULSS n. 8 Berica</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Dei" - Vicenza</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata.</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>53884.34</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>2019</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>10/01/2019</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servizi di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata</t>
+          <t>80015370240</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>10258.77</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>2019</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Figlie Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>P.IVA 01185590427 - C.F. 80003150424</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>70782.27</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>2019</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa S.Antonio" - Vicenza</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>41462.78</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>2019</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>40443.63</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>2019</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Madre Azelia" - Vicenza</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>22810.12</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>2019</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>533470167</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>15787.06</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>2019</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Gratiae" - Vicenza</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>P.IVA 01970680409</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>28664.81</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>2019</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Maria" - Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>31013.23</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>2019</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>AVMAD - Associazione Veneto Malattie di Alzheimer e Demenze Degenerative - Vicenza</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>36949.32</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>2019</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>19122.1</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
+          <t>Fondazione “Silvana e Bruno” di Arzignano</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>P.IVA 01185590427 - C.F. 80003150424</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>14/01/2019</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Associazione Oncologica italiana "Mutilati della voce" onlus</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
+          <t>euro 5.000/anno</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>14/01/2019</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Associazione di Volontariato "Cittadinanza e Salute" onlus</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>3010</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>10/01/2019</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Associazioni dei Club Alcologici Territoriali (ACAT) attive nel territorio dell'Azienda ULSS n. 8 Berica</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata.</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
+          <t>Delibera del Direttore Generale n. 33/2019 "Proroga fino al 30/06/2019 delle convenzioni vigenti con le Associazioni dei Club Alcologici Territoriali (ACAT) per la gestione dei Clubs e le attività connesse alle problematiche alcol-droga correlate". | complessivi (periodo: primo semestre 2019)</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>10/01/2019</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
+          <t>Periodo 01/01/2019-30/06/2019 | complessivi (primo semestre 2019)</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
+          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>P.IVA 01970680409</t>
+          <t>P.IVA 01185590427 - C.F. 80003150424</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
+          <t>Per motivi di privacy si pubblica solo l'oggetto della Delibera. Delibera del Direttore Generale n. 1588/2018 "Autorizzazione al ricovero riabilitativo di un minore, residente nel Distretto Ovest, presso il Centro di Riabilitazione della Lega del Filo d'Oro - sede operativa di Osimo (AN)".</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Trattamento di gruppo per giocatori e familiari".</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Prisma Soc. Coop. Soc. Consortile di Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>P.IVA 02422720249</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>77616</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 889/2018</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze - UOC Provveditorato, Economato e Gestione della logistica / UOS Gare</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>Bando di gara n. 7043205, CIG 74406602E0, infracomunitaria, a procedura aperta, con aggiudicazione all’offerta economicamente più vantaggiosa, tramite la piattaforma Sintel.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 889/2018 "Gara per l'affidamento di un servizio per la realizzazione di percorsi socioriabilitativi a favore di soggetti affetti da dipendenza patologica. Delibera di aggiudicazione". | comprensivi di IVA al 5%</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Prevenzione in strada"</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco"</t>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>2018</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>P.IVA 01185590427 - C.F. 80003150424</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato "Attività di prevenzione, sensibilizzazione e riabilitazione" del Dipartimento per le Dipendenze dell'Azienda ULSS 8 Berica".</t>
+          <t>Per motivi di privacy si pubblica solo l'oggetto della Delibera. Delibera del Direttore Generale n. 1588/2018 "Autorizzazione al ricovero riabilitativo di un minore, residente nel Distretto Ovest, presso il Centro di Riabilitazione della Lega del Filo d'Oro - sede operativa di Osimo (AN)".</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>2018</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>2018</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>31/12/2018</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Labirinto"</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Trattamento di gruppo per giocatori e familiari".</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>2018</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>28/12/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>4797.59</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>Domanda richiedenti in possesso dei requisiti</t>
-[...2 lines deleted...]
-      <c r="J442" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
+        </is>
+      </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>2018</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>27/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>C.F. 95010340248</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J443" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
+        </is>
+      </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>2018</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J444" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
+        </is>
+      </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>2018</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J445" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
+        </is>
+      </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>2018</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>C.F. 95017720244</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>348.62</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative e acquisto camici nuovi volontari</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J446" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
+        </is>
+      </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>2018</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>10/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>C.F. 95108890245</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 27.04.2018 / 26.04.2019)</t>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J447" t="inlineStr"/>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
+        </is>
+      </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>2018</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>10/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Istituto Comprensivo Statale Vicenza 8</t>
+          <t>Prisma Soc. Coop. Soc. Consortile di Vicenza</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>C.F. 80015770243</t>
+          <t>P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>678.13</t>
+          <t>77616</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (periodo 03 / 27 luglio 2018)</t>
+          <t>Delibera del Direttore Generale n. 889/2018</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento per le Dipendenze - UOC Provveditorato, Economato e Gestione della logistica / UOS Gare</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J448" t="inlineStr"/>
+          <t>Bando di gara n. 7043205, CIG 74406602E0, infracomunitaria, a procedura aperta, con aggiudicazione all’offerta economicamente più vantaggiosa, tramite la piattaforma Sintel.</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 889/2018 "Gara per l'affidamento di un servizio per la realizzazione di percorsi socioriabilitativi a favore di soggetti affetti da dipendenza patologica. Delibera di aggiudicazione". | comprensivi di IVA al 5%</t>
+        </is>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>2018</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>regolazione premio rischi di infortunio e malattie professionali (05.07.2016 / 05.07.2017)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J449" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
+        </is>
+      </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>2018</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>627.21</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Rimborso premio polizza assicurativa (periodo 05.07.2018 / 05.07.2019)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J450" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
+        </is>
+      </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>2018</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
+          <t>Scheda progettuale "Io non mi gioco"</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>2018</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>Periodo 01/09/2018 - 30/06/2019</t>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato "Attività di prevenzione, sensibilizzazione e riabilitazione" del Dipartimento per le Dipendenze dell'Azienda ULSS 8 Berica".</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>2018</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>11/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>C.F. 95010340248</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 23.06.2018 - 23.06.2019).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J454" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+        </is>
+      </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>2018</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>29/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Associazione OZANAM Onlus di Vicenza</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>C.F. 95025230244</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J455" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Labirinto"</t>
+        </is>
+      </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>28/12/2018</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
+          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>01136080312</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>2572.71</t>
+          <t>4797.59</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda richiedenti in possesso dei requisiti</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>27/09/2018</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>875</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>2018</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>01136080312</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>2572.71</t>
+          <t>924</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
+          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>2018</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>924</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>2018</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>11/06/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>C.F. 95017720244</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>348.62</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
+          <t>Rimborso spese assicurative e acquisto camici nuovi volontari</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>2018</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>01/06/2018</t>
+          <t>10/09/2018</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>N. 11 cittadini titolari di patente speciale di tipo B</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>C.F. 95108890245</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>4920.72</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>Rimborso premi assicurativi (periodo 27.04.2018 / 26.04.2019)</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>Domanda richiedenti in possesso dei requisiti</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>24/05/2018</t>
+          <t>10/09/2018</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Istituto Comprensivo Statale Vicenza 8</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>C.F. 80015770243</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>6280</t>
+          <t>678.13</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (periodo 03 / 27 luglio 2018)</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>2018</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>24/05/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>6280</t>
+          <t>72</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>regolazione premio rischi di infortunio e malattie professionali (05.07.2016 / 05.07.2017)</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>2018</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>22/05/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Associazione di volontariato AITSaM Onlus</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>627.21</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/93</t>
+          <t>Rimborso premio polizza assicurativa (periodo 05.07.2018 / 05.07.2019)</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>22/05/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "Attiva-Mente" Onlus</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/93</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J465" t="inlineStr"/>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+        </is>
+      </c>
+      <c r="J465" t="inlineStr">
+        <is>
+          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
+        </is>
+      </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>2018</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa di Ospedale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>17/05/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Associazione CURARE A CASA Onlus</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/1993</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa di Ospedale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>Affidamento diretto ex requisiti L. 15-03-2010 n. 38</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>Rinnovo contratto di collaborazione con l'Associazione "Curare a Casa" per servizio di volontariato ai malati terminali a domicilio e presso la struttura intramuraria Hospice - Biennio 2018-2019. | Massimo Euro 3.000,00 per anno</t>
+          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>2018</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>05/04/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condzioni di fragilità socio-sanitaria</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>6184697</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>DGRV 1338/2013, DGRV 1047/2015</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>Preventivo 2018</t>
+          <t>Periodo 01/09/2018 - 30/06/2019</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>2018</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>05/04/2018</t>
+          <t>11/07/2018</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio-sanitaria</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>6184697</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>DGRV 1338/2013, DGRV 1047/2015</t>
+          <t>Rimborso premi assicurativi (periodo 23.06.2018 - 23.06.2019).</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>2018</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>29/06/2018</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>N. 77 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione OZANAM Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95025230244</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>432423.9</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>N. 34 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>01136080312</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>244422.24</t>
+          <t>2572.71</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf anno 2017 - Distretto Ovest</t>
+          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>N. 198 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>689965.57</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2017 - Distretto Est</t>
+          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>2018</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>01136080312</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>385439.85</t>
+          <t>2572.71</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2017 - Distretto Ovest</t>
+          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>2018</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>66.5</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H473" t="inlineStr"/>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>Direzione Amministrativa Territoriale</t>
+        </is>
+      </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J473" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>2018</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>11/06/2018</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>300</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H474" t="inlineStr"/>
+          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>2018</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>01/06/2018</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>N. 11 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>4920.72</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H475" t="inlineStr"/>
+          <t>Art. 27 L. 104/92</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>Domanda richiedenti in possesso dei requisiti</t>
         </is>
       </c>
       <c r="J475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/05/2018</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>1268760</t>
+          <t>6280</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb - anno 2017</t>
+          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>2018</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/05/2018</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>813480</t>
+          <t>6280</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb - anno 2017</t>
+          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>2018</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>22/05/2018</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>N. 40 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione di volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>313600</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Legge 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>2018</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>22/05/2018</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>N. 44 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione di volontariato "Attiva-Mente" Onlus</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>306600</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Legge 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>2018</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa di Ospedale</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>17/05/2018</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Associazione CURARE A CASA Onlus</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>520000</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Legge 266/91 e L.R. 40/1993</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa di Ospedale</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Affidamento diretto ex requisiti L. 15-03-2010 n. 38</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2017 - Distretto Est</t>
+          <t>Rinnovo contratto di collaborazione con l'Associazione "Curare a Casa" per servizio di volontariato ai malati terminali a domicilio e presso la struttura intramuraria Hospice - Biennio 2018-2019. | Massimo Euro 3.000,00 per anno</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>2018</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>05/04/2018</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>N. 94 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Beneficiari diversi in condzioni di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>451200</t>
+          <t>6184697</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>DGRV 1338/2013, DGRV 1047/2015</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
           <t>graduatoria beneficiari dei contributi</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2017 - Distretto Ovest</t>
+          <t>Preventivo 2018</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>2018</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>05/04/2018</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Beneficiari diversi in condizioni di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>138445.93</t>
+          <t>6184697</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>DGRV 1338/2013, DGRV 1047/2015</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
           <t>graduatoria beneficiari dei contributi</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>Consuntivo ICD SLA anno 2017 - Distretto Est</t>
+          <t>Preventivo 2018</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>2018</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>N. 3 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>N. 77 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>22860</t>
+          <t>432423.9</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
           <t>graduatoria beneficiari dei contributi</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
-          <t>Consuntivo ICD SLA anno 2017 - Distretto Ovest</t>
+          <t>Consuntivo ICDf - anno 2017 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>2018</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Brendola</t>
+          <t>N. 34 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>24306</t>
+          <t>244422.24</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J484" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J484" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDf anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>2018</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa – Isola Vic.na</t>
+          <t>N. 198 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>16564</t>
+          <t>689965.57</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J485" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2017 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>2018</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia – Casa di Riposo “Beato G. Nascimbeni – Isola Vic.na</t>
+          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>26739</t>
+          <t>385439.85</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J486" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J486" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>2018</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle – Palazzolo - Vicenza</t>
+          <t>Associazione di volontariato "L'ANCORA"</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>C.F. 95037000247</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>11256</t>
+          <t>66.5</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr"/>
       <c r="I487" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>2018</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa d riposo “Villa S. Antonio” - Vicenza</t>
+          <t>Associazione di volontariato "L'ANCORA"</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95037000247</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>12497</t>
+          <t>38</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr"/>
       <c r="I488" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>2018</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Sacro Cuor di Maria” - Vicenza</t>
+          <t>Associazione di volontariato "L'ANCORA"</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95037000247</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>16666</t>
+          <t>304</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr"/>
       <c r="I489" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>2018</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Madre Azelia” - Vicenza</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>6979</t>
+          <t>1268760</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J490" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J490" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb - anno 2017</t>
+        </is>
+      </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>2018</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Suore Maestre S. Dorotea” - Vicenza</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>13298</t>
+          <t>813480</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J491" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J491" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb - anno 2017</t>
+        </is>
+      </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>2018</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Mater Dei” - Vicenza</t>
+          <t>N. 40 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>20290</t>
+          <t>313600</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J492" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa - anno 2017 Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>2018</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Maria” – Monticello Conte Otto</t>
+          <t>N. 44 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>12004</t>
+          <t>306600</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J493" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>2018</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Suore delle Poverelle – Istituto Beato Luigi Palazzolo – Camisano Vic.no</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>2431</t>
+          <t>520000</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J494" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2017 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>2018</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico – Provincia Veneta Ordini Servi di Maria</t>
+          <t>N. 94 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>80015370240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>5094</t>
+          <t>451200</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J495" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J495" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>2018</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>19/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>1722.68</t>
+          <t>138445.93</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>Liquidazione rimborso spese 4° trimestre 2017</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J496" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>Consuntivo ICD SLA anno 2017 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>2018</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>05/03/2018</t>
+          <t>23/03/2018</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>N. 3 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>195.84</t>
+          <t>22860</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (4° trimestre)</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J497" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr">
+        <is>
+          <t>Consuntivo ICD SLA anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>2018</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>20/02/2018</t>
+          <t>21/03/2018</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>448.48</t>
+          <t>24306</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (4° trimestre 2017)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>accreditamento</t>
         </is>
       </c>
       <c r="J498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>2018</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>20/02/2018</t>
+          <t>21/03/2018</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>ANCIS Aureliano Onlus Dotto Clown Italia</t>
+          <t>Istituto Suore Figlie della Chiesa – Isola Vic.na</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>C.F. 95057840241</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>549.8</t>
+          <t>16564</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>accreditamento</t>
         </is>
       </c>
       <c r="J499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>2018</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>25/01/2018</t>
+          <t>21/03/2018</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>Associazione di volontariato "L'ANCORA"</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia – Casa di Riposo “Beato G. Nascimbeni – Isola Vic.na</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>1357.02</t>
+          <t>26739</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (3° trimestre 2017)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>accreditamento</t>
         </is>
       </c>
       <c r="J500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>2018</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Istituto Suore delle Poverelle – Palazzolo - Vicenza</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>533470167</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>11256</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa d riposo “Villa S. Antonio” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>12497</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Sacro Cuor di Maria” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>16666</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Madre Azelia” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>6979</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Suore Maestre S. Dorotea” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>13298</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Mater Dei” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>20290</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Maria” – Monticello Conte Otto</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>12004</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>Suore delle Poverelle – Istituto Beato Luigi Palazzolo – Camisano Vic.no</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>533470167</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>2431</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>Istituto Missioni Monte Berico – Provincia Veneta Ordini Servi di Maria</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>80015370240</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>5094</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
           <t>Affari Generali</t>
         </is>
       </c>
-      <c r="C501" t="inlineStr">
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>19/03/2018</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>1722.68</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>Liquidazione rimborso spese 4° trimestre 2017</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>05/03/2018</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>195.84</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (4° trimestre)</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>448.48</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>Rimborso spese connesse all'attuazione della convenzione (4° trimestre 2017)</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>ANCIS Aureliano Onlus Dotto Clown Italia</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>C.F. 95057840241</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>549.8</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>25/01/2018</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>1357.02</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>Rimborso spese connesse all'attuazione della convenzione (3° trimestre 2017)</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
         <is>
           <t>16/01/2018</t>
         </is>
       </c>
-      <c r="D501" t="inlineStr">
+      <c r="D515" t="inlineStr">
         <is>
           <t>Associazione di volontariato "L'ANCORA"</t>
         </is>
       </c>
-      <c r="E501" t="inlineStr">
+      <c r="E515" t="inlineStr">
         <is>
           <t>C.F. 95037000247</t>
         </is>
       </c>
-      <c r="F501" t="inlineStr">
+      <c r="F515" t="inlineStr">
         <is>
           <t>1655.8</t>
         </is>
       </c>
-      <c r="G501" t="inlineStr">
+      <c r="G515" t="inlineStr">
         <is>
           <t>Rimborso spese connesse all'attuazione della convenzione (2° trimestre 2017)</t>
         </is>
       </c>
-      <c r="H501" t="inlineStr">
+      <c r="H515" t="inlineStr">
         <is>
           <t>Servizio Affari Legali e Amministrativi Generali</t>
         </is>
       </c>
-      <c r="I501" t="inlineStr">
+      <c r="I515" t="inlineStr">
         <is>
           <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
-      <c r="J501" t="inlineStr"/>
+      <c r="J515" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>