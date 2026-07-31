--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J470"/>
+  <dimension ref="A1:J501"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Anno</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Categoria</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -481,22439 +481,23933 @@
           <t>Uff. resp. del procedimento amministrativo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Modalita seguita per l'individuazione del beneficiario</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2026</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>30/07/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>93025610259</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>21848.44</t>
+          <t>11.793,10</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2026 riferita al 2° trimestre 2026</t>
+          <t>Liquidazione contributo dovuto per il quadrimestre marzo - giugno 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa –liquidazione dei turni effettivamente svolti.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Accordo su base regionale</t>
         </is>
       </c>
       <c r="J2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2026</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>22/06/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>93025610259</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>5896.55</t>
+          <t>21848.45</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Liquidazione contributo dovuto per il bimestre gennaio-febbraio 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
+          <t>Parte quota associativa annuale 2026 riferita al 3° trimestre 2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Accordo su base regionale</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2026</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
+          <t>Fondazione Silvana e Bruno Mastrotto di Arzignano</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>730.9</t>
+          <t>8.000,00</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici ottobre 2025</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J4" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2026</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
+          <t>Associazione Il Girasole di Sandrigo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>33005390241</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>23.584,00</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici gennaio 2026</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J5" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2026</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Federsanità Anci Federazione Veneto</t>
+          <t>Associazione A.V.M.A.D. di Vicenza</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>99.785,90</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Quota associativa per anno 2026</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Contributo associativo</t>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
         </is>
       </c>
       <c r="J6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2026</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>16/04/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+          <t>Associazione A.M.A. di Arzignano</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>93025610259</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>19551.73</t>
+          <t>61.630,10</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Liquidazione contributo dovuto per l’anno 2025 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Accordo su base regionale</t>
-[...2 lines deleted...]
-      <c r="J7" t="inlineStr"/>
+          <t>Convenzione in affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Progetto regionale “Sollievo” a favore delle persone affette da decadimento cognitivo e malattia di Parkinson – D.G.R.V. n. 1052/2025</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2026</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E8" t="inlineStr"/>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>4013550266</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>21848.44</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Parte quota associativa annuale 2026 riferita al 2° trimestre 2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2026</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>93025610259</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5896.55</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Liquidazione contributo dovuto per il bimestre gennaio-febbraio 2026 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo su base regionale</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2026</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>15/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>SVT srl - SOCIETÀ VICENTINA TRASPORTI</t>
+          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>3419220243</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>41667</t>
+          <t>730.9</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Contributo economico per percorso linea 30 trasporto pubblico locale</t>
+          <t>Rimborso spese acquisto camici ottobre 2025</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Collaborazione per trasporto pubblico locale</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>02/03/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE MOVIMENTO PER I DIRITTI DEL MALATO ODV Arzignano - Montecchio Maggiore</t>
+          <t>Associazione AVO - Associazione Volontari Ospedalieri Vicenza ODV</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>90002920248</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>1913</t>
+          <t>844</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>Rimborso spese acquisto camici gennaio 2026</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>18/12/2025</t>
+          <t>24/02/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Federsanità Anci Federazione Veneto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>21848.44</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Quota associativa riferita al 1° trimestre 2026</t>
+          <t>Quota associativa per anno 2026</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Contributo associativo</t>
         </is>
       </c>
       <c r="J12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>46681.65</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 4° trimestre 2025 e integrazione quota associativa anno 2025</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E14" t="inlineStr"/>
+          <t>"MIDORI" - O.d.V.</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>94015500245</t>
+        </is>
+      </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>31/07/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>95136870243</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>27/06/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>"ATTIVAMENTE" - O.d.V.</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 3° trimestre 2025</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>19/02/2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>94051250267</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Legge 328/2000</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>SOCCORSO ALPINO E SPELEOLOGICO VENETO ODV - ETS</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>CC.F./P.IVA 00530190248</t>
+          <t>93025610259</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>19551.73</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Liquidazione contributo dovuto per l’anno 2025 nell’ambito della convenzione triennale 2025/2027 tra la Centrale Operativa SUEM 118 e il S.A.S.V. del C.N.S.A.S., per la messa a disposizione in favore della Centrale Operativa di Vicenza della figura del Tecnico di Centrale Operativa</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Accordo su base regionale</t>
         </is>
       </c>
       <c r="J18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Legge 328/2000</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Secondo semestre 2025 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>21/01/2026</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>200000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2025</t>
-[...2 lines deleted...]
-      <c r="J20" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2025 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>15/01/2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>SVT srl - SOCIETÀ VICENTINA TRASPORTI</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>3419220243</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>41667</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Contributo economico per percorso linea 30 trasporto pubblico locale</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Collaborazione per trasporto pubblico locale</t>
         </is>
       </c>
       <c r="J21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2025</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>19/06/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>1165000</t>
+          <t>2.105.579,00</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J22" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Consuntivo 2025 ICDb, ICDb plus, ICDm, ICDmgs - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2025</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>29/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
+          <t>Beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>C.F.01165400589 e P.IVA 00968951004</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2354.4</t>
+          <t>1.483.680,00</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015, 682/2022</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore di S. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J23" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Consuntivo 2025 ICDb, ICDb plus, ICDm, ICDmgs - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2025</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE AVO - Associazione Volontari Ospedalieri Vicenza ODV VICENZA</t>
+          <t>N° 339 persone in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>1.259.587,28</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J24" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Consuntivo 2025 ICDa, SLA, ICDf, ICDp - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2025</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>26/05/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE A.Vi.L.L.-A.I.L.</t>
+          <t>N° 188 persone in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>3501</t>
+          <t>870.345,00</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J25" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Consuntivo 2025 ICDa, SLA, ICDf, ICDp - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2025</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>ASSOCIAZIONE MOVIMENTO PER I DIRITTI DEL MALATO ODV Arzignano - Montecchio Maggiore</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>90002920248</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>4231.2</t>
+          <t>1913</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore D. A. G.. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2025</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>18/12/2025</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>FEDERSANITA’/ANCI FEDERAZIONE VENETO</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>21848.44</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Quota associativa riferita all'anno 2025</t>
+          <t>Quota associativa riferita al 1° trimestre 2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Contributo associativo</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2025</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N° 6 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>4013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>4.122,20</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2025 riferita al 2° trimestre 2025</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Domanda di cittadini in possesso dei requisiti di legge</t>
         </is>
       </c>
       <c r="J28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2025</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>10/03/2025</t>
+          <t>30/09/2025</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza ODV</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>95087920245</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1306.8</t>
+          <t>46681.65</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>Parte quota associativa annuale 2025 riferita al 4° trimestre 2025 e integrazione quota associativa anno 2025</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2025</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>1259.36</t>
+          <t>19.718,46</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore S. F. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J30" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2025</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>30/01/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei"</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1259.36</t>
+          <t>38.820,72</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore C. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J31" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2025</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>16/01/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria"</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>00530190248</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>31.050,91</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Secondo semestre 2024 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2025</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>16/01/2025</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E33" t="inlineStr"/>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia"</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>00530190248</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>17.473,22</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Secondo semestre 2024 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>12/12/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Sant'Antonio"</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>4019.64</t>
+          <t>28.685,26</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore B. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J34" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E35" t="inlineStr"/>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>00533470167</t>
+        </is>
+      </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>36.965,03</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Primo semestre 2024 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>07/08/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E36" t="inlineStr"/>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria"</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>00530190248</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>21.276,67</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Primo semestre 2024 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>16/05/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni"</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>00427050232</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>220000</t>
+          <t>1.083,67</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2024</t>
-[...2 lines deleted...]
-      <c r="J37" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>26/04/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
+          <t>Istituto Suore Figlie della Chiesa</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>01791740580</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>4231.2</t>
+          <t>36.922,53</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore E. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J38" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>18/09/2025</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla"</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>78.385,13</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J39" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi non autosufficienti</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>31/07/2025</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J40" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Primo semestre 2025 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>31/07/2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J41" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Primo semestre 2025 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>27/06/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI OdV</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>Parte quota associativa annuale 2025 riferita al 3° trimestre 2025</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM OdV</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>CC.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1165000</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 2° trimestre 2024 (come da regolamento generale del Consorzio)</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>08/04/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>CONTRIBUTO ASSOCIATIVO ANNO 2024</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>contributo associativo</t>
+          <t>Accordo contrattuale relativo all’anno 2025 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>21/03/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>200000</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2025</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>21/03/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>29/02/2024</t>
+          <t>19/06/2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
-[...2 lines deleted...]
-      <c r="F48" t="inlineStr"/>
+          <t>C.F. 95129540241</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Legge 328/2000</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J48" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>29/05/2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
+          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F.01165400589 e P.IVA 00968951004</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>4118400</t>
+          <t>2354.4</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore di S. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>28/02/2024</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
+          <t>ASSOCIAZIONE A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>2537837</t>
+          <t>3501</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>26/05/2025</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+          <t>ASSOCIAZIONE AVO - Associazione Volontari Ospedalieri Vicenza ODV VICENZA</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>01791740580</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>20036.9</t>
+          <t>263</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
+          <t>“CITTADINANZA E SALUTE O.d.V.”</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>83304</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>"MIDORI" - O.d.V.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>379200</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>N. 90 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>“LA CASA BLU” – Associazione di promozione sociale</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>302000</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>"ATTIVAMENTE" - O.d.V.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>1671720</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
+          <t>“A.I.T.Sa.M. O.d.V.” - Associazione Italiana Tutela Salute Mentale</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94051250267</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>959760</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91, LR 40/93</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>15/04/2025</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>00533470167</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>34309.7</t>
+          <t>4231.2</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore D. A. G.. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
+          <t>Arsenàl.IT – Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>4013550266</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>20736.8</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Parte quota associativa annuale 2025 riferita al 2° trimestre 2025</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
+          <t>FEDERSANITA’/ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>22767.9</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Quota associativa riferita all'anno 2025</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contributo associativo</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>10/03/2025</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
+          <t>Associazione Dottor Clown Vicenza ODV</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>95087920245</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>26603.8</t>
+          <t>1306.8</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>13456.3</t>
+          <t>1259.36</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore S. F. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>30/01/2025</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>41425.6</t>
+          <t>1259.36</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore C. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>16/01/2025</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
-          <t>41425.6</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Secondo semestre 2024 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>16/01/2025</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t>3211.4</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+          <t>Secondo semestre 2024 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2024</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>12/12/2024</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
+          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>15027.7</t>
+          <t>4019.64</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore B. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2024</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>N. 32 beneficiari diversi in condizione di fragilità sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>291276</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Consuntivo 2023 ICDa, SLA - Distretto Ovest</t>
+          <t>Primo semestre 2024 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2024</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>07/08/2024</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>N. 183 beneficiari diversi in condizione di fragilità sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>698081.24</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Consuntivo 2023 ICDf, p, CGf, p - Distretto Ovest</t>
+          <t>Primo semestre 2024 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2024</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>16/05/2024</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>N. 37 beneficiari diversi in condizione di fragilità sanitaria</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>314049.74</t>
+          <t>220000</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2024</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2024</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>21/02/2024</t>
+          <t>26/04/2024</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo &amp;quot;Beato G. Nascimbeni&amp;quot; - Isola Vic.na</t>
+          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>00427050232</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>4268.1</t>
+          <t>4231.2</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore E. G., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>2024</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>30/01/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione di Volontariato AITSaM OdV</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 (come da regolamento generale del Consorzio)</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>2024</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E71" t="inlineStr"/>
+          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>95124740242</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>2024</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E72" t="inlineStr"/>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>95136870243</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione di Volontariato MIDORI OdV</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale Servizio Affari Generali</t>
+          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2023 riferita al 4° trimestre 2023 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>10/10/2023</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Associazione VIP - Viviamo in positivo - Vicenza ODV</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 95076070242</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>919.88</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>rimborso acquisto camici e palloncini</t>
+          <t>Parte quota associativa annuale 2024 riferita al 2° trimestre 2024 (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>08/04/2024</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>92182240280</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>7200</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
+          <t>CONTRIBUTO ASSOCIATIVO ANNO 2024</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>contributo associativo</t>
         </is>
       </c>
       <c r="J76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>21/03/2024</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J77" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>05/10/2023</t>
+          <t>21/03/2024</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (4° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J78" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2024</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>03/10/2023</t>
+          <t>29/02/2024</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>A.I.A.S. Sezione NOLA O.N.L.U.S</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr">
         <is>
-          <t>DGR n. 687/2024</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978 - Autorizzazione al pagamento quota extra budget relativa all'anno 2023.</t>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E80" t="inlineStr"/>
+          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4118400</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Primo semestre 2023 - Distretto Est</t>
+          <t>Preventivo 2024</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>18/08/2023</t>
+          <t>28/02/2024</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E81" t="inlineStr"/>
+          <t>Beneficiari diversi in condizioni di fragilità socio sanitaria</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>2537837</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Primo semestre 2023 - Distretto Ovest</t>
+          <t>Preventivo 2024</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>10/07/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>959760</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (2° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J82" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDb - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>1671720</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (3° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J83" t="inlineStr"/>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDb - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>N. 90 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>302000</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J84" t="inlineStr"/>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDm, Mgs, CGmgs Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>3263</t>
+          <t>379200</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J85" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Consuntivo 2023 ICDm, mgs e CGmgs Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>1269.36</t>
+          <t>83304</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore Z. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J86" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>01791740580</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>20036.9</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J87" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI OdV</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>00427050232</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>4268.1</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J88" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO MASTROTTO Ente Filantropico</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>00533470167</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>4270</t>
+          <t>34309.7</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J89" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>IL GIRASOLE - Associazione di Volontariato OdV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>33005390241</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>17080</t>
+          <t>20736.8</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J90" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>A.V.M.A.D. - Associazione Veneto Malattie di Alzheimer OdV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>72590</t>
+          <t>22767.9</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J91" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>A.M.A. - Associazione Malattia di Alzheimer Ovest Vic.no OdV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>46970</t>
+          <t>26603.8</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>DGRV 1401/2022</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J92" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM OdV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>13456.3</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J93" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>41425.6</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J94" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>26/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>41425.6</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J95" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Associazione Volontari Ospedalieri (A.V.O.)</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>C.F. 9510S890245</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>262.02</t>
+          <t>3211.4</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J96" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
+        </is>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
-[...2 lines deleted...]
-      <c r="F97" t="inlineStr"/>
+          <t>80015370242</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>15027.7</t>
+        </is>
+      </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2022</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>N. 32 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
-[...2 lines deleted...]
-      <c r="F98" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>291276</t>
+        </is>
+      </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo 2023 ICDa, SLA - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>N. 183 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>698081.24</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo 2023 ICDf, p, CGf, p - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>21/02/2024</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>N. 30 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>N. 37 beneficiari diversi in condizione di fragilità sanitaria</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>//</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>244600</t>
+          <t>314049.74</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Consuntivi ICDa e CGa anno 2022 - Distretto Est</t>
+          <t>Consuntivo 2023 ICDa, SLA, CGa, SLA - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>30/01/2024</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>2098874</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>4352488</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Preventivo 2023</t>
+          <t>Secondo semestre 2023 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Ovest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>878160</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb anno 2022 - Distretto Ovest</t>
+          <t>Secondo semestre 2023 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>2023</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>N. 14 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale Servizio Affari Generali</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>55200</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Parte quota associativa annuale 2023 riferita al 4° trimestre 2023 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>2023</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>N. 70 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>227150</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Parte quota associativa annuale 2024 riferita al 1° trimestre 2024 ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>2023</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>10/10/2023</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>N. 25 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione VIP - Viviamo in positivo - Vicenza ODV</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F./P.IVA 95076070242</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>219000</t>
+          <t>919.88</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>rimborso acquisto camici e palloncini</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>2023</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>N. 7 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>57796.8</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>2023</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>1546720</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Parte quota associativa annua (4° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2023</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>05/10/2023</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>100400</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>contributo associativo</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>2023</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>03/10/2023</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Comuni Territorio Distretto Est</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>229600</t>
+          <t>12060.95</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGR n. 687/2024</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978 - Autorizzazione al pagamento quota extra budget relativa all'anno 2023.</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2023</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>09/03/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>N. 12 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t>102569.91</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Consuntivi ICD e CG SLA anno 2022 - Distretto Est</t>
+          <t>Primo semestre 2023 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>2023</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>18/08/2023</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>N. 140 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
-          <t>395949.5</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Consuntivi ICDp anno 2022, CGP e CGF anno 2022 - Distretto Ovest</t>
+          <t>Primo semestre 2023 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2023</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>10/07/2023</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>N. 79 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>04013550266</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>368333.67</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Parte quota associativa annua (2° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2023</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>N. 288 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>844543.26</t>
+          <t>3263</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>2023</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>06/03/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>N. 32 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>232862.32</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2023</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr"/>
+      <c r="J115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2023</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
+          <t>04013550266</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Parte quota associativa annua (3° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr"/>
       <c r="J116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>2023</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>1665000</t>
+          <t>1269.36</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore Z. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2023</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>A.M.A. - Associazione Malattia di Alzheimer Ovest Vic.no OdV</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>1269.36</t>
+          <t>46970</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore G. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2023</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>23/02/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
+          <t>A.V.M.A.D. - Associazione Veneto Malattie di Alzheimer OdV</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>2831.36</t>
+          <t>72590</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2023</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>26/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E120" t="inlineStr"/>
+          <t>IL GIRASOLE - Associazione di Volontariato OdV</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>33005390241</t>
+        </is>
+      </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>17080</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>2023</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>26/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E121" t="inlineStr"/>
+          <t>Fondazione SILVANA E BRUNO MASTROTTO Ente Filantropico</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>94016990247</t>
+        </is>
+      </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4270</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 1401/2022</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>2023</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>11/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Associazione di Volontariato AITSaM OdV</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Associazione &amp;quot;Curare a Casa&amp;quot;</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE OdV</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
-[...5 lines deleted...]
-      <c r="I123" t="inlineStr"/>
+          <t>95124740242</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Dipartimento di Salute Mentale</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
       <c r="J123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Associazione &amp;quot;Curare a Casa&amp;quot;</t>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>2023</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Associazione &amp;quot;Curare a Casa&amp;quot;</t>
+          <t>Associazione di Volontariato MIDORI OdV</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>26/05/2023</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Associazione &amp;quot;Curare a Casa&amp;quot;</t>
+          <t>Associazione di Volontariato CITTADINANZA E SALUTE OdV</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>95025620246</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>D.Lgs 3/07/2017 n. 117, L.266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>05/01/2023</t>
+          <t>11/05/2023</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Associazione &amp;quot;Curare a Casa&amp;quot;</t>
+          <t>Associazione Volontari Ospedalieri (A.V.O.)</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>C.F. 9510S890245</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>262.02</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Rinnovo triennale Contratto di collaborazione</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>2023</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>02/01/2023</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>N. 5 cittadini titolari di patente speciale di tipo B</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>2370.58</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J128" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 6513420242</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr"/>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (1° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J129" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>29/12/2022</t>
+          <t>24/03/2023</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2254870245</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 6513420242</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr"/>
       <c r="G130" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2023</t>
-[...2 lines deleted...]
-      <c r="J130" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>29/12/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>N. 12 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>255000</t>
+          <t>102569.91</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivi ICD e CG SLA anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>30/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>N. 30 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>244600</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 4° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J132" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDa e CGa anno 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>01791740580</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>23452.8</t>
+          <t>229600</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivi ICDmgs e CGmgs anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo &amp;quot;Beato G. Nascimbeni&amp;quot; - Isola Vic.na</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>00427050232</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>9431.1</t>
+          <t>100400</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDm anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
+          <t>Comuni Territorio Distretto Est</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>00533470167</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>34576</t>
+          <t>1546720</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivi ICDb e CGb anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
+          <t>N. 7 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>31541.7</t>
+          <t>57796.8</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDsla anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
+          <t>N. 25 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>24238.2</t>
+          <t>219000</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDa anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
+          <t>N. 70 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>15635.2</t>
+          <t>227150</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivi ICD e CG mgs anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
+          <t>N. 14 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>46306</t>
+          <t>55200</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDm anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
+          <t>Comuni Territorio Distretto Ovest</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>20411.5</t>
+          <t>878160</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDb anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>24238.2</t>
+          <t>4352488</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Preventivo 2023</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>09/03/2023</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>13457.7</t>
+          <t>2098874</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Preventivo 2023</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>14/09/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
+          <t>N. 79 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>91833.7</t>
+          <t>368333.67</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Rligiose che assistono religiosi anziani n.a. - anno 2021</t>
+          <t>Consuntivo ICDf anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>04/08/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E144" t="inlineStr"/>
+          <t>N. 288 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>844543.26</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Primo semestre 2022 - Distretto Est</t>
+          <t>Consuntivi ICDp anno 2022, CGP e CGf anno 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>04/08/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E145" t="inlineStr"/>
+          <t>N. 32 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>232862.32</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Primo semestre 2022 - Distretto Ovest</t>
+          <t>Consuntivo ICDf anno 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>2023</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>06/03/2023</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>N. 140 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>395949.5</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
-[...2 lines deleted...]
-      <c r="J146" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Consuntivi ICDp anno 2022, CGP e CGF anno 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Associazione “La Nostra Famiglia”</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00307430132</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>1165000</t>
+          <t>1269.36</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore G. A. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
+          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 00530190248</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>1541000</t>
+          <t>2831.36</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>01/08/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Centro Archimede s.r.l.</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>C.F./P.IVA 05193800280</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>215000</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>29/07/2022</t>
+          <t>23/02/2023</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L. di Vicenza</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>3491</t>
+          <t>1665000</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>12/07/2022</t>
+          <t>26/01/2023</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 3° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J151" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2022 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>26/01/2023</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t>1595.07</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
-[...2 lines deleted...]
-      <c r="J152" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2022 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>11/01/2023</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>3150</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
         </is>
       </c>
       <c r="J153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM Onlus</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
         </is>
       </c>
       <c r="J154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Associazione di Promozione Sociale LA CASA BLU</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>95136870243</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J155" t="inlineStr"/>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>2022</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>21/06/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato MIDORI Onlus</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>94015500245</t>
+          <t>95025620246</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>4000</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J156" t="inlineStr"/>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>Legge n. 266/1991 L.R. 30 agosto 1993 n. 40</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore F. P. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J157" t="inlineStr"/>
+          <t>Rinnovo triennale Contratto di collaborazione</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>20/06/2022</t>
+          <t>05/01/2023</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Associazione "Curare a Casa"</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
-[...21 lines deleted...]
-      </c>
+          <t>C.F. 95025620246</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr"/>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr"/>
+      <c r="I158" t="inlineStr"/>
       <c r="J158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>03/06/2022</t>
+          <t>02/01/2023</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
+          <t>N. 5 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>92182240280</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>7200</t>
+          <t>2370.58</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>QUOTA ASSOCIATIVA ANNO 2022</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...2 lines deleted...]
-      <c r="I159" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
       <c r="J159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>2022</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>30/12/2022</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>Parte quota associativa annua (1° trimestre 2023), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>29/12/2022</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>033005390241</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - Anno 2023</t>
         </is>
       </c>
       <c r="J161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>2022</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>29/12/2022</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>A.V.M.A.D. Associazione Veneto Malattie di Alzheimer</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>68400</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J162" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>2022</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>04/05/2022</t>
+          <t>30/09/2022</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>A.M.A. Associazione Malattia di Alzheimer Ovest Vic.no</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>DGRV 1680/2021</t>
+          <t>Parte quota associativa annuale 2022 riferita al 4° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>2022</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>04/04/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie dei Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>91833.7</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua 2022 (2° trimestre), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J164" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Rligiose che assistono religiosi anziani n.a. - anno 2021</t>
+        </is>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>2022</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>22/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E165" t="inlineStr"/>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>01791740580</t>
+        </is>
+      </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>23452.8</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Secondo semestre 2021 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>2022</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>22/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E166" t="inlineStr"/>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>00427050232</t>
+        </is>
+      </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>9431.1</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Secondo semestre 2021 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>2022</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Vicenza</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>00533470167</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>11458.9</t>
+          <t>34576</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>2022</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo &amp;quot;Villa Maria&amp;quot; di Monticello Conte Otto</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Sant'Antonio - Vicenza</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>25364.9</t>
+          <t>31541.7</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>2022</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza &amp;quot;S. Maria Bertilla&amp;quot; di Brendola</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Sacro Cuor di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>89968.7</t>
+          <t>24238.2</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>2022</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Madre Azelia - Vicenza</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>21241.3</t>
+          <t>15635.2</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>2022</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo &amp;quot;Beato G. Nascimbeni&amp;quot; di Isola Vic.na</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Dei - Vicenza</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>24080.3</t>
+          <t>46306</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>2022</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Mater Gratiae - Vicenza</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>28435.2</t>
+          <t>20411.5</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>2022</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea. Casa di riposo &amp;quot;Villa Sant'Antonio&amp;quot; di Vicenza</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo Villa Maria - Monticello C. Otto</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>31377</t>
+          <t>24238.2</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>2022</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>14/09/2022</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo &amp;quot;Sacro Cuor di Maria&amp;quot; di Vicenza</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>30901.6</t>
+          <t>13457.7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Accreditamento</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani n.a. - anno 2021</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>2022</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/08/2022</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo &amp;quot;Madre Azelia&amp;quot; di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
-          <t>15338.4</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Primo semestre 2022 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>2022</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>04/08/2022</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo &amp;quot;Villa Mater Dei&amp;quot; di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>52104.4</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+          <t>Primo semestre 2022 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2023 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>2022</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
+          <t>Centro Archimede s.r.l.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>3305390241</t>
+          <t>C.F./P.IVA 05193800280</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>18621.53</t>
+          <t>215000</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>2022</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AMA Onlus di Arzignano</t>
+          <t>Istituto Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>C.F./P.IVA 00530190248</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>17648.06</t>
+          <t>1541000</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>2022</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
+          <t>Associazione “La Nostra Famiglia”</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>61648.55</t>
+          <t>1165000</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>DGR n. 317/2021 e DGR n. 101/2022</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+          <t>Accordo contrattuale relativo all’anno 2022 per la riabilitazione funzionale dei soggetti portatrori di disabilità psichichee sensoriali, ex Art. 26 della Legge 833/1978</t>
         </is>
       </c>
       <c r="J180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>2022</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>29/07/2022</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo &amp;quot;Villa Mater Gratiae&amp;quot; di Vicenza</t>
+          <t>Associazione A.Vi.L.L.-A.I.L. di Vicenza</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>22789.2</t>
+          <t>3491</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso premi assicurativi</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>2022</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>12/07/2022</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>N. 121 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>352802.44</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Parte quota associativa annuale 2022 riferita al 3° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>2022</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>N. 64 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>233200</t>
+          <t>3150</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>2022</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Associazione di Volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>304400</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>2022</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Associazione di Volontariato MIDORI Onlus</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94015500245</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>123600</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>2022</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>N. 83 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Promozione Sociale LA CASA BLU</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95136870243</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>400996.74</t>
+          <t>4000</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>2022</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>21/06/2022</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>N. 248 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione Amici del Cuore</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95017720244</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>750130.12</t>
+          <t>1595.07</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>2022</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>238476.32</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore F. P. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>2022</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>20/06/2022</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Est</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>1476120</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore D.A.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>2022</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>03/06/2022</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
+          <t>FEDERSANITA' / ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>92182240280</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>840120</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>QUOTA ASSOCIATIVA ANNO 2022</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr"/>
+      <c r="J190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>2022</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>N. 33 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>A.M.A. Associazione Malattia di Alzheimer Ovest Vic.no</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>288800</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>2022</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>N. 29 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>A.V.M.A.D. Associazione Veneto Malattie di Alzheimer</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>238600</t>
+          <t>68400</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>2022</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>N. 6 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>48972</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>2022</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>04/05/2022</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>033005390241</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>107424.73</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1680/2021</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>2022</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>04/04/2022</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>N. 22 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Parte quota associativa annua 2022 (2° trimestre), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>2022</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>22/02/2022</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
-          <t>2026078</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>Preventivo 2022</t>
+          <t>Secondo semestre 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>2022</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>22/02/2022</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>6530</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
-[...2 lines deleted...]
-      <c r="J197" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2021 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>2022</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>17/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Comunità Accoglienza "S. Maria Bertilla" di Brendola</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>4099220</t>
+          <t>89968.7</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Preventivo 2022</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2022</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana &amp;quot;Mutilati della voce</t>
+          <t>Istituto Suore Figlie della Chiesa di Vicenza</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>21241.3</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana &amp;quot;Mutilati della voce</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>24080.3</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>10/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Associazione Oncologica Italiana &amp;quot;Mutilati della voce</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo - Comunità per suore a riposo di Vicenza</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>533470167</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>28435.2</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Legge 106/2016 Dlgs. 117/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>2022</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>04/02/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>Congregazione Suore Maestre di S.Dorotea. Casa di riposo "Villa Sant'Antonio" di Vicenza</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>3140</t>
+          <t>31377</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore B. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J202" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>2022</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>21/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Associazione Speranza</t>
+          <t>Congregazione Suore Maestre di S. Dorotea Casa di riposo "Sacro Cuor di Maria" di Vicenza</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>2254870245</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>255000</t>
+          <t>30901.6</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - ANNO 2022</t>
-[...2 lines deleted...]
-      <c r="J203" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>2022</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>10/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Madre Azelia" di Vicenza</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>15338.4</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Parte quota associativa annuale 2022 riferita al 1° trimestre (come da regolamento generale del Consorzio)</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J204" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>2022</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>“Il Borgo” - ONLUS di Vicenza</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Dei" di Vicenza</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>P.IVA n. 02747230247</t>
-[...2 lines deleted...]
-      <c r="F205" t="inlineStr"/>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>52104.4</t>
+        </is>
+      </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>2022</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>FONDAZIONE DI PARTECIPAZIONE SAN GAETANO</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Maria" di Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>C.F. 95104990247 e P.IVA 03659650240</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>10200</t>
+          <t>25364.9</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J206" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>2022</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>MINOTAURO Società Cooperativa Sociale</t>
+          <t>Congregazione Suore Maestre di S. Dorotea. Casa di riposo "Villa Mater Gratiae" di Vicenza</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 07627020154</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>22789.2</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J207" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>2022</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>NUOVA VITA Società Cooperativa Sociale</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria -Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 01724940240</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>11900</t>
+          <t>11458.9</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J208" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Contributi alle comunità religiose che assistono religiosi anziani n.a. - anno 2020</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>2022</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>COMUNITA’ PAPA GIOVANNI XXIII Società Cooperativa Sociale</t>
+          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>11900</t>
+          <t>61648.55</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>2022</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>“Cosmo” Società Cooperativa Sociale</t>
+          <t>Associazione di Volontariato AMA Onlus di Arzignano</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>P.IVA n. 02650100247</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>60000</t>
+          <t>17648.06</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>2022</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>“Centro Vicentino di Solidarietà Ce.I.S. Onlus”</t>
+          <t>Associazione di Volontariato IL GIRASOLE Onlus di Sandrigo</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>3305390241</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>49200</t>
+          <t>18621.53</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>2022</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>“Comunità Papa Giovanni XXIII” Coop. Soc. a r.l.</t>
+          <t>Fondazione SILVANA E BRUNO di Arzignano</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>45800</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>2022</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>“Fondazione di Partecipazione San Gaetano ONLUS”</t>
+          <t>N. 33 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>C.F. 95104990247 e P.IVA n. 03659650240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>49200</t>
+          <t>288800</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>validità triennio 2021-2023</t>
+          <t>Consuntivo ICDa anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>2022</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
+          <t>N. 29 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>P.IVA n. 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>45800</t>
+          <t>238600</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>DGR n. 911 del 9.7.2020</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 49 del 15.9.2020</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>validità triennio 2021-2023</t>
+          <t>Consuntivo ICDa anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>2022</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>“Comunità Papa Giovanni XXIII” Soc. coop. a r. l. ONLUS - sede Lonigo (VI)</t>
+          <t>N. 6 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>P.IVA n. 01970680409</t>
-[...2 lines deleted...]
-      <c r="F215" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>48972</t>
+        </is>
+      </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDsla anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>2022</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>“Airone” Soc. Coop. Soc. a r.l. - ONLUS di Agugliaro (VI)</t>
+          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>P.IVA n. 002286500240</t>
-[...2 lines deleted...]
-      <c r="F216" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>107424.73</t>
+        </is>
+      </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDsla anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>2022</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>“Fondazione di Partecipazione San Gaetano ONLUS“ di Vicenza</t>
+          <t>N. 22 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>P.IVA n. 03659650240</t>
-[...2 lines deleted...]
-      <c r="F217" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>54000</t>
+        </is>
+      </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDm anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>2022</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
+          <t>N. 64 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>P.IVA n. 01724940240</t>
-[...2 lines deleted...]
-      <c r="F218" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>233200</t>
+        </is>
+      </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDmgs anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>2022</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>“Cosmo” Società Cooperativa Sociale di Vicenza</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>P.IVA n. 02650100247</t>
-[...2 lines deleted...]
-      <c r="F219" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>304400</t>
+        </is>
+      </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>DM 19.2.1993</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>validità triennio 01.01.2021-31.12.2023</t>
+          <t>Consuntivo ICDmgs anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>2022</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>04/01/2022</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>ASSOCIAZIONE CENTRO VICENTINO DI SOLIDARIETA’ (CE.I.S.)</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>10200</t>
+          <t>123600</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>DGR n. 1196 del 18.8.2020</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Decreto Regionale n. 72 del 15.12.2020</t>
-[...2 lines deleted...]
-      <c r="J220" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>2022</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Comune di Vicenza e Medici per la Pace</t>
+          <t>Comuni ULSS 8 Berica - Distretto Est</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>C.F. 00516890241 C.F. 931470060235</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1476120</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDb anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Salute Solidale - ODV</t>
+          <t>Comuni ULSS 8 Berica - Distretto Ovest</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>C.F. 95129540241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>840120</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDb anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Caracol Olol Jackson - APS</t>
+          <t>N. 83 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>C.F. 6513420242</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>400996.74</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDf anno 2021 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Comune di Vicenza e Medici per la Pace</t>
+          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>C.F. 00516890241 C.F. 931470060235</t>
-[...2 lines deleted...]
-      <c r="F224" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>238476.32</t>
+        </is>
+      </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Erogazione contributo a titolo di rimborso spese</t>
+          <t>Consuntivo ICDf anno 2021 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>2022</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>31/12/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
+          <t>N. 121 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>C.F. 92004500630 P.IVA 07016551215.</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>5170.92</t>
+          <t>352802.44</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J225" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2021 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>05/11/2021</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
+          <t>N. 248 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>C.F. 80003150424, P.IVA 01185590427</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>942</t>
+          <t>750130.12</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Autorizzazione il trattamento riabilitativo a favore della minore E.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
-[...2 lines deleted...]
-      <c r="J226" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2021 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>11/10/2021</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>4099220</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (4° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
-[...2 lines deleted...]
-      <c r="J227" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Preventivo 2022</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>05/10/2021</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Agenzia delle Entrate Ufficio Territoriale di Vicenza</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>06363391001</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>64.5</t>
+          <t>2026078</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Imposte Tasse e Tributi</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
-[...3 lines deleted...]
-      <c r="J228" t="inlineStr"/>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Preventivo 2022</t>
+        </is>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>05/10/2021</t>
+          <t>17/02/2022</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>80027310244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>6530</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Rimborso spese polizza assicurativa</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
         </is>
       </c>
       <c r="J229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>01/10/2021</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J230" t="inlineStr"/>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>13/08/2021</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E231" t="inlineStr"/>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>80025880230</t>
+        </is>
+      </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...2 lines deleted...]
-      <c r="J231" t="inlineStr"/>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>13/08/2021</t>
+          <t>10/02/2022</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E232" t="inlineStr"/>
+          <t>Associazione Oncologica Italiana "Mutilati della voce</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>80025880230</t>
+        </is>
+      </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Legge 106/2016 Dlgs. 117/2017</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...2 lines deleted...]
-      <c r="J232" t="inlineStr"/>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>04/02/2022</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>3221</t>
+          <t>3140</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore B. G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>21/01/2022</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Associazione Speranza</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>2254870245</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>255000</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (3° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
+          <t>DGR n. 2706/2014; DGR 2174/2016 e DGR 1438/2017</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio</t>
+          <t>Accordo Contrattuale struttura “Casa Speranza” che ospita persone affette da AIDS - ANNO 2022</t>
         </is>
       </c>
       <c r="J234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>24/05/2021</t>
+          <t>10/01/2022</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Rimborso quote polizza assicurativa</t>
+          <t>Parte quota associativa annuale 2022 riferita al 1° trimestre (come da regolamento generale del Consorzio)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del Terzo Settore)</t>
+          <t>Partecipazione al Consorzio</t>
         </is>
       </c>
       <c r="J235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>06/05/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Federsanità ACI Veneto</t>
+          <t>“Cosmo” Società Cooperativa Sociale di Vicenza</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>C.F. 92182240280</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 02650100247</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr"/>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Contributo associativo anno 2021</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Adesione alla Fderazione come da delibera del Direttore Generale n. 614 del 07.04.2021.</t>
-[...2 lines deleted...]
-      <c r="J236" t="inlineStr"/>
+          <t>DM 19.2.1993</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
+        </is>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...7 lines deleted...]
-      </c>
+          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>P.IVA n. 01724940240</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr"/>
       <c r="G237" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>Primo semestre 2020 - Distretto Ovest</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...7 lines deleted...]
-      </c>
+          <t>“Fondazione di Partecipazione San Gaetano ONLUS“ di Vicenza</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>P.IVA n. 03659650240</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr"/>
       <c r="G238" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Secondo semestre 2020 - Distretto Est</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>07/04/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...7 lines deleted...]
-      </c>
+          <t>“Il Borgo” - ONLUS di Vicenza</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>P.IVA n. 02747230247</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr"/>
       <c r="G239" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>Secondo semestre 2020 - Distretto Ovest</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>31/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>“Airone” Soc. Coop. Soc. a r.l. - ONLUS di Agugliaro (VI)</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 002286500240</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr"/>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Parte quota associativa annua (2° trimestre 2021), ai sensi dell'art. 15.6 del &amp;quot;Regolamento generale di funzionamento del Consorzio&amp;quot;</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Servizio Affari Generali</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Partecipazione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J240" t="inlineStr"/>
+          <t>DM 19.2.1993</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
+        </is>
+      </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>N. 112 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Comunità Papa Giovanni XXIII” Soc. coop. a r. l. ONLUS - sede Lonigo (VI)</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>//</t>
-[...6 lines deleted...]
-      </c>
+          <t>P.IVA n. 01970680409</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr"/>
       <c r="G241" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DPR 309/90, del DM 19.2.1993, della LR n. 22/2002 e della DGR n. 1438/17</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>DM 19.2.1993</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp 2020 - Distretto Ovest</t>
+          <t>validità triennio 01.01.2021-31.12.2023</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>N. 37 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Nuova Vita Società Cooperativa Sociale” di Vicenza</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA n. 01724940240</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>257664.32</t>
+          <t>45800</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf 2020 - Distretto Ovest</t>
+          <t>validità triennio 2021-2023</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Fondazione di Partecipazione San Gaetano ONLUS”</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95104990247 e P.IVA n. 03659650240</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>2029864</t>
+          <t>49200</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Preventivo 2021</t>
+          <t>validità triennio 2021-2023</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Comunità Papa Giovanni XXIII” Coop. Soc. a r.l.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA n. 01970680409</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>4325733</t>
+          <t>45800</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>Preventivo 2021</t>
+          <t>validità triennio 2021-2023</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>N. 97 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Centro Vicentino di Solidarietà Ce.I.S. Onlus”</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>326800</t>
+          <t>49200</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm 2020 - Distretto Ovest</t>
+          <t>validità triennio 2021-2023</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>N. 34 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>“Cosmo” Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA n. 02650100247</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>280600</t>
+          <t>60000</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGR n. 911 del 9.7.2020</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Decreto Regionale n. 49 del 15.9.2020</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa 2020 - Distretto Ovest</t>
+          <t>validità triennale 2021-20223</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>N. 2 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>COMUNITA’ PAPA GIOVANNI XXIII Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA n. 01970680409</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>29120</t>
+          <t>11900</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>NUOVA VITA Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>932520</t>
+          <t>11900</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>ASSOCIAZIONE CENTRO VICENTINO DI SOLIDARIETA’ (CE.I.S.)</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>1432920</t>
+          <t>10200</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>FONDAZIONE DI PARTECIPAZIONE SAN GAETANO</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95104990247 e P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>550000</t>
+          <t>10200</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>04/01/2022</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>MINOTAURO Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 07627020154</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>121969.77</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGR n. 1196 del 18.8.2020</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento Dipendenze - Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Decreto Regionale n. 72 del 15.12.2020</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>N. 36 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>A.I.A.S. Sezione di Nola O.N.L.U.S</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 92004500630 P.IVA 07016551215.</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>314000</t>
+          <t>5170.92</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autorizzazione per il trattamento riabilitativo a favore del minore M.S., residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative ambulatoriali ex art. 26 L. 833/78</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>N. 87 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Comune di Vicenza e Medici per la Pace</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 00516890241 C.F. 931470060235</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>411942.02</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Legge 328/2000; DGR 426/219 e DGR 1030/2021</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) - Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2022</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Consuntivo ICf anno 2020 - Distretto Est</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>2021</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>10/03/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>N. 244 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Comune di Vicenza e Medici per la Pace</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>//</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 00516890241 C.F. 931470060235</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr"/>
       <c r="G254" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2020 - Distretto Est</t>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>2021</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>05/03/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AITSaM Onlus</t>
+          <t>Caracol Olol Jackson - APS</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>C.F. 6513420242</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J255" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>2021</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>05/03/2021</t>
+          <t>31/12/2021</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Salute Solidale - ODV</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>C.F. 95129540241</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>3705.32</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
+          <t>Legge 328/2000; DGR 426/219 E dgr 1030/2021</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Dipartimento Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J256" t="inlineStr"/>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>2021</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>03/03/2021</t>
+          <t>05/11/2021</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+          <t>Centro Riabilitativo “Lega del Filo d’Oro - O.N.L.U.S.”,</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 80003150424, P.IVA 01185590427</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>942</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2021: 1° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
+          <t>Autorizzazione il trattamento riabilitativo a favore della minore E.G. residente nel territorio del Distretto Est, e il conseguente acquisto di prestazioni riabilitative residenziali ex art. 26 L. 833/78</t>
         </is>
       </c>
       <c r="J257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>2021</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>11/10/2021</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>ACAT Valleagno</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>94010380247</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>Parte quota associativa annua (4° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>2021</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>05/10/2021</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>ACAT Valchiampo</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>90001410241</t>
+          <t>80027310244</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>Rimborso spese polizza assicurativa</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>2021</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>05/10/2021</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>ACAT Vicenza</t>
+          <t>Agenzia delle Entrate Ufficio Territoriale di Vicenza</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>95021590245</t>
+          <t>06363391001</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>41100</t>
+          <t>64.5</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>Imposte Tasse e Tributi</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
-[...11 lines deleted...]
-      </c>
+          <t>Servizio Affari Generali</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr"/>
+      <c r="J260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>2021</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>01/02/2021</t>
+          <t>01/10/2021</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>ACAT Basso Vicentino</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>95009180241</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>26600</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
+          <t>D.Lgs 3/07/2017 n. 117, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Dipartimento Dipendenze</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>31/12/2020</t>
+          <t>13/08/2021</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>N. 4 cittadini titolari di patente speciale B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr"/>
       <c r="F262" t="inlineStr">
         <is>
-          <t>2627.04</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>13/08/2021</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Associazione La Nostra Famiglia</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr"/>
       <c r="F263" t="inlineStr">
         <is>
-          <t>1606592</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Centro Archimede srl</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>P.IVA 05193800280</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>210000</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
+          <t>Parte quota associativa annua (3° trimestre 2021), ai sensi del Regolamento generale di funzionamento del Consorzio</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>09/07/2021</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Congregazione delle Suore Maestre di S. Dorotea Figlie dei Sacri Cuori - Presidio Riabilitativo &amp;quot;Villa Maria&amp;quot;</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>C.F. 00530190248</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>1496525</t>
+          <t>3221</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>UOS Convenzioni e privati accreditati</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>DGR n. 2258 del 30/12/2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>24/05/2021</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI)</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>C.F. 94051250267</t>
-[...2 lines deleted...]
-      <c r="F266" t="inlineStr"/>
+          <t>95108890245</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
+          <t>Rimborso quote polizza assicurativa</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazione di volontariato (Codice del Terzo Settore)</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>13/11/2020</t>
+          <t>06/05/2021</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Federsanità ACI Veneto</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>C.F. 92182240280</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>7200</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
+          <t>Contributo associativo anno 2021</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+          <t>Adesione alla Fderazione come da delibera del Direttore Generale n. 614 del 07.04.2021.</t>
         </is>
       </c>
       <c r="J267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>06/10/2020</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr"/>
       <c r="F268" t="inlineStr">
         <is>
-          <t>13570.72</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 4° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J268" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Primo semestre 2020 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>22/06/2020</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr"/>
       <c r="F269" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J269" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2020 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>07/04/2021</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="F270" t="inlineStr">
         <is>
           <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>Secondo semestre 2019 - Distretto Est</t>
+          <t>Secondo semestre 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>31/03/2021</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E271" t="inlineStr"/>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>P.IVA 04013550266</t>
+        </is>
+      </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>Parte quota associativa annua (2° trimestre 2021), ai sensi dell'art. 15.6 del "Regolamento generale di funzionamento del Consorzio"</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>Servizio Affari Generali</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
-[...6 lines deleted...]
-      </c>
+          <t>Partecipazione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E272" t="inlineStr"/>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>4325733</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>Secondo semestre 2018 - Distretto Est</t>
+          <t>Preventivo 2021</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
-[...2 lines deleted...]
-      <c r="E273" t="inlineStr"/>
+          <t>N. 97 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>326800</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>Primo semestre 2018 - Distretto Est</t>
+          <t>Consuntivo ICDm 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E274" t="inlineStr"/>
+          <t>N. 34 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>280600</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>Primo semestre 2018 - Distretto Ovest</t>
+          <t>Consuntivo ICDa 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E275" t="inlineStr"/>
+          <t>N. 2 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>29120</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>Secondo semestre 2018 - Distretto Ovest</t>
+          <t>Consuntivo ICDsla 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E276" t="inlineStr"/>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>932520</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Primo semestre 2019 - Distretto Ovest</t>
+          <t>Consuntivo ICDb anno 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>SIL - Servizio Integrazione Lavorativa</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>19/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
-[...2 lines deleted...]
-      <c r="E277" t="inlineStr"/>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Importi vari (vedi file collegati)</t>
+          <t>1432920</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>UOS Servizio Integrazione Lavorativa</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Progetti personalizzati individuali</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>Secondo semestre 2019 - Distretto Ovest</t>
+          <t>Consuntivo ICDb anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>550000</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco"</t>
+          <t>Consuntivo ICDm anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 16 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>121969.77</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+          <t>Consuntivo ICDsla anno 2020 - Disretto Est</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>N. 36 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>15910</t>
+          <t>314000</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+          <t>Consuntivo ICD anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>30900</t>
+          <t>2029864</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Prevenzione in strada"</t>
+          <t>Preventivo 2021</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 37 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>11180</t>
+          <t>257664.32</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+          <t>Consuntivo ICDf 2020 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>CONSORZIO PRISMA</t>
+          <t>N. 112 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02422720249</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>55188</t>
+          <t>277090.43</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Art. 36 del D.lgs 50/2016</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Approvvigionamenti Generali Ufficio Gare</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Gara sottosoglia</t>
-[...2 lines deleted...]
-      <c r="J283" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp 2020 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 244 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>15910</t>
+          <t>707909.97</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
+          <t>Consuntivo ICDp anno 2020 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>10/03/2021</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Associazione Centro Vicentino di Solidarietà Ce.I.S. Onlus</t>
+          <t>N. 87 beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02238550244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>9500</t>
+          <t>411942.02</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
-[...2 lines deleted...]
-      <c r="J285" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Consuntivo ICf anno 2020 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>05/03/2021</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Associazione di Volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>05/03/2021</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>17200</t>
+          <t>3705.32</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>D. Lgs 3/07/2017 n. 117, L. 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Salute Mentale</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>03/03/2021</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Consorzio Arsenàl.it - Centro Veneto Ricerca e Innovazione per la Sanità Digitale</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Pagamento quota associativa annuale 2021: 1° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>ACAT Vicenza</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>95021590245</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>35960.57</t>
+          <t>41100</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Prevenzione in strada"</t>
+          <t>periodo di vigenza della convenzione: 1.1.20 - 31.12.22</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>ACAT Basso Vicentino</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>95009180241</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>33970</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco"</t>
+          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
+          <t>ACAT Valleagno</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>01970680409</t>
+          <t>94010380247</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>Progetto GAP NORD OVEST</t>
+          <t>periodo di vigenza della convenzione: 1.1.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>01/02/2021</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
+          <t>ACAT Valchiampo</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>01970680409</t>
+          <t>90001410241</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>legge regionale n. 40/93 - DGR n. 3877 del 27.10.98</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>Dipartimento Dipendenze</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse)</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>Progetto GAP NORD OVEST</t>
+          <t>periodo di vigenza della convenzione: 01.01.20-31.12.22</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>2020</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>31/12/2020</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
+          <t>N. 4 cittadini titolari di patente speciale B</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 01970680409</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>2627.04</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>2020</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>18/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI)</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
-[...6 lines deleted...]
-      </c>
+          <t>C.F. 94051250267</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr"/>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
+          <t>D. Lgs. 3 luglio 2017 n. 117 “Codice del Terzo Settore” e della Legge Regionale n. 40 del 30/08/1993</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
+          <t>Delibera del Direttore Generale n. 1740 del 12/11/2020. Estensione della convenzione approvata con Delibera del Direttore Generale n. 531 del 24/04/2020 tra l’Azienda ULSS 8 Berica e l’Associazione Italiana Tutela Salute Mentale (AITSaM) onlus di Montecchio Maggiore (VI), per attività di ideazione e realizzazione del logo del progetto aziendale “SPIR.NET: Salute Protezione Internazionale Richiedenti Network” – Fondo Asilo, Migrazione e Integrazione (FAMI).</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>2020</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>17/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
+          <t>Associazione La Nostra Famiglia</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>C.F.01165400589 e P.IVA 00968951004</t>
+          <t>C.F./P.IVA 00307430132</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>3297</t>
+          <t>1606592</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
-[...4 lines deleted...]
-      <c r="J295" t="inlineStr"/>
+          <t>DGR n. 2258 del 30/12/2016</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>UOS Convenzioni e privati accreditati</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>DGR n. 2258 del 30/12/2016</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+        </is>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>2020</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
-[...2 lines deleted...]
-      <c r="E296" t="inlineStr"/>
+          <t>Congregazione delle Suore Maestre di S. Dorotea Figlie dei Sacri Cuori - Presidio Riabilitativo "Villa Maria"</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>C.F. 00530190248</t>
+        </is>
+      </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>1496525</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
+          <t>DGR n. 2258 del 30/12/2016</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Convenzioni e privati accreditati</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Proroga di un convenzionamento diretto</t>
-[...2 lines deleted...]
-      <c r="J296" t="inlineStr"/>
+          <t>DGR n. 2258 del 30/12/2016</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+        </is>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>2020</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
-[...2 lines deleted...]
-      <c r="E297" t="inlineStr"/>
+          <t>Centro Archimede srl</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>P.IVA 05193800280</t>
+        </is>
+      </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>210000</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
+          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOS Convenzioni e privati accreditati</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Proroga di un convenzionamento diretto</t>
-[...2 lines deleted...]
-      <c r="J297" t="inlineStr"/>
+          <t>DGR n. 2258 del 30/12/2016 e nota regionale prot. 490106 del 14/11/2019.</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Proroga fino al 31/12/2020 degli accordi contrattuali vigenti tra l’Azienda ULSS 8 Berica e i soggetti privati gestori delle strutture accreditate per l'area riabilitazione ex art. 26 L. 833/1978, nelle more del provvedimento regionale di approvazione del budget annuale assegnato alle medesime strutture per il triennio 2020-2022.</t>
+        </is>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>2020</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>13/11/2020</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>CONSORZIO PRISMA</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>C.F. e P.IVA 02422720249</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>109840</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Art. 36 del D.lgs 50/2016</t>
+          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Approvvigionamenti Generali Ufficio Gare</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Gara sottosoglia</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>2020</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>16/06/2020</t>
+          <t>06/10/2020</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>"Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>C.F. 95005510243 e P.IVA 0203930247</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>7000</t>
+          <t>13570.72</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>DECRETO LEGISLATIVO N. 117 del 03/07/2017 art. 55 comma 4</t>
+          <t>Pagamento quota associativa annuale 2020: 4° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>DAT</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Bando ad evidenza pubblica (avviso di interesse)</t>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
         </is>
       </c>
       <c r="J299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>2020</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>11/06/2020</t>
+          <t>22/06/2020</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>P.IVA 04013550266</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>13570.71</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 3° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>2020</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>10/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr"/>
       <c r="F301" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Rimborso quote polizza assicurativa</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J301" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Primo semestre 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>2020</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>05/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr"/>
       <c r="F302" t="inlineStr">
         <is>
-          <t>7000</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J302" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Secondo semestre 2018 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>2020</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>03/06/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr"/>
       <c r="F303" t="inlineStr">
         <is>
-          <t>27141.42</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Pagamento quota associativa annuale 2020: 1° e 2° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione al Consorzio.</t>
-[...2 lines deleted...]
-      <c r="J303" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>Primo semestre 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>2020</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>13/05/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr"/>
       <c r="F304" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Adesione a Federazione di settore.</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione.</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>(Pagamento contributo associativo annuo - 2020).</t>
+          <t>Secondo semestre 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>2020</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>30/04/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr"/>
       <c r="F305" t="inlineStr">
         <is>
-          <t>5500</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J305" t="inlineStr"/>
+          <t>Progetti personalizzati individuali</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Primo semestre 2018 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>2020</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr"/>
       <c r="F306" t="inlineStr">
         <is>
-          <t>1423080</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2019 - Distretto Est</t>
+          <t>Secondo semestre 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>2020</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>N. 36 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr"/>
       <c r="F307" t="inlineStr">
         <is>
-          <t>233682.6</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>Consutivo ICDf anno 2019 - Distretto Ovest</t>
+          <t>Primo semestre 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>2020</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>SIL - Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>19/06/2020</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>N. 5 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
-[...6 lines deleted...]
-      </c>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr"/>
       <c r="F308" t="inlineStr">
         <is>
-          <t>34130</t>
+          <t>Importi vari (vedi file collegati)</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>DGRV 1406/2016 e DGRV 1816/2017</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOS Servizio Integrazione Lavorativa</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Progetti personalizzati individuali</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>Consuntivo ICD SLA anno 2019 - Distretto Ovest</t>
+          <t>Secondo semestre 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>2020</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione Centro Vicentino di Solidarietà Ce.I.S. Onlus</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>115783.3</t>
+          <t>9500</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Provveditorato, Economato e Gestione della Logistica</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Art. 3 comma 1 del “Regolamento per l’acquisizione di forniture e servizi di importo inferiore alla soglia comunitaria per le esigenze dell’AULSS 8 Berica”</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>2020</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>N. 41 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>341600</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa anno 2019 - Distretto Est</t>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>2020</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>N. 35 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>292800</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa anno 2019 - Distretto Ovest</t>
+          <t>Scheda progettuale "Labirinto"</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>2020</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>N. 108 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>350800</t>
+          <t>35960.57</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2019 - Distretto Ovest</t>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>2020</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>582400</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2019 - Distretto Est</t>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>2020</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>951000</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2019 - Distretto Ovest</t>
+          <t>Scheda progettuale "Io non mi gioco"</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>2020</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>N. 84 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>418763.35</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>2020</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>N. 221 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. e P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>731926.06</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
+          <t>PROGETTO GAP A NORD OVEST</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>2020</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>20/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>01970680409</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>397508</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Consutivo ICDp anno 2019 - Distretto Ovest</t>
+          <t>Progetto GAP NORD OVEST</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>2020</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>12/02/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Comunità Papa Giovanni XXIII° S.C.S.</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>01970680409</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>2727</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J318" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Progetto GAP NORD OVEST</t>
+        </is>
+      </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>2020</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>29/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
-[...2 lines deleted...]
-      <c r="E319" t="inlineStr"/>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>P.IVA 02238550244</t>
+        </is>
+      </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>33970</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Rimborso spese acquisto camici per i volontari</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J319" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Scheda progettuale "Io non mi gioco"</t>
+        </is>
+      </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>2020</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>20/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>1981864</t>
+          <t>11180</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>Preventivo 2020</t>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>2020</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>20/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>4325733</t>
+          <t>30900</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>Preventivo 2020</t>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>2020</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Villa Mater Dei&amp;quot; di Vicenza</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>46319.21</t>
+          <t>15910</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>2020</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Sacro Cuor di Maria&amp;quot; di Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>13360.79</t>
+          <t>15910</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>2020</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Madre Azelia&amp;quot; di Vicenza</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>14449.24</t>
+          <t>17200</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+          <t>Scheda progettuale "Labirinto"</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>2020</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>18/06/2020</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Congregazione Suore maestre S. Dorotea. Casa di Riposo &amp;quot;Villa Mater Gratiae&amp;quot; di Vicenza</t>
+          <t>CONSORZIO PRISMA</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. e P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>24713.37</t>
+          <t>55188</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Art. 36 del D.lgs 50/2016</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Approvvigionamenti Generali Ufficio Gare</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gara sottosoglia</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>2020</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>17/06/2020</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
+          <t>Centro Protesi INAIL” (Istituto ex art. 26 L. 833/1978) di Vigorso di Budrio (BO)</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>80015370242</t>
+          <t>C.F.01165400589 e P.IVA 00968951004</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>22955.52</t>
+          <t>3297</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
-[...16 lines deleted...]
-      </c>
+          <t>Acquisto di prestazioni di riabilitazione per paziente singolo, a favore di minore residente nel distretto Est da Itituto ex Art 26 L. 833/1978</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr"/>
+      <c r="I326" t="inlineStr"/>
+      <c r="J326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>2020</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Villa Maria&amp;quot; di Monticello Conte Otto</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr"/>
       <c r="F327" t="inlineStr">
         <is>
-          <t>25116.1</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Proroga di un convenzionamento diretto</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>2020</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Suore Maestre di S. Dorotea&amp;quot; di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACAT TERRITORIALI AULSS 8 BERICA</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr"/>
       <c r="F328" t="inlineStr">
         <is>
-          <t>9034.18</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>LEGGE 11/08/1991 n. 266 - L.R. 30/08/1993 n. 40</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Proroga di un convenzionamento diretto</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>2020</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figli Sacri Cuori</t>
+          <t>CONSORZIO PRISMA</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. e P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>70384.95</t>
+          <t>109840</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Art. 36 del D.lgs 50/2016</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Approvvigionamenti Generali Ufficio Gare</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gara sottosoglia</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>2020</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>16/06/2020</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa di Isola Vic.na</t>
+          <t>"Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>C.F. 95005510243 e P.IVA 0203930247</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>47277.05</t>
+          <t>7000</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DECRETO LEGISLATIVO N. 117 del 03/07/2017 art. 55 comma 4</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>DAT</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bando ad evidenza pubblica (avviso di interesse)</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>2020</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>11/06/2020</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>N. 8 cittadini titolari di patente speciale tipo B</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>4411.32</t>
+          <t>13570.71</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>Pagamento quota associativa annuale 2020: 3° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
         </is>
       </c>
       <c r="J331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>2020</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>10/06/2020</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo &amp;quot;Beato G. Nascimbeni&amp;quot; di Isola Vic.na</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>46057.98</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso quote polizza assicurativa</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>2020</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>05/06/2020</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>30792.4</t>
+          <t>7000</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>2020</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>09/01/2020</t>
+          <t>03/06/2020</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo &amp;quot;Villa S. Antonio&amp;quot; di Vicenza</t>
+          <t>Consorzio Arsenàl.IT - Centro veneto ricerca e innovazione per la sanità digitale</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>P.IVA 04013550266</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>37649.66</t>
+          <t>27141.42</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Pagamento quota associativa annuale 2020: 1° e 2° trimestre (art. 15.6 del regolamento generale del Consorzio).</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione al Consorzio.</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>19/12/2019</t>
+          <t>13/05/2020</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
+          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>C.F. 95017720244</t>
+          <t>C.F. 97152190589</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>530.69</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative (periodo 29.11.2018 / 29.11.2019).</t>
+          <t>Adesione a Federazione di settore.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
-[...2 lines deleted...]
-      <c r="J335" t="inlineStr"/>
+          <t>Atto deliberativo di adesione.</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>(Pagamento contributo associativo annuo - 2020).</t>
+        </is>
+      </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>12/12/2019</t>
+          <t>30/04/2020</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>5500</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>29/10/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Ass.ne di Volontariato &amp;quot;Vicenza Tutor&amp;quot; Onlus di Vicenza</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>95073410243</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>26432.3</t>
+          <t>951000</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Progetto Regionale di cui alle DD.G.R.V. 241/2018 e 337/2018</t>
-[...2 lines deleted...]
-      <c r="J337" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb 2019 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>23/09/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Istituto Comprensivo Statale Vicenza 8</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>C.F. 80015770243</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>678.13</t>
+          <t>1423080</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (mese di luglio 2019)</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Convenzione con altri enti pubblici</t>
-[...2 lines deleted...]
-      <c r="J338" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>11/09/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza&amp;quot;</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
-[...3 lines deleted...]
-      <c r="G339" t="inlineStr"/>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>582400</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+        </is>
+      </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
-[...2 lines deleted...]
-      <c r="J339" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>12/07/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
+          <t>N. 108 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>19314.61</t>
+          <t>350800</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DGRV 1673/2013</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015, 295/2021, 682/2022</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
-[...2 lines deleted...]
-      <c r="J340" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2019 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>05/07/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Associazione A.Vi.L.L.-A.I.L.</t>
+          <t>N. 35 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>95010340248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>292800</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J341" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa anno 2019 - Distretto Ovest</t>
+        </is>
+      </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>14/06/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
+          <t>N. 41 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>900009200248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>42000</t>
+          <t>341600</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>DGRV 1975/2018</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J342" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa anno 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>14/06/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Fondazione &amp;quot;Silvana e Bruno&amp;quot; di Arzignano</t>
+          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>940116990247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>115783.3</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>DGRV 1975/2018</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J343" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>Consuntivo ICD SLA anno 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>12/06/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>N. 5 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>34130</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+          <t>Consuntivo ICD SLA anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>12/06/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>N. 36 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>233682.6</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+          <t>Consutivo ICDf anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori di Vicenza - Presidio Riabilitativo &amp;quot;Villa Maria&amp;quot; di Vigardolo di Monticello Conte Otto (VI)</t>
+          <t>N. 84 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>00530190248</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>40000</t>
+          <t>418763.35</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>Delibera n. 609 del 17/04/2019. Approvazione di un progetto sperimentale, denominato "Progetto intensivo", realizzato dall'ente Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori, presso il Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI), a favore di minori con disturbo del neurosviluppo residenti nell'Azienda ULSS 8 Berica.</t>
+          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>N. 221 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>C.F. 95108890245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>731926.06</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Rimborso spese polizze assicurative</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
-[...2 lines deleted...]
-      <c r="J347" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2019 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>16/05/2019</t>
+          <t>20/02/2020</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Ecodiagnostica srl</t>
+          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>03353680246</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>60000</t>
+          <t>397508</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>Delibera n. 722 del 15/05/2019. Acquisto di prestazioni di ecografie tiroidee da ECODIAGNOSTICA SRL di Arzignano (VI), a favore della popolazione target individuata dalla Regione del Veneto nell'ambito dell'attività di screening PFAS. Accordo contrattuale vigente dal 15/05/2019 al 31/12/2019.</t>
+          <t>Consutivo ICDp anno 2019 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>09/05/2019</t>
+          <t>12/02/2020</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.V.M.A.D. Onlus di Vicenza</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>43200</t>
+          <t>2727</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>09/05/2019</t>
+          <t>29/01/2020</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato VICENZA TUTOR Onlus di Vicenza</t>
-[...6 lines deleted...]
-      </c>
+          <t>Associazione AVO Vicenza</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr"/>
       <c r="F350" t="inlineStr">
         <is>
-          <t>26432.3</t>
+          <t>366</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
+          <t>Rimborso spese acquisto camici per i volontari</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>02/05/2019</t>
+          <t>20/01/2020</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>4325733</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J351" t="inlineStr"/>
+          <t>Graduatoria richiedenti beneficio</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>Preventivo 2020</t>
+        </is>
+      </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>02/05/2019</t>
+          <t>20/01/2020</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>1981864</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J352" t="inlineStr"/>
+          <t>Graduatoria beneficiari contributi</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>Preventivo 2020</t>
+        </is>
+      </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>26/04/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
+          <t>Congregazione Suore Maestre S. Dorotea Figli Sacri Cuori</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>C.F. 97152190589</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>7500</t>
+          <t>70384.95</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Adesione a Federazione di settore.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Atto deliberativo di adesione.</t>
-[...2 lines deleted...]
-      <c r="J353" t="inlineStr"/>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
+        </is>
+      </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>15/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>N. 218 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Istituto Suore Figlie della Chiesa di Isola Vic.na</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>704919.76</t>
+          <t>47277.05</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>15/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>N. 85 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" di Isola Vic.na</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>421835.76</t>
+          <t>46057.98</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>11/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>533470167</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>256448.96</t>
+          <t>30792.4</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>11/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>N. 135 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa S. Antonio" di Vicenza</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>430838</t>
+          <t>37649.66</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>N. 30 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Sacro Cuor di Maria" di Vicenza</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>584000</t>
+          <t>13360.79</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2018 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>N. 107 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Madre Azelia" di Vicenza</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>352000</t>
+          <t>14449.24</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>Consuntivo ICDm anno 2018 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Suore Maestre di S. Dorotea" di Vicenza</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>1370640</t>
+          <t>9034.18</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2018 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Mater Dei" di Vicenza</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>856440</t>
+          <t>46319.21</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Graduatoria beneficiari contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb 2018 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>06/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di Riposo "Villa Maria" di Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>1912627</t>
+          <t>25116.1</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>graduatoria beneficari dei contributi</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>Preventivo 2019</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>N. 38 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servi di Maria di Vicenza</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>80015370242</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>313600</t>
+          <t>22955.52</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa 2018 - Distretto Ovest</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>N. 15 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Congregazione Suore maestre S. Dorotea. Casa di Riposo "Villa Mater Gratiae" di Vicenza</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>136897.58</t>
+          <t>24713.37</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
+          <t>Accreditamento</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>Consuntivo ICDsla 2018 - Distretto Est</t>
+          <t>Contributi alle Comunità Religiose che assistono religiosi anziani non autosufficienti - anno 2018</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>09/01/2020</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>N. 6 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>N. 8 cittadini titolari di patente speciale tipo B</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>40550</t>
+          <t>4411.32</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domanda cittadini in possesso dei requisiti previsti dalla legge</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>2019</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>04/03/2019</t>
+          <t>19/12/2019</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>N. 46 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95017720244</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>258400</t>
+          <t>530.69</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese assicurative (periodo 29.11.2018 / 29.11.2019).</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>2019</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>26/02/2019</t>
+          <t>12/12/2019</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>4324070</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
+          <t>Rimborso spese connesse all'attuazione della convenzione (polizza assicurativa)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Graduatoria richiedenti beneficio</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazione di volontariato (Codice del terzo settore)</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>2019</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>29/10/2019</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
+          <t>Ass.ne di Volontariato "Vicenza Tutor" Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>95073410243</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>41871.77</t>
+          <t>26432.3</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetto Regionale di cui alle DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="J368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>2019</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>23/09/2019</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo &amp;quot;Beato G. Nascimbeni&amp;quot; - Isola Vic.na</t>
+          <t>Istituto Comprensivo Statale Vicenza 8</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>C.F. 80015770243</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>40443.63</t>
+          <t>678.13</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (mese di luglio 2019)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Convenzione con altri enti pubblici</t>
         </is>
       </c>
       <c r="J369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>11/09/2019</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo &amp;quot;Villa Mater Dei&amp;quot; - Vicenza</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) – Comitato di Vicenza"</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>530190248</t>
-[...11 lines deleted...]
-      </c>
+          <t>C.F. 95005510243</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr"/>
+      <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>bando ad evidenza pubblica (avviso di pubblico interesse) -Rinnovo Iniziativa sperimentale di contrasto alla povertà sanitaria ANNO 2023</t>
         </is>
       </c>
       <c r="J370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>2019</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>12/07/2019</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo &amp;quot;Villa S.Antonio&amp;quot; - Vicenza</t>
+          <t>Associazione di Volontariato AVMAD Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>41462.78</t>
+          <t>19314.61</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DGRV 1673/2013</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>2019</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>05/07/2019</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
+          <t>Associazione A.Vi.L.L.-A.I.L.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>95010340248</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>15787.06</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese assicurative</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>2019</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>14/06/2019</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo &amp;quot;Madre Azelia&amp;quot; - Vicenza</t>
+          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>900009200248</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>22810.12</t>
+          <t>42000</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1975/2018</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetto Regionale DGRV 1853/2013</t>
         </is>
       </c>
       <c r="J373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>2019</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>14/06/2019</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servizi di Maria - Vicenza</t>
+          <t>Fondazione "Silvana e Bruno" di Arzignano</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>80015370240</t>
+          <t>940116990247</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>10258.77</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>DGRV 1975/2018</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Progetto Regionale DGRV 1853/2013</t>
         </is>
       </c>
       <c r="J374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>2019</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>12/06/2019</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Figlie Sacri Cuori - Brendola</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>70782.27</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
-[...2 lines deleted...]
-      <c r="J375" t="inlineStr"/>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+        </is>
+      </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>2019</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>12/06/2019</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Fondazione “Silvana e Bruno” di Arzignano</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>94016990247</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 888/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J376" t="inlineStr"/>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Periodo 01/07/2019 - 31/12/2019 | complessivi (secondo semestre 2019)</t>
+        </is>
+      </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>2019</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
+          <t>Ecodiagnostica srl</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>90009200248</t>
+          <t>03353680246</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>19122.1</t>
+          <t>60000</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J377" t="inlineStr"/>
+          <t>Accreditamento struttura DGR n. 1868 del 10/12/2018, Piano regionale sorveglianza PFAS DGR n. 2133 del 23/12/2016, percorso diagnostico-assistenziale DGR n. 851 del 13/06/2017, richiesta regionale nota prot. 514405 del 18/12/2018, definizione Area Rossa A DGR n. 691 del 21/05/2018</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Delibera n. 722 del 15/05/2019. Acquisto di prestazioni di ecografie tiroidee da ECODIAGNOSTICA SRL di Arzignano (VI), a favore della popolazione target individuata dalla Regione del Veneto nell'ambito dell'attività di screening PFAS. Accordo contrattuale vigente dal 15/05/2019 al 31/12/2019.</t>
+        </is>
+      </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>2019</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>AVMAD - Associazione Veneto Malattie di Alzheimer e Demenze Degenerative - Vicenza</t>
+          <t>Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori di Vicenza - Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI)</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>95093610244</t>
+          <t>00530190248</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>36949.32</t>
+          <t>40000</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>DGRV 1489/2017</t>
+          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>Progetto Regionale DGRV 1853/2013</t>
-[...2 lines deleted...]
-      <c r="J378" t="inlineStr"/>
+          <t>DGR n. 2258/2016, DGR n. 2263 del 30/12/2016 Allegato C.</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>Delibera n. 609 del 17/04/2019. Approvazione di un progetto sperimentale, denominato "Progetto intensivo", realizzato dall'ente Congregazione delle Suore Maestre di Santa Dorotea Figlie dei Sacri Cuori, presso il Presidio Riabilitativo "Villa Maria" di Vigardolo di Monticello Conte Otto (VI), a favore di minori con disturbo del neurosviluppo residenti nell'Azienda ULSS 8 Berica.</t>
+        </is>
+      </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>2019</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>16/05/2019</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo &amp;quot;Villa Maria&amp;quot; - Monticello Conte Otto</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95108890245</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>31013.23</t>
+          <t>462</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso spese polizze assicurative</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Convenzione con associazione di volontariato ai sensi della normativa vigente.</t>
         </is>
       </c>
       <c r="J379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>2019</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>25/02/2019</t>
+          <t>09/05/2019</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo &amp;quot;Villa Mater Gratiae&amp;quot; - Vicenza</t>
+          <t>Associazione di Volontariato A.V.M.A.D. Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>28664.81</t>
+          <t>43200</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Accreditamento</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>2019</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>14/01/2019</t>
+          <t>09/05/2019</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Associazione di Volontariato &amp;quot;Cittadinanza e Salute&amp;quot; onlus</t>
+          <t>Associazione di Volontariato VICENZA TUTOR Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>95043480243</t>
+          <t>95073410243</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>3010</t>
+          <t>26432.3</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
+          <t>D.Lgs 117/2017, L.R. 40/93, DD.G.R.V. 241/2018 e 337/2018</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>2019</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>14/01/2019</t>
+          <t>02/05/2019</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Associazione Oncologica italiana &amp;quot;Mutilati della voce&amp;quot; onlus</t>
+          <t>Associazione di Volontariato A.I.T.Sa.M. Onlus</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>80025880230</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>5000</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>2019</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>10/01/2019</t>
+          <t>02/05/2019</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
+          <t>Associazione di Volontariato ATTIVA-MENTE Onlus</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+          <t>D.Lgs 117/2017, L. 266/91, L.R. 40/93</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
-[...6 lines deleted...]
-      </c>
+          <t>Affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>2019</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>10/01/2019</t>
+          <t>26/04/2019</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Associazioni dei Club Alcologici Territoriali (ACAT) attive nel territorio dell'Azienda ULSS n. 8 Berica</t>
+          <t>Federazione Italiana Aziende Sanitarie e Ospedaliere (FIASO)</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata.</t>
+          <t>C.F. 97152190589</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>54000</t>
+          <t>7500</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
+          <t>Adesione a Federazione di settore.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
-[...6 lines deleted...]
-      </c>
+          <t>Atto deliberativo di adesione.</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>2019</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>15/03/2019</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>N. 85 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>421835.76</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>graduatoria beneficari dei contributi</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
+          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>15/03/2019</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>N. 218 beneficiari in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>704919.76</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>graduatoria beneficari dei contributi</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco"</t>
+          <t>Consuntivo ICDp anno 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>11/03/2019</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 31 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>256448.96</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>graduatoria beneficari dei contributi</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
+          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>11/03/2019</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>N. 135 beneficiari diversi in condizione di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>430838</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>graduatoria beneficari dei contributi</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Prevenzione in strada"</t>
+          <t>Consuntivo ICDp anno 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 30 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>584000</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
+          <t>Consuntivo ICDm anno 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Prisma Soc. Coop. Soc. Consortile di Vicenza</t>
+          <t>N. 107 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>P.IVA 02422720249</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>77616</t>
+          <t>352000</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 889/2018</t>
+          <t>DD.G.R.V. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze - UOC Provveditorato, Economato e Gestione della logistica / UOS Gare</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Bando di gara n. 7043205, CIG 74406602E0, infracomunitaria, a procedura aperta, con aggiudicazione all’offerta economicamente più vantaggiosa, tramite la piattaforma Sintel.</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 889/2018 "Gara per l'affidamento di un servizio per la realizzazione di percorsi socioriabilitativi a favore di soggetti affetti da dipendenza patologica. Delibera di aggiudicazione". | comprensivi di IVA al 5%</t>
+          <t>Consuntivo ICDm anno 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>2019</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>P.IVA 01185590427 - C.F. 80003150424</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>1370640</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>Per motivi di privacy si pubblica solo l'oggetto della Delibera. Delibera del Direttore Generale n. 1588/2018 "Autorizzazione al ricovero riabilitativo di un minore, residente nel Distretto Ovest, presso il Centro di Riabilitazione della Lega del Filo d'Oro - sede operativa di Osimo (AN)".</t>
+          <t>Consuntivo ICDb 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>2019</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>856440</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria beneficiari contributi</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
+          <t>Consuntivo ICDb 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>2019</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>06/03/2019</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>1912627</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>graduatoria beneficari dei contributi</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Trattamento di gruppo per giocatori e familiari".</t>
+          <t>Preventivo 2019</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>2019</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>N. 46 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>258400</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
+          <t>Consuntivo ICDa 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>2019</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>N. 38 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>313600</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013, 1047/2015</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
+          <t>Consuntivo ICDa 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>2019</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
+          <t>N. 15 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>P.IVA 01970680409</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>136897.58</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
+          <t>Consuntivo ICDsla 2018 - Distretto Est</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>2019</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>04/03/2019</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>N. 6 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>40550</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DD.G.R.V. nn. 2499/2011, 2213/2016, 946/2017</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
+          <t>Consuntivo ICDsla 2018 - Distretto Ovest</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>2019</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>26/02/2019</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>Beneficiari diversi in condizione di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>4324070</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>DD.G.R.V. nn. 1338/2013 e 1047/2015</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>Graduatoria richiedenti beneficio</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
+          <t>Preventivo 2019</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
+          <t>Istituto Suore Figlie della Chiesa - Isola Vic.na</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>P.IVA 01185590427 - C.F. 80003150424</t>
+          <t>1791740580</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>41871.77</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Dei" - Vicenza</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>P.IVA 02238550244</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>39500</t>
+          <t>53884.34</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Istituto Missioni Monte Berico - Provincia Veneta Ordini Servizi di Maria - Vicenza</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>80015370240</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>18500</t>
+          <t>10258.77</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Fondazione di partecipazione San Gaetano onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Figlie Sacri Cuori - Brendola</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>C.F. 951049900247 - P.IVA 03659650240</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>70782.27</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa S.Antonio" - Vicenza</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>P.IVA 01724940240</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>13000</t>
+          <t>41462.78</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia - Casa di Riposo "Beato G. Nascimbeni" - Isola Vic.na</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>P.IVA 01970680409</t>
+          <t>427050232</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>36900</t>
+          <t>40443.63</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Madre Azelia" - Vicenza</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>22810.12</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Istituto Suore delle Poverelle - Palazzolo di Vicenza</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>533470167</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>15787.06</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Mater Gratiae" - Vicenza</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>28664.81</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Cosmo Società Cooperativa Sociale onlus</t>
+          <t>Congregazione Suore Maestre di S.Dorotea Casa di Riposo "Villa Maria" - Monticello Conte Otto</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>P.IVA 02650100247</t>
+          <t>530190248</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>19999</t>
+          <t>31013.23</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 4304/1999</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accreditamento</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo onlus</t>
+          <t>AVMAD - Associazione Veneto Malattie di Alzheimer e Demenze Degenerative - Vicenza</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>P.IVA 02747230247</t>
+          <t>95093610244</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>18205</t>
+          <t>36949.32</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>31/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
+          <t>AMA - Associazione Malattia di Alzheimer - Arzignano</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>C.F. 95009180241</t>
+          <t>90009200248</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>15000</t>
+          <t>19122.1</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Progetto Regionale DGRV 1853/2013</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>28/12/2018</t>
+          <t>25/02/2019</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
+          <t>Fondazione “Silvana e Bruno” di Arzignano</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>94016990247</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>4797.59</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>DGRV 1489/2017</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Domanda richiedenti in possesso dei requisiti</t>
+          <t>Progetto Regionale DGRV 1853/2013</t>
         </is>
       </c>
       <c r="J411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>27/09/2018</t>
+          <t>14/01/2019</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
+          <t>Associazione Oncologica italiana "Mutilati della voce" onlus</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>C.F. 95010340248</t>
+          <t>80025880230</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>5000</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
+          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J412" t="inlineStr"/>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>euro 5.000/anno</t>
+        </is>
+      </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>14/01/2019</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Associazione di Volontariato "Cittadinanza e Salute" onlus</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>95043480243</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>3010</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
+          <t>Legge 106/2016 e Decreto Legislativo 117/2017</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>Affidamento diretto. Erogazione contributo a titolo di rimborso spese</t>
         </is>
       </c>
       <c r="J413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>10/01/2019</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
+          <t>Associazioni dei Club Alcologici Territoriali (ACAT) attive nel territorio dell'Azienda ULSS n. 8 Berica</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>C.F. 95017720244</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata.</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>348.62</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Rimborso spese assicurative e acquisto camici nuovi volontari</t>
+          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J414" t="inlineStr"/>
+          <t>Delibera del DG dell'ex Azienda ULSS n. 6 Vicenza n. 340 del 17/05/2016 e Delibera del DG dell’ex Azienda ULSS n. 5 Ovest Vicentino (entrambe ora Azienda ULSS n. 8 Berica dal 01/01/2017 ai sensi della LR 19/2016).</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 33/2019 "Proroga fino al 30/06/2019 delle convenzioni vigenti con le Associazioni dei Club Alcologici Territoriali (ACAT) per la gestione dei Clubs e le attività connesse alle problematiche alcol-droga correlate". | complessivi (periodo: primo semestre 2019)</t>
+        </is>
+      </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>24/09/2018</t>
+          <t>10/01/2019</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Associazione Diabetici di Vicenza</t>
+          <t>Associazioni dei Club alcologici Territoriali (A.C.A.T.) attive nel territorio dell'Azienda ULSS 8 Berica</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>C.F. 80027310244</t>
+          <t>Pubblicati nella Delibera del Direttore Generale n. 33/2019 sotto allegata</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>54000</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J415" t="inlineStr"/>
+          <t>Delibere delle ex Aziende ULSS n. 6 Vicenza e n. 5 Ovest vicentino, ora entrambe Azienda ULSS 8 Berica dal 01/01/2017 ai sensi della LR 16/2016, citate nella Delibera sotto allegata</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>Periodo 01/01/2019-30/06/2019 | complessivi (primo semestre 2019)</t>
+        </is>
+      </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>10/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Istituto Comprensivo Statale Vicenza 8</t>
+          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>C.F. 80015770243</t>
+          <t>P.IVA 01185590427 - C.F. 80003150424</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>678.13</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (periodo 03 / 27 luglio 2018)</t>
+          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J416" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>Per motivi di privacy si pubblica solo l'oggetto della Delibera. Delibera del Direttore Generale n. 1588/2018 "Autorizzazione al ricovero riabilitativo di un minore, residente nel Distretto Ovest, presso il Centro di Riabilitazione della Lega del Filo d'Oro - sede operativa di Osimo (AN)".</t>
+        </is>
+      </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>10/09/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>C.F. 95108890245</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 27.04.2018 / 26.04.2019)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J417" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
+        </is>
+      </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>627.21</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>Rimborso premio polizza assicurativa (periodo 05.07.2018 / 05.07.2019)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J418" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Trattamento di gruppo per giocatori e familiari".</t>
+        </is>
+      </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>30/08/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Associazione Dottor Clown Vicenza Onlus</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>P.IVA 95087920245</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>regolazione premio rischi di infortunio e malattie professionali (05.07.2016 / 05.07.2017)</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J419" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
+        </is>
+      </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Dipartimento per le Dipendenze</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>Periodo 01/09/2018 - 30/06/2019</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>2019</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>24/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>C.F. 95005510243</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>6000</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>11/07/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>AVIL-AIL di Vicenza</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>C.F. 95010340248</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>3219</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 23.06.2018 - 23.06.2019).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J423" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
+        </is>
+      </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>29/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Associazione OZANAM Onlus di Vicenza</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>C.F. 95025230244</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J424" t="inlineStr"/>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
+        </is>
+      </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Centro &amp;quot;Ospizio Marino&amp;quot; di Grado (GO) - Istituto art. 26 L. 833/1978</t>
+          <t>Associazione Lega del Filo d'Oro onlus - Osimo (AN) - - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>01136080312</t>
+          <t>P.IVA 01185590427 - C.F. 80003150424</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>2572.71</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
+          <t>Art. 26 Legge 83/1978 e Accreditamento istituzionale rilasciato con Determinazione della Regione Marche n. 109/AGR del 26/06/2014 e e con successivo Decreto del Dirigente Funzione Accreditamenti della Regione Marche n. 186 del 11/07/2017, per 3 anni.</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Per motivi di privacy si pubblica solo l'oggetto della Delibera. Delibera del Direttore Generale n. 1588/2018 "Autorizzazione al ricovero riabilitativo di un minore, residente nel Distretto Ovest, presso il Centro di Riabilitazione della Lega del Filo d'Oro - sede operativa di Osimo (AN)".</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>2018</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco".</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>2018</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Centro &amp;quot;Ospizio Marino&amp;quot; di Grado (GO) - Istituto art. 26 L. 833/1978</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>01136080312</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>2572.71</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Trattamento di gruppo per giocatori e familiari".</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>28/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>4396</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Prevenzione in strada".</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>2018</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>11/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Associazione AVO Vicenza</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>95108890245</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J429" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Io non mi gioco la pensione".</t>
+        </is>
+      </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>2018</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>01/06/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>N. 11 cittadini titolari di patente speciale di tipo B</t>
+          <t>Comunità Papa Giovanni XXIII° Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>P.IVA 01970680409</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>4920.72</t>
+          <t>36900</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Art. 27 L. 104/92</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Domanda richiedenti in possesso dei requisiti</t>
-[...2 lines deleted...]
-      <c r="J430" t="inlineStr"/>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
+        </is>
+      </c>
+      <c r="J430" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Nord-Ovest".</t>
+        </is>
+      </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>24/05/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>6280</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Progetto GAP a Centro-Ovest".</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>2018</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>24/05/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>00968951004</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>6280</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa Territoriale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+          <t>Delibera del Direttore Generale n. 1764/2018 "Convenzioni per la realizzazione delle schede progettuali a gestione esterna del "Piano locale di attività per il contrasto al gioco d’azzardo patologico" del Dipartimento per le Dipendenze dell'Azienda ULSS n. 8 Berica". Scheda progettuale "Labirinto".</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>2018</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>22/05/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Associazione di volontariato AITSaM Onlus</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>9001470245</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/93</t>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J433" t="inlineStr"/>
+          <t>Bando a evidenza pubblica (avviso di pubblico interesse) pubblicato con Delibera del DG n. 1560/2018, aggiudicazione approvata con Delibera del DG n. 1742/2018.</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato “Attività di prevenzione, sensibilizzazione e riabilitazione” del Dipartimento per le Dipendenze dell’Azienda ULSS n. 8 Berica".</t>
+        </is>
+      </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>2018</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>22/05/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;Attiva-Mente&amp;quot; Onlus</t>
+          <t>Prisma Soc. Coop. Soc. Consortile di Vicenza</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>95124740242</t>
+          <t>P.IVA 02422720249</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>8500</t>
+          <t>77616</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/93</t>
+          <t>Delibera del Direttore Generale n. 889/2018</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Dipartimento di Salute Mentale</t>
+          <t>Dipartimento per le Dipendenze - UOC Provveditorato, Economato e Gestione della logistica / UOS Gare</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
-[...2 lines deleted...]
-      <c r="J434" t="inlineStr"/>
+          <t>Bando di gara n. 7043205, CIG 74406602E0, infracomunitaria, a procedura aperta, con aggiudicazione all’offerta economicamente più vantaggiosa, tramite la piattaforma Sintel.</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>Delibera del Direttore Generale n. 889/2018 "Gara per l'affidamento di un servizio per la realizzazione di percorsi socioriabilitativi a favore di soggetti affetti da dipendenza patologica. Delibera di aggiudicazione". | comprensivi di IVA al 5%</t>
+        </is>
+      </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>2018</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa di Ospedale</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>17/05/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Associazione CURARE A CASA Onlus</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>C.F. 95025620246</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>18500</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>Legge 266/91 e L.R. 40/1993</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Direzione Amministrativa di Ospedale</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>Affidamento diretto ex requisiti L. 15-03-2010 n. 38</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>Rinnovo contratto di collaborazione con l'Associazione "Curare a Casa" per servizio di volontariato ai malati terminali a domicilio e presso la struttura intramuraria Hospice - Biennio 2018-2019. | Massimo Euro 3.000,00 per anno</t>
+          <t>Scheda progettuale "Trattamento di gruppo per giocatori e familiari"</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>2018</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>05/04/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condizioni di fragilità socio-sanitaria</t>
+          <t>Fondazione di partecipazione San Gaetano onlus</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>C.F. 951049900247 - P.IVA 03659650240</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>6184697</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>DGRV 1338/2013, DGRV 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>Preventivo 2018</t>
+          <t>Scheda progettuale "Prevenzione in strada"</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>2018</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>05/04/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Beneficiari diversi in condzioni di fragilità socio-sanitaria</t>
+          <t>Nuova Vita Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>/</t>
+          <t>P.IVA 01724940240</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>6184697</t>
+          <t>13000</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>DGRV 1338/2013, DGRV 1047/2015</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>Preventivo 2018</t>
+          <t>Scheda progettuale "Io non mi gioco la pensione"</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>2018</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>N. 77 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Centro Vicentino di Solidarietà Ce.I.S. Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02238550244</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>432423.9</t>
+          <t>39500</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf - anno 2017 - Distretto Est</t>
+          <t>Scheda progettuale "Io non mi gioco"</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>2018</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione Club Alcologici Territoriale (A.C.A.T.) Basso Vicentino onlus</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95009180241</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>385439.85</t>
+          <t>15000</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2017 - Distretto Ovest</t>
+          <t>Delibera del Direttore Generale n. 1765/2018 "Convenzione con l'Ente A.C.A.T. BASSO VICENTINO ONLUS per la realizzazione del progetto denominato "Attività di prevenzione, sensibilizzazione e riabilitazione" del Dipartimento per le Dipendenze dell'Azienda ULSS 8 Berica".</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>2018</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>N. 198 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione Il Borgo onlus</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02747230247</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>689965.57</t>
+          <t>18205</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>Consuntivo ICDp anno 2017 - Distretto Est</t>
+          <t>Scheda progettuale "Progetto GAP a Centro-Ovest"</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>2018</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>31/12/2018</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>N. 34 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Cosmo Società Cooperativa Sociale onlus</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 02650100247</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>244422.24</t>
+          <t>19999</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>UOC Disabilità e Non Autosufficienza</t>
+          <t>UOC Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Fondo Regionale di cui al Decreto della Direzione Regionale dei Servizi Sociali n. 190 del 29/12/2017. Bando di gara approvato con Delibera del DG n. 1390/2018 e aggiudicato con Delibera del DG n. 1666/2018.</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>Consuntivo ICDf anno 2017 - Distretto Ovest</t>
+          <t>Scheda progettuale "Labirinto"</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>2018</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>28/12/2018</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>N. 10 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>66.5</t>
+          <t>4797.59</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H442" t="inlineStr"/>
+          <t>Art. 27 L. 104/92</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>Domanda richiedenti in possesso dei requisiti</t>
         </is>
       </c>
       <c r="J442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>2018</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>27/09/2018</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>875</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H443" t="inlineStr"/>
+          <t>Rimborso premi assicurativi (infortuni e rcp)</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>2018</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Affari Generali</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>27/03/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>924</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
-[...2 lines deleted...]
-      <c r="H444" t="inlineStr"/>
+          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>2018</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Associazione Diabetici di Vicenza</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80027310244</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>1268760</t>
+          <t>924</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Rimborso premi assicurativi (periodo 15.06.2017 / 15.06.2019)</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>2018</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/09/2018</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>N. 3 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione Amici del Cuore per il progresso della cardiologia di Vicenza</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95017720244</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>22860</t>
+          <t>348.62</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>Rimborso spese assicurative e acquisto camici nuovi volontari</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>2018</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>10/09/2018</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95108890245</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>138445.93</t>
+          <t>116</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+          <t>Rimborso premi assicurativi (periodo 27.04.2018 / 26.04.2019)</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>2018</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>10/09/2018</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>N. 94 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Istituto Comprensivo Statale Vicenza 8</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 80015770243</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>451200</t>
+          <t>678.13</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Contributo per progetto di animazione estiva per i bambini ricoverati al San Bortolo (periodo 03 / 27 luglio 2018)</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>2018</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Est</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>520000</t>
+          <t>72</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>regolazione premio rischi di infortunio e malattie professionali (05.07.2016 / 05.07.2017)</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>2018</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>30/08/2018</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>N. 44 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+          <t>Associazione Dottor Clown Vicenza Onlus</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>P.IVA 95087920245</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>306600</t>
+          <t>627.21</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Rimborso premio polizza assicurativa (periodo 05.07.2018 / 05.07.2019)</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>N. 40 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>313600</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>Consuntivo ICDa - anno 2017 Distretto Est</t>
+          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>2018</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>23/03/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>//</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>813480</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>graduatoria beneficiari dei contributi</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo settore, a norma dell’articolo 1, comma 2, lettera b), della legge 6 giugno 2016, n. 106.</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>Consuntivo ICDb - anno 2017</t>
+          <t>Delibera n. 980/2018. Convenzione con ASSOCIAZIONE ITALIANA CULTURA E SPORT (A.I.C.S.) - Comitato Provinciale di Vicenza - per l'organizzazione e gestione di percorsi e attività dedicati a persone in trattamento riabilitativo presso i servizi del Dipartimento per le Dipendenze. Periodo 01/09/2018 - 30/06/2019.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>2018</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento per le Dipendenze</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>24/07/2018</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Brendola</t>
+          <t>Associazione Italiana Cultura e Sport (A.I.C.S.) - Comitato Provinciale di Vicenza</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95005510243</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>24306</t>
+          <t>6000</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J453" t="inlineStr"/>
+          <t>Art. 56 Decreto Legislativo 3 luglio 2017, n. 117 sul nuovo Codice del Terzo Settore, a norma dell'art. 1 comma 2, lettera b), della Legge 6 giugno 2016, n. 106</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>Periodo 01/09/2018 - 30/06/2019</t>
+        </is>
+      </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>2018</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>11/07/2018</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Mater Dei” - Vicenza</t>
+          <t>AVIL-AIL di Vicenza</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95010340248</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>20290</t>
+          <t>3219</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso premi assicurativi (periodo 23.06.2018 - 23.06.2019).</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>2018</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>29/06/2018</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Madre Azelia” - Vicenza</t>
+          <t>Associazione OZANAM Onlus di Vicenza</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>C.F. 95025230244</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>6979</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>Convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Sacro Cuor di Maria” - Vicenza</t>
+          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>01136080312</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>16666</t>
+          <t>2572.71</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J456" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa d riposo “Villa S. Antonio” - Vicenza</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>12497</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J457" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>2018</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Istituto Suore delle Poverelle – Palazzolo - Vicenza</t>
+          <t>Centro "Ospizio Marino" di Grado (GO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>01136080312</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>11256</t>
+          <t>2572.71</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, Decreto del Direttore centrale salute, integrazione socio-sanitaria, politiche sociali e famiglia della Regione Friuli Venezia Giulia n. 1165 del 27.9.2016</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J458" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 162/2018 "Ricovero riabilitativo di un utente del Distretto Est presso il centro "Ospizio Marino" di Grado (GO) - Istituto ex art. 26 Legge 833/78." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>2018</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>28/06/2018</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Istituto Missioni Monte Berico – Provincia Veneta Ordini Servi di Maria</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>80015370240</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>5094</t>
+          <t>4396</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J459" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 274/2018 "Ricovero riabilitativo del sig. F.A. presso il Centro per la sperimentazione ed applicazione di protesi e presidi ortopedici di Budrio (BO). Autorizzazione." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>2018</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Affari Generali</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>11/06/2018</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia – Casa di Riposo “Beato G. Nascimbeni – Isola Vic.na</t>
+          <t>Associazione AVO Vicenza</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>427050232</t>
+          <t>95108890245</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>26739</t>
+          <t>300</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Rimborso premi assicurativi (periodo 2016 / 2017).</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Affari Generali</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>convenzione con associazioni di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
       <c r="J460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>2018</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>01/06/2018</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Istituto Suore Figlie della Chiesa – Isola Vic.na</t>
+          <t>N. 11 cittadini titolari di patente speciale di tipo B</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>1791740580</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>16564</t>
+          <t>4920.72</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Art. 27 L. 104/92</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>Domanda richiedenti in possesso dei requisiti</t>
         </is>
       </c>
       <c r="J461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>24/05/2018</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Suore delle Poverelle – Istituto Beato Luigi Palazzolo – Camisano Vic.no</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>533470167</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>2431</t>
+          <t>6280</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J462" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>2018</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>24/05/2018</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Maria” – Monticello Conte Otto</t>
+          <t>Centro Protesi INAIL - Vigorsio di Budrio (BO) - Istituto art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>00968951004</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>12004</t>
+          <t>6280</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 833 del 23.12.1978, DGR Emilia-Romagna 1604/2015</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Direzione Amministrativa Territoriale</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>accreditamento</t>
-[...2 lines deleted...]
-      <c r="J463" t="inlineStr"/>
+          <t>Mancanza, nel territorio di questa Azienda ULSS e della Regione Veneto, di strutture in grado di offrire analogo trattamento riabilitativo.</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>Delibera Azienda ULSS 8 Berica n. 592/2018 "Autorizzazione al trattamento riabilitativo extra regionale (ex art. 26 L. 833/1978) del Sig. G.N. presso il Centro Protesi di Vigorso di Budrio (BO)." Per motivi di privacy si pubblica solo l'oggetto della Delibera.</t>
+        </is>
+      </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>2018</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Non autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>22/05/2018</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Suore Maestre S. Dorotea” - Vicenza</t>
+          <t>Associazione di volontariato AITSaM Onlus</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>530190248</t>
+          <t>9001470245</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>13298</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>DGRV 4304/1999</t>
+          <t>Legge 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>accreditamento</t>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>2018</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>19/03/2018</t>
+          <t>22/05/2018</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>Associazione di volontariato "Attiva-Mente" Onlus</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>95124740242</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>1722.68</t>
+          <t>8500</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>Liquidazione rimborso spese 4° trimestre 2017</t>
+          <t>Legge 266/91 e L.R. 40/93</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Dipartimento di Salute Mentale</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+          <t>affidamento diretto (erogazione contributo a titolo di rimborso spese)</t>
         </is>
       </c>
       <c r="J465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>2018</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Direzione Amministrativa di Ospedale</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>05/03/2018</t>
+          <t>17/05/2018</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>Associazione CURARE A CASA Onlus</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>C.F. 95025620246</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>195.84</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (4° trimestre)</t>
+          <t>Legge 266/91 e L.R. 40/1993</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>Direzione Amministrativa di Ospedale</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J466" t="inlineStr"/>
+          <t>Affidamento diretto ex requisiti L. 15-03-2010 n. 38</t>
+        </is>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>Rinnovo contratto di collaborazione con l'Associazione "Curare a Casa" per servizio di volontariato ai malati terminali a domicilio e presso la struttura intramuraria Hospice - Biennio 2018-2019. | Massimo Euro 3.000,00 per anno</t>
+        </is>
+      </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>2018</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Non autosufficienza</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>20/02/2018</t>
+          <t>05/04/2018</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>Beneficiari diversi in condzioni di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>448.48</t>
+          <t>6184697</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (4° trimestre 2017)</t>
+          <t>DGRV 1338/2013, DGRV 1047/2015</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J467" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>Preventivo 2018</t>
+        </is>
+      </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>2018</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>20/02/2018</t>
+          <t>05/04/2018</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>ANCIS Aureliano Onlus Dotto Clown Italia</t>
+          <t>Beneficiari diversi in condizioni di fragilità socio-sanitaria</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>C.F. 95057840241</t>
+          <t>/</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>549.8</t>
+          <t>6184697</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+          <t>DGRV 1338/2013, DGRV 1047/2015</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J468" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J468" t="inlineStr">
+        <is>
+          <t>Preventivo 2018</t>
+        </is>
+      </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>2018</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Affari Generali</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>25/01/2018</t>
+          <t>27/03/2018</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Associazione di volontariato &amp;quot;L'ANCORA&amp;quot;</t>
+          <t>N. 77 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>C.F. 95037000247</t>
+          <t>//</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>1357.02</t>
+          <t>432423.9</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>Rimborso spese connesse all'attuazione della convenzione (3° trimestre 2017)</t>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>UOC Affari Generali</t>
+          <t>UOC Disabilità e Non Autosufficienza</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
-[...2 lines deleted...]
-      <c r="J469" t="inlineStr"/>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDf - anno 2017 - Distretto Est</t>
+        </is>
+      </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>2018</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
+          <t>Disabilità</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>N. 34 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>244422.24</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J470" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDf anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Disabilità</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>N. 198 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>689965.57</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J471" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2017 - Distretto Est</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>Disabilità</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>N. 134 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>385439.85</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>UOC Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J472" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDp anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
           <t>Affari Generali</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr">
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>66.5</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr"/>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr"/>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>27/03/2018</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (polizza assicurativa)</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr"/>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>1268760</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb - anno 2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Comuni ULSS n. 8 - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>813480</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J477" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDb - anno 2017</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>N. 40 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>313600</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa - anno 2017 Distretto Est</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>N. 44 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>306600</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J479" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDa anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Comuni ULSS n. 8 - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>520000</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 340 del 22/03/2017</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2017 - Distretto Est</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>N. 94 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>451200</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 1338/2013, 1047/2015 Delibera aziendale n. 395 del 05/04/2017</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>Consuntivo ICDm anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>N. 16 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Est</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>138445.93</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J482" t="inlineStr">
+        <is>
+          <t>Consuntivo ICD SLA anno 2017 - Distretto Est</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>23/03/2018</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>N. 3 beneficiari diversi in condizioni di fragilità socio-sanitaria - Distretto Ovest</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>//</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>22860</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>DD.G.R.V. 2499/2011, 2213/2016, 946/2017</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>graduatoria beneficiari dei contributi</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>Consuntivo ICD SLA anno 2017 - Distretto Ovest</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea Figlie Sacri Cuori - Brendola</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>24306</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Istituto Suore Figlie della Chiesa – Isola Vic.na</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>1791740580</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>16564</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Casa Generalizia del Pio Istituto Piccole Suore Sacra Famiglia – Casa di Riposo “Beato G. Nascimbeni – Isola Vic.na</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>427050232</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>26739</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Istituto Suore delle Poverelle – Palazzolo - Vicenza</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>533470167</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>11256</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa d riposo “Villa S. Antonio” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>12497</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Sacro Cuor di Maria” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>16666</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Madre Azelia” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>6979</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Suore Maestre S. Dorotea” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>13298</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Mater Dei” - Vicenza</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>20290</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Congregazione Suore Maestre S. Dorotea. Casa di riposo “Villa Maria” – Monticello Conte Otto</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>530190248</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>12004</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>Suore delle Poverelle – Istituto Beato Luigi Palazzolo – Camisano Vic.no</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>533470167</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>2431</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Non autosufficienza</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>21/03/2018</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>Istituto Missioni Monte Berico – Provincia Veneta Ordini Servi di Maria</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>80015370240</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>5094</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>DGRV 4304/1999</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>U.O.C. Disabilità e Non Autosufficienza</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>accreditamento</t>
+        </is>
+      </c>
+      <c r="J495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>19/03/2018</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>1722.68</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>Liquidazione rimborso spese 4° trimestre 2017</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>05/03/2018</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>195.84</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>Rimborso spese correlate all'esecuzione della convenzione 2017 (4° trimestre)</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>448.48</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>Rimborso spese connesse all'attuazione della convenzione (4° trimestre 2017)</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>20/02/2018</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>ANCIS Aureliano Onlus Dotto Clown Italia</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>C.F. 95057840241</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>549.8</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>Rimborso premio polizze assicurative (Rct e infortuni) correlate alla vigente convenzione</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>25/01/2018</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>C.F. 95037000247</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>1357.02</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>Rimborso spese connesse all'attuazione della convenzione (3° trimestre 2017)</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>UOC Affari Generali</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
+        </is>
+      </c>
+      <c r="J500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="n">
+        <v>2018</v>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Affari Generali</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
         <is>
           <t>16/01/2018</t>
         </is>
       </c>
-      <c r="D470" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E470" t="inlineStr">
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Associazione di volontariato "L'ANCORA"</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
         <is>
           <t>C.F. 95037000247</t>
         </is>
       </c>
-      <c r="F470" t="inlineStr">
+      <c r="F501" t="inlineStr">
         <is>
           <t>1655.8</t>
         </is>
       </c>
-      <c r="G470" t="inlineStr">
+      <c r="G501" t="inlineStr">
         <is>
           <t>Rimborso spese connesse all'attuazione della convenzione (2° trimestre 2017)</t>
         </is>
       </c>
-      <c r="H470" t="inlineStr">
+      <c r="H501" t="inlineStr">
         <is>
           <t>Servizio Affari Legali e Amministrativi Generali</t>
         </is>
       </c>
-      <c r="I470" t="inlineStr">
+      <c r="I501" t="inlineStr">
         <is>
           <t>convenzione con associazione di volontariato (legge 266/1991 e L.R. 40/1993)</t>
         </is>
       </c>
-      <c r="J470" t="inlineStr"/>
+      <c r="J501" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>